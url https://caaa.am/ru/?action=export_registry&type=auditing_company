--- v0 (2025-10-30)
+++ v1 (2026-04-15)
@@ -15,51 +15,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="599" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Audit Organization" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Audit Organization'!$A$5:$AU$45</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="607">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="692">
   <si>
     <t>Информация об аудиторских организациях в реестре Счетной палаты</t>
   </si>
   <si>
     <t>ՀՏ</t>
   </si>
   <si>
     <t>ՀՄ</t>
   </si>
   <si>
     <t>ԿՄ</t>
   </si>
   <si>
     <t>ԱՈՒ</t>
   </si>
   <si>
     <t>ՄՑ</t>
   </si>
   <si>
     <t>ԱՏ</t>
   </si>
   <si>
     <t>ԱԳ</t>
   </si>
   <si>
@@ -237,87 +237,112 @@
     <t>Алек Манукян</t>
   </si>
   <si>
     <t>15А</t>
   </si>
   <si>
     <t>0070</t>
   </si>
   <si>
     <t>Адонц</t>
   </si>
   <si>
     <t>0014</t>
   </si>
   <si>
     <t>+37410 204090</t>
   </si>
   <si>
     <t>general@php.am</t>
   </si>
   <si>
     <t>www.php.am</t>
   </si>
   <si>
     <t>Петросян Ованес Петросович (Республика Армения, г. Ереван, ул. Дзорапа, д. 40, кв. 41)
-Ананян Давит Санасарович (Республика Армения, г. Ереван, ул. Бабаяна, д. 30, кв. 7)
-Егоян Виген Ширазович (Республика Армения, Арагацотнский район, с. Катнахбюр, ул. 3-я, пер. 2-й, туп. 2-й, д. 4)</t>
+Егоян Виген Ширазович (Республика Армения, Арагацотнский район, с. Катнахбюр, ул. 3-я, пер. 2-й, туп. 2-й, д. 4)
+Ананян Давит Санасарович (Республика Армения, г. Ереван, ул. Бабаяна, д. 30, кв. 7)</t>
   </si>
   <si>
     <t>2 20 0001
-2 20 0002
 2 20 0003</t>
   </si>
   <si>
-    <t>55
-[...1 lines deleted...]
-30</t>
+    <t>55.05
+29.95
+15</t>
   </si>
   <si>
     <t>Петросян Ованес Петросович</t>
   </si>
   <si>
     <t>2 20 0001</t>
   </si>
   <si>
     <t>Петросян Ованнес Петросович (А 0001)
 Егоян Виген Ширазович (А 0003)
 Минасян Лилит Валерьевна (А 0195)
 Азизян Арусяк Мовсесовна (А 0005)
 Арутюнян Асмик Микаеловна (А 0172)</t>
   </si>
   <si>
     <t>2 20 0001
 2 20 0003
 2 20 0007
 2 20 0006
 2 20 0058</t>
   </si>
   <si>
     <t>Отсутствует</t>
   </si>
   <si>
+    <t>03.10.2025</t>
+  </si>
+  <si>
+    <t>Палата аудиторов и экспертов-бухгалтеров Армении
+(г. Ереван, ул. Монте Мелконяна, д.  46/2)</t>
+  </si>
+  <si>
+    <t>3
+Применить дисциплинарное взыскание</t>
+  </si>
+  <si>
+    <t>Совет палаты аудиторов и экспертов-бухгалтеров Армении
+(г. Ереван, ул. Монте Мелконяна, д.  46/2)
+26.03.2026
+20-А</t>
+  </si>
+  <si>
+    <t>Штраф</t>
+  </si>
+  <si>
+    <t>Закон Республики Армения "О регулировании бухгалтерского учета и аудиторской деятельности и общественном контроле": статья 28, пункт 1; статья 31.
+Устав общественной организации "Палата аудиторов и экспертов-бухгалтеров Армении": пункт 14.17.25.
+Порядок применения дисциплинарных мер к членам Палаты: пункт 8.7.
+А также Протокол Комиссии по соблюдению требований к качеству и дисциплинарным мерам № 08 от 08.10.2025 г.</t>
+  </si>
+  <si>
     <t>273.120.04133</t>
   </si>
   <si>
     <t>1 20 0219</t>
   </si>
   <si>
     <t>Закрытое акционерное общество "ФОР ЭЙ КОНСАЛТИНГ"</t>
   </si>
   <si>
     <t>00148693</t>
   </si>
   <si>
     <t>Налбандян</t>
   </si>
   <si>
     <t>50,
 офис 136</t>
   </si>
   <si>
     <t>0010</t>
   </si>
   <si>
     <t>+37410 520847</t>
   </si>
   <si>
@@ -329,77 +354,73 @@
   <si>
     <t>Мартиросян Аник Араратовна (Республика Армения, г. Ереван, шоссе Ленинградян, д. 31/2, кв. 12)
 Хачатрян Ани Левоновна (Республика Армения, Араратская область, с. Айнтап, 6-я улица, кв. 37)
 Бабаян Айк Акобович (Республика Армения, Лорийская область, г. Ванадзор, ул. Банё, д. 10/6)</t>
   </si>
   <si>
     <t>2 20 0072 
 2 20 0073</t>
   </si>
   <si>
     <t>45
 45
 10</t>
   </si>
   <si>
     <t>Мартиросян Аник Араратовна</t>
   </si>
   <si>
     <t>2 20 0072</t>
   </si>
   <si>
     <t>Мартиросян Аник Араратовна (А 0069)
 Хачатрян Ани Левоновна (А 0070)
 Газазян Кетрин Давитовна (А 0132)
 Налбандян Карине Альбертовна (А 0097)
-Манукян Карен Лёваевич(А 0275)</t>
+Манукян Карен Лёваевич(А 0275)
+Товмасян Гаяне Сергеевна (А 0038)</t>
   </si>
   <si>
     <t>2 20 0072
 2 20 0073
 2 20 0236
 2 20 0221
-2 25 0995</t>
+2 25 0995
+2 20 0065</t>
   </si>
   <si>
     <t>11.09.2024</t>
   </si>
   <si>
     <t>Палата аудиторов и экспертов-бухгалтеров Армении
 (г. Ереван, проспект Комитаса, д. 49/3, 6-й этаж)</t>
   </si>
   <si>
-    <t>3
-[...2 lines deleted...]
-  <si>
     <t>Совет палаты аудиторов и экспертов-бухгалтеров Армении
+(г. Ереван, проспект Комитаса, д. 49/3, 6-й этаж)
 16.04.2024
 44-А</t>
-  </si>
-[...1 lines deleted...]
-    <t>Штраф</t>
   </si>
   <si>
     <t>Закон Республики Армения "О регулировании бухгалтерского учета и аудиторской деятельности и общественном контроле": статья 28, пункт 1; статья 31.
 Устав общественной организации "Палата аудиторов и экспертов-бухгалтеров Армении": пункт 14.16.25.
 Порядок применения дисциплинарных мер к членам Палаты: пункт 8.7</t>
   </si>
   <si>
     <t>271.120.880537</t>
   </si>
   <si>
     <t>1 20 0243</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ПРАЙСУОТЕРХАУСКУПЕРС АРМЕНИЯ"</t>
   </si>
   <si>
     <t>02588296</t>
   </si>
   <si>
     <t>В. Саргсян</t>
   </si>
   <si>
     <t>2,
 8-й этаж</t>
   </si>
@@ -419,50 +440,75 @@
     <t>2 22 0752</t>
   </si>
   <si>
     <t>"ПРАЙСУОТЕРХАУСКУПЕРС Истерн Юруп Би-Ви", 
 Луара, 196, Гебау А, 2 этаж, 2491Эй-Эмс-Грейвенхейдж, Пи-Даблю-Си ИИ Нидерланды</t>
   </si>
   <si>
     <t>Кадагишвили Нино</t>
   </si>
   <si>
     <t xml:space="preserve">Матевосян Лилит Серожевна (А 0175)
 Кадагишвили Нино (А 0191)
 Назарян Гоар Арцруновна (А 0254)
 </t>
   </si>
   <si>
     <t xml:space="preserve">2 20 0056
 2 22 0752
 2 25 0942
 </t>
   </si>
   <si>
     <t>Сеть компаний "ПРАЙСУОТЕРХАУСКУПЕРС", www.pwc.com</t>
   </si>
   <si>
+    <t>17.12.2025</t>
+  </si>
+  <si>
+    <t>Палата аудиторов и экспертов-бухгалтеров Армении
+(г. Ереван, ул. Монте Мелконяна, д. 46/2)</t>
+  </si>
+  <si>
+    <t>1
+Не применить дисциплинарное взыскание</t>
+  </si>
+  <si>
+    <t>Совет палаты аудиторов и экспертов-бухгалтеров Армении
+(г. Ереван, ул. Монте Мелконяна, д. 46/2)
+23.12.2025, 78-А</t>
+  </si>
+  <si>
+    <t>Не принимать дисциплинарные меры</t>
+  </si>
+  <si>
+    <t>Закон Республики Армения "О регулировании бухгалтерского учета и аудиторской деятельности и общественном контроле": статья 28, пункт 1 и 3
+Устав общественной организации "Палата аудиторов и экспертов-бухгалтеров Армении": пункт 14.17.25.
+Порядок применения дисциплинарных мер к членам Палаты: пункт 8.7.
+А также Протокол Комиссии по соблюдению требований к качеству и дисциплинарным мерам № 11 от 21.12.2025 г.</t>
+  </si>
+  <si>
     <t>286.110.06786</t>
   </si>
   <si>
     <t>1 20 0267</t>
   </si>
   <si>
     <t>Закрытое акционерное общество "БИ-ДИ-О АРМЕНИЯ"</t>
   </si>
   <si>
     <t>01569792</t>
   </si>
   <si>
     <t>Давит Анахт</t>
   </si>
   <si>
     <t>23/6,
 офис 7</t>
   </si>
   <si>
     <t>+37460 528899</t>
   </si>
   <si>
     <t>bdo@bdoarmenia.am</t>
   </si>
   <si>
@@ -473,67 +519,77 @@
 Даниелян Самвел Альбертович (Республика Армения, г. Ереван, ул. Сасна Црер, д. 3, кв. 97)
 Шагикян Александр Сергеевич (Республика Армения, г. Ереван, ул. Молдовакан, д. 49/53, кв. 6)</t>
   </si>
   <si>
     <t>2 20 0254
 3 20 0124</t>
   </si>
   <si>
     <t>36.54
 8.32
 9.24</t>
   </si>
   <si>
     <t>"БИ-ДИ-О АРМЕНИЯ" закрытое акционерное общество (ЗАО),
 РА, г. Ереван, ул. Д. Анахта, д.  23/6</t>
   </si>
   <si>
     <t>Саакян Ваагн Шагенович</t>
   </si>
   <si>
     <t>2 20 0254</t>
   </si>
   <si>
     <t>Саакян Ваагн Шагенович (А 0249)
 Аветисян Мариам Размиковна (А 0212)
-Газарян Манвел Севанович (А 0057)
 Яковлев Сергей Петрович (А 0176)
 Едигарян Давит Оникович (А 0158)
-Чилингарян Карине Эдиковна (А 0013)
-Варданян Арам Араевич(А 0206)</t>
+Варданян Арам Араевич (А 0206)</t>
   </si>
   <si>
     <t>2 20 0254
 2 20 0263
-2 20 0115
 2 20 0054
 2 20 0005
-2 20 0042
 2 23 0777</t>
   </si>
   <si>
     <t>BDO International Limited, www.bdo.global/en-gb/home</t>
+  </si>
+  <si>
+    <t>06.10.2025</t>
+  </si>
+  <si>
+    <t>Совет палаты аудиторов и экспертов-бухгалтеров Армении
+(г. Ереван, ул. Монте Мелконяна, д. 46/2)
+18.11.2025, 71-А</t>
+  </si>
+  <si>
+    <t>Закон Республики Армения "О регулировании бухгалтерского учета и аудиторской деятельности и общественном контроле": статья 28, пункт 1 и 3
+Устав общественной организации "Палата аудиторов и экспертов-бухгалтеров Армении": пункт 14.17.25.
+Порядок применения дисциплинарных мер к членам Палаты: пункт 8.7.
+А также Протокол Комиссии по соблюдению требований к качеству и дисциплинарным мерам № 08 от 08.10.2025 г.</t>
   </si>
   <si>
     <t>273.120.05398</t>
   </si>
   <si>
     <t>1 20 0301</t>
   </si>
   <si>
     <t>Закрытое акционерное общество "ТРАСТ АУДИТ"</t>
   </si>
   <si>
     <t>01569408</t>
   </si>
   <si>
     <t>Туманян</t>
   </si>
   <si>
     <t>0001</t>
   </si>
   <si>
     <t>Акоб Акобян</t>
   </si>
   <si>
     <t>3, 
 д. 1</t>
@@ -569,50 +625,51 @@
 Саргсян Нелли Вардановна
 Маргарян Айк Эмильевич</t>
   </si>
   <si>
     <t>Катоян Лилит Гариевна (А 0025)
 Саргсян Нелли Вардановна (А 0124)
 Ованнисян Самвел Сергоевич (А 0277)</t>
   </si>
   <si>
     <t>2 20 0035
 2 20 0051
 2 25 1004</t>
   </si>
   <si>
     <t>JPA International, www.jpainternational.com</t>
   </si>
   <si>
     <t>26.12.2023</t>
   </si>
   <si>
     <t>2
 Применить дисциплинарное взыскание</t>
   </si>
   <si>
     <t>Совет палаты аудиторов и экспертов-бухгалтеров Армении
+(г. Ереван, проспект Комитаса, д. 49/3, 6-й этаж)
 16.04.2024
 45-А</t>
   </si>
   <si>
     <t>Предупреждение</t>
   </si>
   <si>
     <t>Закон Республики Армения "О регулировании бухгалтерского учета и аудиторской деятельности и общественном контроле": статья 28, пункт 1; статья 30.
 Устав общественной организации "Палата аудиторов и экспертов-бухгалтеров Армении": пункт 14.16.25.
 Порядок применения дисциплинарных мер к членам Палаты: пункт 8.7.
 А также Протокол Комиссии по соблюдению требований к качеству и дисциплинарным мерам № 03 от 01.04.2024 г.</t>
   </si>
   <si>
     <t>273.120.05381</t>
   </si>
   <si>
     <t>1 20 0220</t>
   </si>
   <si>
     <t>Закрытое акционерное общество "ЭЙ-ЭМ-ЭЙЧ АУДИТ"</t>
   </si>
   <si>
     <t>02246786</t>
   </si>
   <si>
@@ -643,181 +700,202 @@
   </si>
   <si>
     <t>www.amhaudit.am</t>
   </si>
   <si>
     <t>Ованнисян Арам Москович (Республика Армения, г. Ереван, ул. Ширака, д. 56/1, кв. 35)</t>
   </si>
   <si>
     <t>2 20 0066</t>
   </si>
   <si>
     <t>Ованнисян Арам Москович</t>
   </si>
   <si>
     <t>Ованнисян Арам Москович (А 0231)
 Ованнисян Лилит Спаразеновна (А 0126)
 Ованнисян Альвина Московна (А 0125)</t>
   </si>
   <si>
     <t>2 20 0066
 2 20 0053
 2 20 0052</t>
   </si>
   <si>
     <t>HLB, www.hlb.global</t>
+  </si>
+  <si>
+    <t>10.12.2025</t>
+  </si>
+  <si>
+    <t>Совет палаты аудиторов и экспертов-бухгалтеров Армении
+(г. Ереван, ул. Монте Мелконяна, д.  46/2)
+23.12.2025
+79-А</t>
+  </si>
+  <si>
+    <t>Закон Республики Армения "О регулировании бухгалтерского учета и аудиторской деятельности и общественном контроле": статья 28, пункт 1; статья 30.
+Устав общественной организации "Палата аудиторов и экспертов-бухгалтеров Армении": пункт 14.17.25.
+Порядок применения дисциплинарных мер к членам Палаты: пункт 8.7.
+А также Протокол Комиссии по соблюдению требований к качеству и дисциплинарным мерам № 11 от 21.12.2025 г.</t>
   </si>
   <si>
     <t>290․120․03879</t>
   </si>
   <si>
     <t>1 20 0284</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ПЕРФЕКТ АУДИТ"</t>
   </si>
   <si>
     <t>02591995</t>
   </si>
   <si>
     <t>Маштоц</t>
   </si>
   <si>
     <t>Тигран Мец</t>
   </si>
   <si>
     <t>+37410 524724</t>
   </si>
   <si>
     <t>perfect.audit@mail.ru</t>
   </si>
   <si>
     <t>www.perfectaudit.am</t>
   </si>
   <si>
     <t>Бабаян Агавни Рубеновна (Республика Армения, г. Ереван, ул. Ленинградяна, д. 20, кв. 7)</t>
   </si>
   <si>
     <t>2 20 0044</t>
   </si>
   <si>
     <t>Бабаян Агавни Рубеновна</t>
   </si>
   <si>
     <t>Бабаян Агавни Рубеновна (А 0032)
 Хачатрян Давит Оникович (А 0210)
 Абрамян Эдвард Вачаганович (А 0021)
 Манукян Нуне Манавазовна (А 0033)
 Арутюнян Артур Мгерович (А 0127)
-Вртанесян Сара Овсеповна (А 0053)</t>
-[...2 lines deleted...]
-    <t>2 20 0044
+Вртанесян Сара Овсеповна (А 0053)
+Ованнисян Грачья Бахшиевич (А 0254)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 20 0044
 2 20 0362
 2 20 0027
 2 20 0045
 2 20 0105
-2 20 0103</t>
+2 20 0103
+2 24 0868
+</t>
   </si>
   <si>
     <t>22.12.2023</t>
   </si>
   <si>
     <t>Закон Республики Армения "О регулировании бухгалтерского учета и аудиторской деятельности и общественном контроле": статья 28, пункт 1; статья 31.
 Устав общественной организации "Палата аудиторов и экспертов-бухгалтеров Армении": пункт 14.16.25.
 Порядок применения дисциплинарных мер к членам Палаты: пункт 8.7.
 А также Протокол Комиссии по соблюдению требований к качеству и дисциплинарным мерам № 03 от 01.04.2024 г.</t>
   </si>
   <si>
     <t>286.110.07216</t>
   </si>
   <si>
     <t>28.12.2020</t>
   </si>
   <si>
     <t>1 20 0370</t>
   </si>
   <si>
     <t>Закрытое акционерное общество "НЕКСИА АРМЕНИЯ"</t>
   </si>
   <si>
     <t>01529594</t>
   </si>
   <si>
-    <t>Гюльбенкян</t>
-[...3 lines deleted...]
-номер 129</t>
+    <t>Комитас</t>
+  </si>
+  <si>
+    <t>15/7,бизнес-центр Сквер,  3ий этаж</t>
+  </si>
+  <si>
+    <t>0012</t>
   </si>
   <si>
     <t>+37410 229021</t>
   </si>
   <si>
     <t>office@nexia.am</t>
   </si>
   <si>
     <t>https://nexia.am</t>
   </si>
   <si>
     <t>Арутюнян Артур Сароевич (Республика Армения, г. Ереван, Давташен, 1-й квартал., д. 24, кв. 7)
 Адамян Наири Меружанович (Республика Армения, г. Ереван, ул. Айгедзор, д. 78/1, кв. 12)</t>
   </si>
   <si>
     <t>2 20 0017
 2 20 0099</t>
   </si>
   <si>
     <t>50
 50</t>
   </si>
   <si>
     <t>Арутюнян Артур Сароевич</t>
   </si>
   <si>
     <t>2 20 0017</t>
   </si>
   <si>
     <t>Арутюнян Артур Сароевич (А 0012)
 Адамян Наири Меружанович (А 0076)
 Асоян Армине Ашотовна (А 0224)
 Арутюнян Лилит Валерьевна (А 0255)</t>
   </si>
   <si>
     <t>2 20 0017
 2 20 0099
 2 23 0805
 2 24 0905</t>
   </si>
   <si>
     <t>Nexia International, www.nexia.com</t>
   </si>
   <si>
     <t>12.02.2024</t>
   </si>
   <si>
     <t>Совет палаты аудиторов и экспертов-бухгалтеров Армении
+(г. Ереван, проспект Комитаса, д. 49/3, 6-й этаж)
 16.04.2024
 47-А</t>
   </si>
   <si>
     <t>Устав общественной организации "Палата аудиторов и экспертов-бухгалтеров Армении": пункт 14.16.25.</t>
   </si>
   <si>
     <t>264․120․07059</t>
   </si>
   <si>
     <t>1 20 0351</t>
   </si>
   <si>
     <t>Закрытое акционерное общество "ЭРНСТ ЭНД ЯНГ"</t>
   </si>
   <si>
     <t>00057741</t>
   </si>
   <si>
     <t>Вазген Саргсян</t>
   </si>
   <si>
     <t>2,
 бизнес-центр "Камар", 7-й этаж</t>
   </si>
@@ -850,53 +928,50 @@
   </si>
   <si>
     <t xml:space="preserve">Айрапетян Эрик Гамлетович (А 0087)
 Адамян Елена Суреновна (А 0213)
 Восканян Армине Араратовна (А 0202)
 Ованнисян Артур Арменакович (А 0223)
 Юргелевич Дмитрий (А 0227)
 Чалян Анна Гамлетовна (А 0219)
 Франгулян Ованнес Эдуардович (А 0264)
 </t>
   </si>
   <si>
     <t xml:space="preserve">2 20 0168
 2 20 0329
 2 20 0342
 2 23 0803
 2 23 0807
 2 23 0812
 2 24 0919
 </t>
   </si>
   <si>
     <t>Enst &amp; Young Global Limited, www.ey.com</t>
   </si>
   <si>
-    <t>Порядок применения дисциплинарных мер к членам Палаты: пункт 8.7.</t>
-[...1 lines deleted...]
-  <si>
     <t>264․120․04768</t>
   </si>
   <si>
     <t>1 20 0333</t>
   </si>
   <si>
     <t>Закрытое акционерное общество "ПРОГРЕСС-АУДИТ"</t>
   </si>
   <si>
     <t>01012831</t>
   </si>
   <si>
     <t>Братья Орбели</t>
   </si>
   <si>
     <t>67/2, 
 кв. 86</t>
   </si>
   <si>
     <t>0028</t>
   </si>
   <si>
     <t>26/3</t>
   </si>
   <si>
@@ -919,69 +994,78 @@
   <si>
     <t>60
 40</t>
   </si>
   <si>
     <t>Арзуманян Рузанна Сашевна</t>
   </si>
   <si>
     <t>2 20 0078</t>
   </si>
   <si>
     <t>Арзуманян Рузанна Сашаевна (А 0072)
 Абрамян Люся Юрьевна (А 0078)
 Галстян Карине Мкртичевна (А 0128)
 Никогосян Эмиль Завенович (А 0045)
 Григорян Кристина Эмильевна (А 0239)</t>
   </si>
   <si>
     <t>2 20 0078
 2 20 0109
 2 20 0108
 2 20 0086
 2 24 0855</t>
   </si>
   <si>
-    <t>А также Протокол Комиссии по соблюдению требований к качеству и дисциплинарным мерам № 03 от 01.04.2024 г.</t>
+    <t>09.10.2025</t>
+  </si>
+  <si>
+    <t>Совет палаты аудиторов и экспертов-бухгалтеров Армении
+(г. Ереван, ул. Монте Мелконяна, д.  46/2)
+02.12.2025
+74-А</t>
+  </si>
+  <si>
+    <t>Закон Республики Армения "О регулировании бухгалтерского учета и аудиторской деятельности и общественном контроле": статья 28, пункт 1; статья 31.
+Устав общественной организации "Палата аудиторов и экспертов-бухгалтеров Армении": пункт 14.17.25.
+Порядок применения дисциплинарных мер к членам Палаты: пункт 8.7.
+А также Протокол Комиссии по соблюдению требований к качеству и дисциплинарным мерам № 09 от 04.11.2025 г.</t>
   </si>
   <si>
     <t>264.120.08958</t>
   </si>
   <si>
     <t>1 20 0330</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "АЙ ЭФ ПИ"</t>
   </si>
   <si>
     <t>00125588</t>
   </si>
   <si>
     <t>Никол Думан</t>
-  </si>
-[...1 lines deleted...]
-    <t>Комитас</t>
   </si>
   <si>
     <t>49/2,
 12-й этаж</t>
   </si>
   <si>
     <t>0051</t>
   </si>
   <si>
     <t>info@ifp.am</t>
   </si>
   <si>
     <t>www.ifp.am</t>
   </si>
   <si>
     <t>Барсегян Ашот Хачикович (Республика Армения, г. Ереван, ул. Лер Камсар, д. 30/2, кв. 49)
 Арутюнян Роза Ивановна (Республика Армения, г. Ереван, ул. Гюльбенкяна, д. 39А, кв. 43)
 Ованнисян Кристине Вагановна (Республика Армения, г. Ереван, ул. Н. Думана, д. 53, кв. 34)</t>
   </si>
   <si>
     <t>2 20 0096
 2 20 0216
 2 20 0097</t>
   </si>
   <si>
@@ -991,102 +1075,104 @@
   </si>
   <si>
     <t>Барсегян Ашот Хачикович</t>
   </si>
   <si>
     <t>2 20 0096</t>
   </si>
   <si>
     <t>Барсегян Ашот Хачикович (А 0050)
 Арутюнян Роза Ивановна (А 0096)
 Ованнисян Кристине Вагановна (А 0051)
 Асоян Шушаник Грантовна (А 0037)</t>
   </si>
   <si>
     <t xml:space="preserve">2 20 0096
 2 20 0216
 2 20 0097
 2 20 0064
 </t>
   </si>
   <si>
     <t>08.01.2024</t>
   </si>
   <si>
     <t>Совет палаты аудиторов и экспертов-бухгалтеров Армении
+(г. Ереван, проспект Комитаса, д. 49/3, 6-й этаж)
 16.04.2024
 46-А</t>
   </si>
   <si>
     <t>264․110․775652</t>
   </si>
   <si>
     <t>1 20 0353</t>
   </si>
   <si>
     <t>Закрытое акционерное общество "ТМ АУДИТ"</t>
   </si>
   <si>
     <t>00040998</t>
   </si>
   <si>
     <t>Паруйр Севак</t>
   </si>
   <si>
     <t>8,
 офис 135</t>
   </si>
   <si>
     <t>info@tmaudit.am</t>
   </si>
   <si>
     <t>www.tmaudit.am</t>
   </si>
   <si>
     <t>Мовсисян Татул Грантович (Республика Армения, Гегаркуникская область, с. Варденик, 4-я ул., д. 134)
 Григорян Софья Мамиконовна (Республика Армения, г. Ереван, ул. Андраника, д. 95, кв. 7)</t>
   </si>
   <si>
     <t>2 20 0039</t>
   </si>
   <si>
     <t>80
 20</t>
   </si>
   <si>
     <t>Мовсисян Татул Грантович</t>
   </si>
   <si>
     <t>Мовсисян Татул Грантович (А 0029)
 Атоян Гукас Мадатович (А 0024)
-Читчян Ануш Камоевна (А 0131)</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">2 20 0039
+Читчян Ануш Камоевна (А 0131)
+Григорян Лилит Тиграновна (А 0065)</t>
+  </si>
+  <si>
+    <t>2 20 0039
 2 20 0034
 2 20 0240
-</t>
+2 20 0144</t>
   </si>
   <si>
     <t>264․120․03701</t>
   </si>
   <si>
     <t>1 20 0371</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "АЛЬФА АУДИТ"</t>
   </si>
   <si>
     <t>00128775</t>
   </si>
   <si>
     <t>Алабян</t>
   </si>
   <si>
     <t>5/6</t>
   </si>
   <si>
     <t>0038</t>
   </si>
   <si>
     <t>+37410 399655</t>
   </si>
@@ -1098,50 +1184,51 @@
   </si>
   <si>
     <t>Погосян Лаврентий Айкович (Республика Армения, г. Ереван, ул. Врацакар, д. 10, кв. 19)</t>
   </si>
   <si>
     <t>2 20 0075</t>
   </si>
   <si>
     <t>Погосян Лаврентий Айкович</t>
   </si>
   <si>
     <t>Погосян Лаврентий Айкович (А 0041)
 Чатинян Арман Ваганович (А 0052)
 Мартиросян Эрмина Перчевна (А 0044)</t>
   </si>
   <si>
     <t>2 20 0075
 2 20 0074
 2 20 0085</t>
   </si>
   <si>
     <t>31.10.2024</t>
   </si>
   <si>
     <t>Совет палаты аудиторов и экспертов-бухгалтеров Армении
+(г. Ереван, проспект Комитаса, д. 49/3, 6-й этаж)
 10.01.2025
 2-А</t>
   </si>
   <si>
     <t>Закон Республики Армения "О регулировании бухгалтерского учета и аудиторской деятельности и общественном контроле": статья 28, пункт 1; статья 30.
 Устав общественной организации "Палата аудиторов и экспертов-бухгалтеров Армении": пункт 14.17.25.
 Порядок применения дисциплинарных мер к членам Палаты: пункт 8.7.
 А также Протокол Комиссии по соблюдению требований к качеству и дисциплинарным мерам № 14 от 14.11.2024 г.</t>
   </si>
   <si>
     <t>264.110.789513</t>
   </si>
   <si>
     <t>1 20 0389</t>
   </si>
   <si>
     <t>Закрытое акционерное общество "ГРАНТ ТОРНТОН"</t>
   </si>
   <si>
     <t>00040569</t>
   </si>
   <si>
     <t>Григор Лусаворич</t>
   </si>
   <si>
@@ -1160,72 +1247,77 @@
     <t xml:space="preserve">Ованнисян Армен Варданович (Республика Армения, г. Ереван, ул. Кочара, д. 7, кв. 51)
 Василян Эмиль Иосифович (Республика Армения, Армавирская область, г. Армавир, ул. Шаумяна, д. 39, кв. 20)
 Ачемян Нарине Ервандовна (Республика Армения, г. Ереван, ул. Христафора, д. 94)
 Акопян Гурген Георгиевич (Республика Армения, г. Ереван, ул. Киевян, д. 1, кв. 51)
 </t>
   </si>
   <si>
     <t>2 20 0077
 2 20 0092
 2 20 0328</t>
   </si>
   <si>
     <t xml:space="preserve">32
 31
 5
 32
 </t>
   </si>
   <si>
     <t>Ованнисян Армен Варданович</t>
   </si>
   <si>
     <t>2 20 0077</t>
   </si>
   <si>
-    <t>Ачемян Нарине Ервандовна (А 0262)
+    <t xml:space="preserve">Ачемян Нарине Ервандовна (А 0262)
 Овакимян Татевик Самвеловна (А 0263)
 Ованнисян Армен Варданович (А 0071)
 Гарибян Заруи Ервандовна (А 0075)
 Багдасарян Лилит Меликовна (А 0064)
 Улунц Наира Валерьевна (А 0199)
 Васильян Эмиль Иосифович (А 0188)
 Гюльбудагян Гаяне Людвиговна (А 0166)
 Геворгян Анжела Анушавановна (А 0220)
-Маилян Лилит Размиковна (А 0211)</t>
+Маилян Лилит Размиковна (А 0211)
+Караустаян Шушаник Айказовна (А 0257)
+Яралян Ани Епремовна (А 0238)
+</t>
   </si>
   <si>
     <t xml:space="preserve">2 20 0328
 2 20 0232
 2 20 0077
 2 20 0095
 2 20 0141
 2 20 0225
 2 20 0092
 2 21 0604
 2 24 0852
 2 20 0098
+2 20 0119
+2 24 0848
 </t>
   </si>
   <si>
     <t>Grand Thornton International, www.grantthornton.global/en/</t>
   </si>
   <si>
     <t>264.120.09235</t>
   </si>
   <si>
     <t>30.12.2020</t>
   </si>
   <si>
     <t>1 20 0423</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Глоб Аудит"</t>
   </si>
   <si>
     <t>00131856</t>
   </si>
   <si>
     <t>Норагавит 13</t>
   </si>
   <si>
     <t>дом 21/1</t>
@@ -1247,80 +1339,84 @@
   </si>
   <si>
     <t>Арутюнян Давит Валерьевич (Республика Армения, г. Ереван, Норагавит, д. 1, кв. 151)
 Шагинян Карине Освальдовна (Республика Армения, г. Ереван, ул. Демирчяна, д. 17а, кв. 17)
 Саргсян Татевик Робертовна (Республика Армения, г. Ереван, ул. Исакова, д. 50/1, кв. 34)</t>
   </si>
   <si>
     <t>2 20 0227
 2 20 0226
 2 20 0224</t>
   </si>
   <si>
     <t>40
 30
 30</t>
   </si>
   <si>
     <t>Арутюнян Давит Валерьевич</t>
   </si>
   <si>
     <t>2 20 0227</t>
   </si>
   <si>
     <t>Арутюнян Давит Валерьевич (А 0186)
 Шагинян Карине Освальдовна (А 0183)
-Саргсян Татевик Робертовна (А 0170)</t>
+Саргсян Татевик Робертовна (А 0170)
+Абраамян Симон Варданович (А 0023)</t>
   </si>
   <si>
     <t xml:space="preserve">2 20 0227
 2 20 0226
 2 20 0224
+2 26 1035
 </t>
   </si>
   <si>
     <t>21.06.2024
- 31.10.2024
+31.10.2024
 (Внеплановая оценка соответствия)</t>
   </si>
   <si>
     <t>Палата аудиторов и экспертов-бухгалтеров Армении
 (г. Ереван, проспект Комитаса, д. 49/3, 6-й этаж)
 Палата аудиторов и экспертов-бухгалтеров Армении
 (г. Ереван, проспект Комитаса, д. 49/3, 6-й этаж)</t>
   </si>
   <si>
     <t>2
 Применить дисциплинарное взыскание
 2
 Применить дисциплинарное взыскание</t>
   </si>
   <si>
     <t>Совет палаты аудиторов и экспертов-бухгалтеров Армении
+(г. Ереван, проспект Комитаса, д. 49/3, 6-й этаж)
 18.07.2024
 73-А
 Совет палаты аудиторов и экспертов-бухгалтеров Армении
+(г. Ереван, проспект Комитаса, д. 49/3, 6-й этаж)
 21.11.2024
 99-А</t>
   </si>
   <si>
     <t xml:space="preserve">Предупреждение
 Предупреждение
 </t>
   </si>
   <si>
     <t>Закон Республики Армения "О регулировании бухгалтерского учета и аудиторской деятельности и общественном контроле": статья 28, пункт 1; статья 30.
 Устав общественной организации "Палата аудиторов и экспертов-бухгалтеров Армении": пункт 14.16.25.
 Порядок применения дисциплинарных мер к членам Палаты: пункт 8.7.
 А также Протокол Комиссии по соблюдению требований к качеству и дисциплинарным мерам № 09 от 25.06.2024 г.
 Закон Республики Армения "О регулировании бухгалтерского учета и аудиторской деятельности и общественном контроле": статья 28, пункты 1 и 3.
 Устав общественной организации "Палата аудиторов и экспертов-бухгалтеров Армении": пункт 14.17.25.
 На основании Закона Республики Армения "О аудиторской деятельности": статья 15, часть 1 и часть 4.</t>
   </si>
   <si>
     <t>264.110.807295</t>
   </si>
   <si>
     <t>1 20 0414</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "КЕЙ-ПИ-ЭМ-ДЖИ АРМЕНИЯ"</t>
@@ -1372,130 +1468,125 @@
 Нерсисян Нерсес Георгиевич (А 0216)
 Гарибян Шогик Спартаковна (А 0201)
 Нерсисян Лилит Аршаковна (А 0060)
 Саргсян Лиза Вачагановна (А 0147)
 Ширванян Гор Алвандович (А 0247)
 Мелконян Овсеп Араевич (А 0248)
 </t>
   </si>
   <si>
     <t>2 20 0409
 2 20 0411
 2 22 0685
 2 22 0686
 2 22 0742
 2 23 0784
 2 20 0132
 2 22 0663
 2 24 0933
 2 24 0934</t>
   </si>
   <si>
     <t>KPMG International Limited, 
  www.kpmg.com</t>
   </si>
   <si>
-    <t>1
-[...2 lines deleted...]
-  <si>
     <t>Совет палаты аудиторов и экспертов-бухгалтеров Армении
 (г. Ереван, проспект Комитаса, д. 49/3, 6-й этаж)
 12.03.2024, 26-А</t>
   </si>
   <si>
-    <t>Не принимать дисциплинарные меры</t>
-[...2 lines deleted...]
-    <t>-</t>
+    <t>Закон Республики Армения "О регулировании бухгалтерского учета и аудиторской деятельности и общественном контроле": статья 28, пункт 1 и 3.
+Устав общественной организации "Палата аудиторов и экспертов-бухгалтеров Армении": пункт 14.16.25.
+Порядок применения дисциплинарных мер к членам Палаты: пункт 8.7.
+А также решение Комиссии по соблюдению требований к качеству и дисциплинарным мерам.</t>
   </si>
   <si>
     <t>286.110.1037029</t>
   </si>
   <si>
     <t>1 20 0427</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "КРОУ АРМЕНИЯ"</t>
   </si>
   <si>
     <t>02618043</t>
   </si>
   <si>
     <t>Аргишти</t>
-  </si>
-[...2 lines deleted...]
-</t>
   </si>
   <si>
     <t>+37460 532323</t>
   </si>
   <si>
     <t>general@crowe.am</t>
   </si>
   <si>
     <t>www.crowe.com</t>
   </si>
   <si>
     <t>Асатрян Альберт Сергеевич (Республика Армения, г. Ереван, ул. Кочара, д. 21, кв. 18)</t>
   </si>
   <si>
     <t>2 20 0320</t>
   </si>
   <si>
     <t>Асатрян Альберт Сергеевич</t>
   </si>
   <si>
     <t>Асатрян Альберт Сергеевич (А 0117)
 Закоян Эдгар Ваникович (А 0137)
 Сафарян Кнарик Альбертовна (А 0104)
 Ованнисян Грачья Генрикович (А 0222)</t>
   </si>
   <si>
     <t xml:space="preserve">2 20 0320
 2 20 0335
 2 20 0271
 2 23 0801
 </t>
   </si>
   <si>
     <t>Crowe Global, www.crowe.com</t>
   </si>
   <si>
     <t>06.05.2024</t>
   </si>
   <si>
     <t>6
 Применить дисциплинарное взыскание</t>
   </si>
   <si>
     <t>Совет палаты аудиторов и экспертов-бухгалтеров Армении
+(г. Ереван, проспект Комитаса, д. 49/3, 6-й этаж)
 03.06.2024
 61-А
 Отменено
-Совет палаты аудиторов и экспертов-бухгалтеров Армении՝ 14.03.2025
+Совет палаты аудиторов и экспертов-бухгалтеров Армении
+(г. Ереван, проспект Комитаса, д. 49/3, 6-й этаж)
+ 14.03.2025
 16-А</t>
   </si>
   <si>
     <t>Отмена прекращения членства
 Основание
  14.03.2025
 16-А</t>
   </si>
   <si>
     <t>На основании статьи 28, пункт 1, статьи 19, часть 1, пункт 3, статьи 34, часть 1, пункт 1 Закона Республики Армения "О регулировании бухгалтерского учета и аудиторской деятельности и общественном контроле", пункта 14.16.25 Устава общественной организации "Палата аудиторов и экспертов-бухгалтеров Армении", пункта 8.7 Порядка применения дисциплинарных мер к членам Палаты, а также Протокола № 07 от заседания Комиссии по соблюдению требований к качеству и дисциплинарным мерам от 08.05.2024 г.</t>
   </si>
   <si>
     <t>273.110.766442</t>
   </si>
   <si>
     <t>29.01.2021</t>
   </si>
   <si>
     <t>1 21 0473</t>
   </si>
   <si>
     <t>Закрытое акционерное общество "ЕРЕВАН-АУДИТ КОНСАЛТ"</t>
   </si>
   <si>
     <t>02703411</t>
@@ -1581,50 +1672,51 @@
   <si>
     <t>Меликян Роберт Арамович</t>
   </si>
   <si>
     <t>2 20 0160</t>
   </si>
   <si>
     <t>Меликян Роберт Арамович (А 0130)
 Петросян Кнар Аршаковна (А 0178)
 Асатрян Арсен Эдуардович (А 0193)</t>
   </si>
   <si>
     <t>2 20 0160
 2 20 0470
 2 20 0279</t>
   </si>
   <si>
     <t>Moore Global Network Limited
 www.moore-global.com/contact-us/</t>
   </si>
   <si>
     <t>27.01.2025</t>
   </si>
   <si>
     <t>Совет палаты аудиторов и экспертов-бухгалтеров Армении
+(г. Ереван, проспект Комитаса, д. 49/3, 6-й этаж)
 11.02.2025
 8-А</t>
   </si>
   <si>
     <t>На основании статьи 28, пункт 1, статьи 30 Закона Республики Армения "О регулировании бухгалтерского учета и аудиторской деятельности и общественном контроле", пункта 14.17.25 Устава общественной организации "Палата аудиторов и экспертов-бухгалтеров Армении", пункта 8.7 Порядка применения дисциплинарных мер к членам Палаты, а также Протокола № 17 от заседания Комиссии по соблюдению требований к качеству и дисциплинарным мерам от 30.01.2025 г.</t>
   </si>
   <si>
     <t>278.110.02718</t>
   </si>
   <si>
     <t>1 21 0503</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЭФ ЭС ПИ ЭДВАЙС"</t>
   </si>
   <si>
     <t>02835031</t>
   </si>
   <si>
     <t>Ерванд Кочар</t>
   </si>
   <si>
     <t>9,
 кв. 57</t>
   </si>
@@ -1648,50 +1740,51 @@
   <si>
     <t>2 20 0117</t>
   </si>
   <si>
     <t>66,7
 33,3</t>
   </si>
   <si>
     <t>Бадалян Рузанна Ованнесовна</t>
   </si>
   <si>
     <t>Бадалян Рузанна Ованнесовна (А 0154)
 Хашхашян Геворг Петросович (А 0258)
 Мкртчян Асмик Огсеновна (А 0242)</t>
   </si>
   <si>
     <t>2 20 0117
 2 21 0469
 2 24 0889</t>
   </si>
   <si>
     <t>28.02.2025</t>
   </si>
   <si>
     <t>Совет палаты аудиторов и экспертов-бухгалтеров Армении
+(г. Ереван, проспект Комитаса, д. 49/3, 6-й этаж)
 03.04.2025
 21-А</t>
   </si>
   <si>
     <t>Закон Республики Армения "О регулировании бухгалтерского учета и аудиторской деятельности и общественном контроле": статья 28, пункт 1; статья 31.
 Устав общественной организации "Палата аудиторов и экспертов-бухгалтеров Армении": пункт 14.17.25.
 Порядок применения дисциплинарных мер к членам Палаты: пункт 8.7.
 А также Протокол Комиссии по соблюдению требований к качеству и дисциплинарным мерам № 21 от 06.03.2025 г.</t>
   </si>
   <si>
     <t>273.110.1155592</t>
   </si>
   <si>
     <t>22.04.2021</t>
   </si>
   <si>
     <t>1 21 0546</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "АУДИТ-СТАР"</t>
   </si>
   <si>
     <t>02537739</t>
   </si>
   <si>
@@ -1731,192 +1824,188 @@
     <t>Хачатрян Сергей Саргисович (А 0149)
 Тарвердян Наира Барисовна (А 0018)
 Мушегян Гукас Норикович (А 0068)</t>
   </si>
   <si>
     <t>2 22 0682
 2 20 0029
 2 20 0070</t>
   </si>
   <si>
     <t xml:space="preserve">
 31.10.2024</t>
   </si>
   <si>
     <t xml:space="preserve">
 Палата аудиторов и экспертов-бухгалтеров Армении
 (г. Ереван, проспект Комитаса, д. 49/3, 6-й этаж)</t>
   </si>
   <si>
     <t xml:space="preserve">
 2
 Применить дисциплинарное взыскание</t>
   </si>
   <si>
     <t>Совет палаты аудиторов и экспертов-бухгалтеров Армении
+(г. Ереван, проспект Комитаса, д. 49/3, 6-й этаж)
 02.02.2023
 16-А
 Совет палаты аудиторов и экспертов-бухгалтеров Армении
+(г. Ереван, проспект Комитаса, д. 49/3, 6-й этаж)
 10.01.2025
 3-А</t>
   </si>
   <si>
     <t>Приостановка
 Предупреждение</t>
   </si>
   <si>
     <t>Закон Республики Армения "О регулировании бухгалтерского учета и аудиторской деятельности и общественном контроле": статья 18, часть 1, пункты 2, 3 и 4.
 Закон Республики Армения "О регулировании бухгалтерского учета и аудиторской деятельности и общественном контроле": статья 28, пункт 1; статья 30. Устав общественной организации "Палата аудиторов и экспертов-бухгалтеров Армении": пункт 14.17.25.
 Порядок применения дисциплинарных мер к членам Палаты: пункт 8.7.
 Протокол Комиссии по соблюдению требований к качеству и дисциплинарным мерам № 14 от 14.11.2024 г.</t>
   </si>
   <si>
     <t>до 04.05.2023</t>
   </si>
   <si>
     <t>286.110.03058</t>
   </si>
   <si>
     <t>25.09.2021</t>
   </si>
   <si>
     <t>1 21 0631</t>
   </si>
   <si>
     <t>Закрытое акционерное общество "Аудит Армения"</t>
   </si>
   <si>
     <t>01569467</t>
   </si>
   <si>
     <t>Вагаршян</t>
   </si>
   <si>
     <t>12,
 офис 14</t>
   </si>
   <si>
-    <t>0012</t>
-[...1 lines deleted...]
-  <si>
     <t>+37412 666666</t>
   </si>
   <si>
     <t>info.auditarmenia@gmail.com</t>
   </si>
   <si>
     <t>www.auditarmenia.am</t>
   </si>
   <si>
     <t>Аветисян Анна Самвеловна (Республика Армения, Армавирская область, г. Эчмиадзин, ул. Вазгена 1-ого, д. 47, кв. 74)</t>
   </si>
   <si>
     <t>2 20 0139</t>
   </si>
   <si>
     <t>Аветисян Анна Самвеловна</t>
   </si>
   <si>
     <t>Амбарцумян Ваагн Сирвенович (А 0043)
 Аветисян Анна Самвеловна (А 0182)
 Галстян Ася Вачагановна (А 0110)</t>
   </si>
   <si>
     <t xml:space="preserve">2 20 0082
 2 20 0139
 2 20 0318
 </t>
   </si>
   <si>
     <t>03.02.2025</t>
   </si>
   <si>
     <t>Совет палаты аудиторов и экспертов-бухгалтеров Армении
+(г. Ереван, проспект Комитаса, д. 49/3, 6-й этаж)
 05.02.2025
 9-А</t>
   </si>
   <si>
     <t>На основании статьи 28, пункт 1, статьи 31 Закона Республики Армения "О регулировании бухгалтерского учета и аудиторской деятельности и общественном контроле", пункта 14.17.25 Устава общественной организации "Палата аудиторов и экспертов-бухгалтеров Армении" (далее — Палата), пункта 8.7 Порядка применения дисциплинарных мер к членам Палаты, а также Протокола № 18 от заседания Комиссии по соблюдению требований к качеству и дисциплинарным мерам от 05.02.2025 г.</t>
   </si>
   <si>
     <t>273.120.05385</t>
   </si>
   <si>
     <t>10.02.2022</t>
   </si>
   <si>
     <t>1 22 0666</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Кей-Эм-Джи КОНСАЛТИНГ"</t>
   </si>
   <si>
     <t>02647331</t>
   </si>
   <si>
     <t>Проспект Саят-Нова</t>
   </si>
   <si>
     <t>33,
 кв. 29</t>
   </si>
   <si>
     <t>+37412 581958</t>
   </si>
   <si>
     <t>info@kmg.am</t>
   </si>
   <si>
     <t>www.kmg.am</t>
   </si>
   <si>
     <t xml:space="preserve">Хачатрян Карлен Гагикович (Республика Армения, г. Ереван, ул. Ленинградян, д. 48, кв. 27)
 </t>
   </si>
   <si>
     <t xml:space="preserve">2 21 0654
 </t>
   </si>
   <si>
-    <t xml:space="preserve">100
-[...2 lines deleted...]
-  <si>
     <t>Хачатрян Карлен Гагикович</t>
   </si>
   <si>
     <t>2 21 0654</t>
   </si>
   <si>
     <t>Хачатрян Карлен Гагикович (А 0146)
 Калмухян Маргаритта Александровна (А 0035)
-Григорян Лилит Тиграновна (А 0065)</t>
+Мосоян Жорж Артюшович (А 0276)</t>
   </si>
   <si>
     <t>2 21 0654
 2 20 0062
-2 20 0144</t>
+2 25 1005</t>
   </si>
   <si>
     <t>273.110.893320</t>
   </si>
   <si>
     <t>27.05.2022</t>
   </si>
   <si>
     <t>1 22 0700</t>
   </si>
   <si>
     <t>Закрытое акционерное общество "ФИНС АУДИТ"</t>
   </si>
   <si>
     <t>00873915</t>
   </si>
   <si>
     <t>Аван, район Исаакяна</t>
   </si>
   <si>
     <t>2/1, кв. 54</t>
   </si>
   <si>
     <t>0060</t>
   </si>
@@ -1932,50 +2021,65 @@
   <si>
     <t>info@fins.am</t>
   </si>
   <si>
     <t>www.fins.am</t>
   </si>
   <si>
     <t>Авагян Армине Артушевна (Республика Армения, г. Ереван, ул. Пароняна, д. 9, кв. 5)</t>
   </si>
   <si>
     <t>2 20 0367</t>
   </si>
   <si>
     <t>Авагян Армине Артушевна</t>
   </si>
   <si>
     <t>Авагян Армине Артушевна (А 0119)
 Карапетян Арамаис Александрович (А 0184)
 Арутюнян Артур Мгерович (А 0127)</t>
   </si>
   <si>
     <t xml:space="preserve">2 20 0367
 2 20 0337
 2 20 0105
 </t>
+  </si>
+  <si>
+    <t>05.02.2026</t>
+  </si>
+  <si>
+    <t>Совет палаты аудиторов и экспертов-бухгалтеров Армении
+(г. Ереван, ул. Монте Мелконяна, д.  46/2)
+12.02.2026
+6-А</t>
+  </si>
+  <si>
+    <t>Закон Республики Армения "О регулировании бухгалтерского учета и аудиторской деятельности и общественном контроле": статья 28, пункт 1; статья 30.
+Устав общественной организации "Палата аудиторов и экспертов-бухгалтеров Армении": пункт 14.17.25.
+Порядок применения дисциплинарных мер к членам Палаты: пункт 8.7.
+А также Протокол Комиссии по соблюдению требований к качеству и дисциплинарным мерам № 12 от 09.02.2026 г.</t>
   </si>
   <si>
     <t>282.120.24508</t>
   </si>
   <si>
     <t>30.08.2023</t>
   </si>
   <si>
     <t>1 23 0816</t>
   </si>
   <si>
     <t>Закрытое акционерное общество "БЕЙКЕР ТИЛЛИ АРМЕНИЯ"</t>
   </si>
   <si>
     <t>02586575</t>
   </si>
   <si>
     <t>Анрапетутюн</t>
   </si>
   <si>
     <t>22, 
 офис 16</t>
   </si>
   <si>
     <t>info@bakertillyarmenia.com</t>
@@ -2072,66 +2176,81 @@
     <t>www.gpadvisory.am</t>
   </si>
   <si>
     <t>Григорян Гагик Аматуниевич (Республика Армения, г. Ереван, пер. Мара, д. 8, кв. 6)</t>
   </si>
   <si>
     <t xml:space="preserve">2 23 0793
 </t>
   </si>
   <si>
     <t>Григорян Гагик Аматуниевич</t>
   </si>
   <si>
     <t>Григорян Гагик Аматуниевич (А 0179)
 Аветисян Астхик Арамовна (А 0241)
 Григорян Манук Аматуниевич (А 0259)
 Макарян Цолак Микаелович (А 0129)</t>
   </si>
   <si>
     <t>2 23 0793
 2 23 0829
 2 24 0897
 2 20 0180</t>
   </si>
   <si>
+    <t>08.09.2025</t>
+  </si>
+  <si>
+    <t>Совет палаты аудиторов и экспертов-бухгалтеров Армении
+(г. Ереван, ул. Монте Мелконяна, д.  46/2)
+18.11.2025
+70-А</t>
+  </si>
+  <si>
+    <t>Закон Республики Армения "О регулировании бухгалтерского учета и аудиторской деятельности и общественном контроле": статья 28, пункт 1; статья 30.
+Устав общественной организации "Палата аудиторов и экспертов-бухгалтеров Армении": пункт 14.17.25.
+Порядок применения дисциплинарных мер к членам Палаты: пункт 8.7.
+А также Протокол Комиссии по соблюдению требований к качеству и дисциплинарным мерам № 03 от 08.09.2025 г.</t>
+  </si>
+  <si>
     <t>282.110.1065080</t>
   </si>
   <si>
     <t>18.07.2024</t>
   </si>
   <si>
     <t>1 24 0894</t>
   </si>
   <si>
     <t>Закрытое акционерное общество "АУДИТ ПРО"</t>
   </si>
   <si>
     <t>02315747</t>
   </si>
   <si>
-    <t>Ехбайрутян</t>
+    <t>Ехбайрутюн</t>
   </si>
   <si>
     <t>8, 
 офис 16</t>
   </si>
   <si>
     <t>0007</t>
   </si>
   <si>
     <t>Хоренаци</t>
   </si>
   <si>
     <t>26ա, 
 офис 114</t>
   </si>
   <si>
     <t>info@auditpro.am</t>
   </si>
   <si>
     <t>www.auditpro.am</t>
   </si>
   <si>
     <t xml:space="preserve">Хачатрян Арсен Кароевич (Республика Армения, г. Ереван, ул. Ехбайрутян, д. 8/16)
 Аветисян Авет Гагикович (Республика Армения, г. Ереван, ул. Молдовакан, д. 29/2, кв. 108)
 Мартиросян Ануш Вачагановна (Республика Армения, г. Раздан, с. Кахси, 7-я ул., д. 1)
@@ -2190,147 +2309,383 @@
     <t>0065</t>
   </si>
   <si>
     <t>67, 
 4-й этаж, офис 402</t>
   </si>
   <si>
     <t>consultgmllc@gmail.com</t>
   </si>
   <si>
     <t>www.gmconsult.am</t>
   </si>
   <si>
     <t>Хачатрян Арпине Агвановна (Республика Армения, г. Ереван, пер. С. Таронца, д. 3, кв. 18)
 Давтян Мане Горовна (Республика Армения, г. Ереван, ул. Туманяна, д. 35а, кв. 39)</t>
   </si>
   <si>
     <t>2 20 0024</t>
   </si>
   <si>
     <t>Хачатрян Арпине Агвановна
 Маргарян Гоар Гамлетовна</t>
   </si>
   <si>
     <t>Хачатрян Арпине Агвановна (А 0016)
-Товмасян Гаяне Сергеевна (А 0038)
-Мирзоян Анаит Размиковна (А 0171)</t>
+Мирзоян Анаит Размиковна (А 0171)
+Тадевосян Анаит Самуеловна (А 0159)
+Гевондян Кристине Сасниковна (А 0036)</t>
   </si>
   <si>
     <t>2 20 0024
-2 20 0065
-2 21 0504</t>
+2 21 0504
+2 26 1024
+2 20 0063</t>
   </si>
   <si>
     <t>290.110.1425625</t>
   </si>
   <si>
     <t>23.01.2025</t>
   </si>
   <si>
     <t>1 25 0938</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Эйви Консалтинг энд Аудит"</t>
   </si>
   <si>
     <t>00532702</t>
   </si>
   <si>
     <t>10-я ул. Нубарашен</t>
   </si>
   <si>
     <t>д. 6</t>
   </si>
   <si>
     <t>0071</t>
   </si>
   <si>
     <t>Проспект Мясникян</t>
   </si>
   <si>
     <t>5/1,
 корпус</t>
   </si>
   <si>
     <t>+37410 572879</t>
   </si>
   <si>
     <t>staff@av-audit.com</t>
   </si>
   <si>
     <t>www.av-audit.com</t>
   </si>
   <si>
     <t>Гаспарян Пайцар Хачиковна (Республика Армения, г. Ереван, ул. Сундукяна, д. 27, кв. 7)
-Яралян Ани Епремовна (Республика Армения, г. Ереван, р-н Аван, 6-я ул., 2-й пер., д. 46/1)
 Петросян Мелсик Вазгенович (Республика Армения, г. Ереван, Нубарашена, ул. 10, д. 6)</t>
   </si>
   <si>
     <t xml:space="preserve">2 20 0071
-2 24 0848
 </t>
   </si>
   <si>
-    <t>6
-46
+    <t>52
 48</t>
   </si>
   <si>
-    <t>Яралян Ани Епремовна
-Гаспарян Пайцар Хачиковна
+    <t>Гаспарян Пайцар Хачиковна
+Давтян Нарине Акобовна
 Петросян Мелсик Вазгенович</t>
   </si>
   <si>
-    <t xml:space="preserve">2 24 0848
-2 20 0071
+    <t xml:space="preserve">2 20 0071
+2 20 0251 
 </t>
   </si>
   <si>
-    <t>Мхитарян Артур Размикович (А 0074)
-[...1 lines deleted...]
-Григорян Алина Гагиковна (А 0047)
+    <t>Григорян Алина Гагиковна (А 0047)
 Гаспарян Пайцар Хачиковна (А 0040)
 Арабян Арпине Георгиевна (А 0009)
 Калмухян Маргарита Александровна (А 0035)
 Ханесян Асмик Карленовна (А 0067)
-Ованнисян Артак Володяевич (А 0203)
 Давтян Нарине Акобовна (А 0100)</t>
   </si>
   <si>
-    <t>2 20 0089
-[...1 lines deleted...]
-2 20 0088
+    <t>2 20 0088
 2 20 0071
 2 20 0047
 2 20 0062
 2 20 0069
-2 20 0061
 2 20 0251</t>
   </si>
   <si>
     <t>278.110.1428257</t>
+  </si>
+  <si>
+    <t>16.12.2025</t>
+  </si>
+  <si>
+    <t>1 25 1016</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Айфарес консалт"</t>
+  </si>
+  <si>
+    <t>02936838</t>
+  </si>
+  <si>
+    <t>7/4
+кв. 12</t>
+  </si>
+  <si>
+    <t>ifrsconsult@mail.ru</t>
+  </si>
+  <si>
+    <t>www.ifrsconsult.am</t>
+  </si>
+  <si>
+    <t>Шахоян Лусине Григоровна (Республика Армения, г. Ереван, ул. Комитаса, д. 38/1, кв. 18)
+Аракелян Давит Ишханович (Республика Армения, г. Ереван, ул. Арагаца, д. 26, кв. 57)
+Варданян Геворг Хачикович (Республика Армения, г. Ереван, ул. Аргишти, д. 7/4, кв. 12)</t>
+  </si>
+  <si>
+    <t>2 20 0246
+2 21 0529</t>
+  </si>
+  <si>
+    <t>48
+4
+48</t>
+  </si>
+  <si>
+    <t>Шахоян Лусине Григоровна 
+Варданян Геворг Хачикович</t>
+  </si>
+  <si>
+    <t>2 20 0246</t>
+  </si>
+  <si>
+    <t>Аракелян Давит Ишханович (А 0235)
+Акобян Анна Вагинаковна (А 0019)
+Шахоян Лусине Григоровна (А 0099)</t>
+  </si>
+  <si>
+    <t>2 21 0529
+2 20 0032
+2 20 0246</t>
+  </si>
+  <si>
+    <t>286.110.1492649</t>
+  </si>
+  <si>
+    <t>26.03.2026</t>
+  </si>
+  <si>
+    <t>1 26 1026</t>
+  </si>
+  <si>
+    <t>Закрытое акционерное общество "ТиВиЭс и Партнеры Консалтинг Груп"</t>
+  </si>
+  <si>
+    <t>08308017</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гюльбенкян
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">27
+область 5/1
+</t>
+  </si>
+  <si>
+    <t>+37412 210001</t>
+  </si>
+  <si>
+    <t>info@tvs.am</t>
+  </si>
+  <si>
+    <t>www.tvs.am</t>
+  </si>
+  <si>
+    <t>Вараздатян Тарон Сиракович (Республика Армения, г. Ехегнадзор, ул. Багдасаряна, д. 22)
+Акопян Нарине Седраковна (Республика Армения, г. Ереван, ул. Цатуряна, д. 27)
+Тоноян Ануш Мехаковна (Республика Армения, г. Вагаршапат, ул. Патканяна, д. 51, кв. 29)</t>
+  </si>
+  <si>
+    <t>2 20 0015</t>
+  </si>
+  <si>
+    <t>80
+10
+10</t>
+  </si>
+  <si>
+    <t>Вараздатян Тарон Сиракович</t>
+  </si>
+  <si>
+    <t>Вараздатян Тарон Сиракович (А 0010)
+Галстян Ануш Вячеславовна (А 0233)
+Хачатрян Карен Карленович (А 0011)
+Мкртчян Диана Володьевна (А 0039)
+Петросян Лаура Валерьевна (А 0121)</t>
+  </si>
+  <si>
+    <t>2 20 0015
+2 25 1003
+2 20 0016
+2 20 0068
+2 20 0356</t>
+  </si>
+  <si>
+    <t>264.120.1482206</t>
+  </si>
+  <si>
+    <t>1 26 1039</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "ЭКОНОМИКС АУДИТ"</t>
+  </si>
+  <si>
+    <t>01572702</t>
+  </si>
+  <si>
+    <t>Котайк</t>
+  </si>
+  <si>
+    <t>Абовян</t>
+  </si>
+  <si>
+    <t>Россия</t>
+  </si>
+  <si>
+    <t>4
+кв. 123</t>
+  </si>
+  <si>
+    <t>Ханджян</t>
+  </si>
+  <si>
+    <t>47,
+корпус 8</t>
+  </si>
+  <si>
+    <t>+37493 085070</t>
+  </si>
+  <si>
+    <t>economicsaudit@inbox.ru</t>
+  </si>
+  <si>
+    <t>www.economicsaudit.am</t>
+  </si>
+  <si>
+    <t>Симонян Сирануш Грачиковна (Республика Армения, г. Ереван, ул. Арцаха, д. 18, кв. 141)
+Григорян Армине Карапетовна (Республика Армения, г. Абовян, ул. России, д. 4, кв. 123)</t>
+  </si>
+  <si>
+    <t>2 26 1032</t>
+  </si>
+  <si>
+    <t>Мхитарян Наира Гургеновна</t>
+  </si>
+  <si>
+    <t>2 26 1031</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мхитарян Наира Гургеновна (А 0092)
+Симонян Сирануш Грачиковна (A 0269)
+Амбарцумян Наира Владимировна (А 0261)
+</t>
+  </si>
+  <si>
+    <t>2 26 1031
+2 26 1032
+2 24 0923</t>
+  </si>
+  <si>
+    <t>273.110.05622</t>
+  </si>
+  <si>
+    <t>07.04.2026</t>
+  </si>
+  <si>
+    <t>1 26 1049</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "ЭЙЧ ЭМ аудит"</t>
+  </si>
+  <si>
+    <t>00513889</t>
+  </si>
+  <si>
+    <t>Переулок Азатутюн</t>
+  </si>
+  <si>
+    <t>7,
+кв. 5</t>
+  </si>
+  <si>
+    <t>0037</t>
+  </si>
+  <si>
+    <t>+37498 098041</t>
+  </si>
+  <si>
+    <t>a.hovhannisyan79@gmail.com</t>
+  </si>
+  <si>
+    <t>www.hmaudit.am
+www.hmaudit.com</t>
+  </si>
+  <si>
+    <t>Мхитарян Артур Размикович (Республика Армения, г. Ереван, пер. Азатутяна, д. 7, кв. 5)
+Ованнисян Артак Володьевич (Республика Армения, г. Ереван, ул. Чехова, д. 29, кв. 19)</t>
+  </si>
+  <si>
+    <t>2 20 0089
+2 20 0061</t>
+  </si>
+  <si>
+    <t>Мхитарян Артур Размикович</t>
+  </si>
+  <si>
+    <t>2 20 0089</t>
+  </si>
+  <si>
+    <t>Мхитарян Артур Размикович (А 0074)
+Керобян Артур Дереникович (А 0295)
+Ованнисян Артак Володьевич (А 0203)</t>
+  </si>
+  <si>
+    <t>2 20 0089
+2 26 1044
+2 20 0061</t>
+  </si>
+  <si>
+    <t>278.110.1282818</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="10">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
@@ -2366,52 +2721,51 @@
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="GHEA Grapalat"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="GHEA Grapalat"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="9"/>
       <color rgb="FF000000"/>
-      <name val="Calibri"/>
-      <scheme val="minor"/>
+      <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="GHEA Grapalat"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="7"/>
       <color rgb="FF000000"/>
       <name val="GHEA Grapalat"/>
     </font>
   </fonts>
   <fills count="12">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -2761,51 +3115,51 @@
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="hair">
         <color rgb="FF000000"/>
       </right>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="92">
+  <cellXfs count="94">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="49" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
@@ -2883,51 +3237,57 @@
     </xf>
     <xf xfId="0" fontId="4" numFmtId="49" fillId="5" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="49" fillId="6" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="49" fillId="6" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="49" fillId="7" borderId="3" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="49" fillId="7" borderId="3" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="49" fillId="8" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="49" fillId="9" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="49" fillId="10" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="7" numFmtId="49" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="7" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="8" numFmtId="0" fillId="11" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="8" numFmtId="0" fillId="11" borderId="5" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="9" numFmtId="0" fillId="11" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="11" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="11" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="9" numFmtId="0" fillId="11" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="11" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="9" numFmtId="0" fillId="11" borderId="10" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -3330,53 +3690,51 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1ps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <tabColor rgb="FFC3D69B"/>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AR45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" zoomScale="90" zoomScaleNormal="90" showGridLines="true" showRowColHeaders="1">
-      <pane xSplit="4" ySplit="5" topLeftCell="E6" activePane="bottomRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="bottomLeft"/>
+      <pane xSplit="4" ySplit="5" activePane="bottomRight" state="frozen" topLeftCell="E6"/>
       <selection pane="bottomRight" activeCell="A3" sqref="A3:AQ5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="8.6640625" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.109375" customWidth="true" style="8"/>
     <col min="2" max="2" width="10" customWidth="true" style="4"/>
     <col min="3" max="3" width="8.6640625" style="2"/>
     <col min="4" max="4" width="28.44140625" customWidth="true" style="3"/>
     <col min="5" max="5" width="9.44140625" customWidth="true" style="2"/>
     <col min="6" max="6" width="7.6640625" customWidth="true" style="3"/>
     <col min="7" max="7" width="6.88671875" customWidth="true" style="3"/>
     <col min="8" max="8" width="16.5546875" customWidth="true" style="3"/>
     <col min="9" max="9" width="13.44140625" customWidth="true" style="2"/>
     <col min="10" max="10" width="8.44140625" customWidth="true" style="2"/>
     <col min="11" max="11" width="7.33203125" customWidth="true" style="3"/>
     <col min="12" max="12" width="6.88671875" customWidth="true" style="3"/>
     <col min="13" max="13" width="16.5546875" customWidth="true" style="3"/>
     <col min="14" max="14" width="13.6640625" customWidth="true" style="2"/>
     <col min="15" max="15" width="8.44140625" customWidth="true" style="2"/>
     <col min="16" max="16" width="15.109375" customWidth="true" style="2"/>
     <col min="17" max="17" width="24" customWidth="true" style="3"/>
     <col min="18" max="18" width="18.6640625" customWidth="true" style="3"/>
     <col min="19" max="19" width="67.44140625" customWidth="true" style="9"/>
     <col min="20" max="20" width="11.109375" customWidth="true" style="7"/>
@@ -3559,3614 +3917,4091 @@
         <v>8</v>
       </c>
       <c r="AK2" s="46" t="s">
         <v>8</v>
       </c>
       <c r="AL2" s="46" t="s">
         <v>8</v>
       </c>
       <c r="AM2" s="46" t="s">
         <v>8</v>
       </c>
       <c r="AN2" s="46" t="s">
         <v>8</v>
       </c>
       <c r="AO2" s="32" t="s">
         <v>1</v>
       </c>
       <c r="AP2" s="32" t="s">
         <v>1</v>
       </c>
       <c r="AQ2" s="32" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:44" customHeight="1" ht="61.5" s="6" customFormat="1">
-      <c r="A3" s="48" t="s">
+      <c r="A3" s="50" t="s">
         <v>9</v>
       </c>
-      <c r="B3" s="51" t="s">
+      <c r="B3" s="53" t="s">
         <v>10</v>
       </c>
-      <c r="C3" s="51" t="s">
+      <c r="C3" s="53" t="s">
         <v>11</v>
       </c>
-      <c r="D3" s="51" t="s">
+      <c r="D3" s="53" t="s">
         <v>12</v>
       </c>
-      <c r="E3" s="57" t="s">
+      <c r="E3" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="F3" s="59" t="s">
+      <c r="F3" s="61" t="s">
         <v>14</v>
       </c>
-      <c r="G3" s="62"/>
-[...3 lines deleted...]
-      <c r="K3" s="59" t="s">
+      <c r="G3" s="64"/>
+      <c r="H3" s="64"/>
+      <c r="I3" s="64"/>
+      <c r="J3" s="67"/>
+      <c r="K3" s="61" t="s">
         <v>15</v>
       </c>
-      <c r="L3" s="62"/>
-[...3 lines deleted...]
-      <c r="P3" s="68" t="s">
+      <c r="L3" s="64"/>
+      <c r="M3" s="64"/>
+      <c r="N3" s="64"/>
+      <c r="O3" s="67"/>
+      <c r="P3" s="70" t="s">
         <v>16</v>
       </c>
-      <c r="Q3" s="57" t="s">
+      <c r="Q3" s="59" t="s">
         <v>17</v>
       </c>
-      <c r="R3" s="57" t="s">
+      <c r="R3" s="59" t="s">
         <v>18</v>
       </c>
-      <c r="S3" s="59" t="s">
+      <c r="S3" s="61" t="s">
         <v>19</v>
       </c>
-      <c r="T3" s="62"/>
-[...4 lines deleted...]
-      <c r="Y3" s="75" t="s">
+      <c r="T3" s="64"/>
+      <c r="U3" s="64"/>
+      <c r="V3" s="64"/>
+      <c r="W3" s="64"/>
+      <c r="X3" s="67"/>
+      <c r="Y3" s="77" t="s">
         <v>20</v>
       </c>
-      <c r="Z3" s="78"/>
-      <c r="AA3" s="75" t="s">
+      <c r="Z3" s="80"/>
+      <c r="AA3" s="77" t="s">
         <v>21</v>
       </c>
-      <c r="AB3" s="78"/>
-      <c r="AC3" s="82" t="s">
+      <c r="AB3" s="80"/>
+      <c r="AC3" s="84" t="s">
         <v>22</v>
       </c>
-      <c r="AD3" s="82" t="s">
+      <c r="AD3" s="84" t="s">
         <v>23</v>
       </c>
-      <c r="AE3" s="82" t="s">
+      <c r="AE3" s="84" t="s">
         <v>24</v>
       </c>
-      <c r="AF3" s="68" t="s">
+      <c r="AF3" s="70" t="s">
         <v>25</v>
       </c>
-      <c r="AG3" s="88"/>
-[...1 lines deleted...]
-      <c r="AI3" s="68" t="s">
+      <c r="AG3" s="90"/>
+      <c r="AH3" s="92"/>
+      <c r="AI3" s="70" t="s">
         <v>26</v>
       </c>
-      <c r="AJ3" s="88"/>
-[...4 lines deleted...]
-      <c r="AO3" s="59" t="s">
+      <c r="AJ3" s="90"/>
+      <c r="AK3" s="90"/>
+      <c r="AL3" s="90"/>
+      <c r="AM3" s="90"/>
+      <c r="AN3" s="92"/>
+      <c r="AO3" s="61" t="s">
         <v>27</v>
       </c>
-      <c r="AP3" s="59" t="s">
+      <c r="AP3" s="61" t="s">
         <v>28</v>
       </c>
-      <c r="AQ3" s="65"/>
+      <c r="AQ3" s="67"/>
     </row>
     <row r="4" spans="1:44" customHeight="1" ht="76.2" s="6" customFormat="1">
-      <c r="A4" s="49"/>
-[...4 lines deleted...]
-      <c r="F4" s="60" t="s">
+      <c r="A4" s="51"/>
+      <c r="B4" s="54"/>
+      <c r="C4" s="56"/>
+      <c r="D4" s="56"/>
+      <c r="E4" s="60"/>
+      <c r="F4" s="62" t="s">
         <v>29</v>
       </c>
-      <c r="G4" s="63" t="s">
+      <c r="G4" s="65" t="s">
         <v>30</v>
       </c>
-      <c r="H4" s="63" t="s">
+      <c r="H4" s="65" t="s">
         <v>31</v>
       </c>
-      <c r="I4" s="63" t="s">
+      <c r="I4" s="65" t="s">
         <v>32</v>
       </c>
-      <c r="J4" s="66" t="s">
+      <c r="J4" s="68" t="s">
         <v>33</v>
       </c>
-      <c r="K4" s="60" t="s">
+      <c r="K4" s="62" t="s">
         <v>29</v>
       </c>
-      <c r="L4" s="63" t="s">
+      <c r="L4" s="65" t="s">
         <v>30</v>
       </c>
-      <c r="M4" s="63" t="s">
+      <c r="M4" s="65" t="s">
         <v>31</v>
       </c>
-      <c r="N4" s="63" t="s">
+      <c r="N4" s="65" t="s">
         <v>32</v>
       </c>
-      <c r="O4" s="66" t="s">
+      <c r="O4" s="68" t="s">
         <v>33</v>
       </c>
-      <c r="P4" s="69" t="s">
+      <c r="P4" s="71" t="s">
         <v>34</v>
       </c>
-      <c r="Q4" s="58"/>
-[...1 lines deleted...]
-      <c r="S4" s="60" t="s">
+      <c r="Q4" s="60"/>
+      <c r="R4" s="60"/>
+      <c r="S4" s="62" t="s">
         <v>35</v>
       </c>
-      <c r="T4" s="63" t="s">
+      <c r="T4" s="65" t="s">
         <v>36</v>
       </c>
-      <c r="U4" s="71" t="s">
+      <c r="U4" s="73" t="s">
         <v>37</v>
       </c>
-      <c r="V4" s="71" t="s">
+      <c r="V4" s="73" t="s">
         <v>38</v>
       </c>
-      <c r="W4" s="63" t="s">
+      <c r="W4" s="65" t="s">
         <v>39</v>
       </c>
-      <c r="X4" s="71" t="s">
+      <c r="X4" s="73" t="s">
         <v>40</v>
       </c>
-      <c r="Y4" s="76" t="s">
+      <c r="Y4" s="78" t="s">
         <v>41</v>
       </c>
-      <c r="Z4" s="79" t="s">
+      <c r="Z4" s="81" t="s">
         <v>11</v>
       </c>
-      <c r="AA4" s="76" t="s">
+      <c r="AA4" s="78" t="s">
         <v>42</v>
       </c>
-      <c r="AB4" s="79" t="s">
+      <c r="AB4" s="81" t="s">
         <v>11</v>
       </c>
-      <c r="AC4" s="83"/>
-[...2 lines deleted...]
-      <c r="AF4" s="86" t="s">
+      <c r="AC4" s="85"/>
+      <c r="AD4" s="85"/>
+      <c r="AE4" s="85"/>
+      <c r="AF4" s="88" t="s">
         <v>43</v>
       </c>
-      <c r="AG4" s="89" t="s">
+      <c r="AG4" s="91" t="s">
         <v>44</v>
       </c>
-      <c r="AH4" s="91" t="s">
+      <c r="AH4" s="93" t="s">
         <v>45</v>
       </c>
-      <c r="AI4" s="86" t="s">
+      <c r="AI4" s="88" t="s">
         <v>46</v>
       </c>
-      <c r="AJ4" s="89" t="s">
+      <c r="AJ4" s="91" t="s">
         <v>47</v>
       </c>
-      <c r="AK4" s="89" t="s">
+      <c r="AK4" s="91" t="s">
         <v>48</v>
       </c>
-      <c r="AL4" s="89" t="s">
+      <c r="AL4" s="91" t="s">
         <v>49</v>
       </c>
-      <c r="AM4" s="89" t="s">
+      <c r="AM4" s="91" t="s">
         <v>50</v>
       </c>
-      <c r="AN4" s="91" t="s">
+      <c r="AN4" s="93" t="s">
         <v>51</v>
       </c>
-      <c r="AO4" s="60" t="s">
+      <c r="AO4" s="62" t="s">
         <v>52</v>
       </c>
-      <c r="AP4" s="60" t="s">
+      <c r="AP4" s="62" t="s">
         <v>53</v>
       </c>
-      <c r="AQ4" s="66" t="s">
+      <c r="AQ4" s="68" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="5" spans="1:44" customHeight="1" ht="10.8" s="7" customFormat="1">
-      <c r="A5" s="50">
+      <c r="A5" s="52">
         <v>1</v>
       </c>
-      <c r="B5" s="53"/>
-      <c r="C5" s="55">
+      <c r="B5" s="55"/>
+      <c r="C5" s="57">
         <v>2</v>
       </c>
-      <c r="D5" s="56">
+      <c r="D5" s="58">
         <v>3</v>
       </c>
-      <c r="E5" s="56">
+      <c r="E5" s="58">
         <v>6</v>
       </c>
-      <c r="F5" s="61">
+      <c r="F5" s="63">
         <v>7</v>
       </c>
-      <c r="G5" s="64">
+      <c r="G5" s="66">
         <v>8</v>
       </c>
-      <c r="H5" s="64">
+      <c r="H5" s="66">
         <v>9</v>
       </c>
-      <c r="I5" s="64">
+      <c r="I5" s="66">
         <v>10</v>
       </c>
-      <c r="J5" s="67">
+      <c r="J5" s="69">
         <v>11</v>
       </c>
-      <c r="K5" s="61">
+      <c r="K5" s="63">
         <v>12</v>
       </c>
-      <c r="L5" s="64">
+      <c r="L5" s="66">
         <v>13</v>
       </c>
-      <c r="M5" s="64">
+      <c r="M5" s="66">
         <v>14</v>
       </c>
-      <c r="N5" s="64">
+      <c r="N5" s="66">
         <v>15</v>
       </c>
-      <c r="O5" s="67">
+      <c r="O5" s="69">
         <v>16</v>
       </c>
-      <c r="P5" s="56">
+      <c r="P5" s="58">
         <v>17</v>
       </c>
-      <c r="Q5" s="56">
+      <c r="Q5" s="58">
         <v>20</v>
       </c>
-      <c r="R5" s="56">
+      <c r="R5" s="58">
         <v>21</v>
       </c>
-      <c r="S5" s="70">
+      <c r="S5" s="72">
         <v>22</v>
       </c>
-      <c r="T5" s="64">
+      <c r="T5" s="66">
         <v>23</v>
       </c>
-      <c r="U5" s="72">
+      <c r="U5" s="74">
         <v>24</v>
       </c>
-      <c r="V5" s="73">
+      <c r="V5" s="75">
         <v>25</v>
       </c>
-      <c r="W5" s="73">
+      <c r="W5" s="75">
         <v>26</v>
       </c>
-      <c r="X5" s="74">
+      <c r="X5" s="76">
         <v>27</v>
       </c>
-      <c r="Y5" s="77">
+      <c r="Y5" s="79">
         <v>28</v>
       </c>
-      <c r="Z5" s="74">
+      <c r="Z5" s="76">
         <v>29</v>
       </c>
-      <c r="AA5" s="80">
+      <c r="AA5" s="82">
         <v>30</v>
       </c>
-      <c r="AB5" s="81">
+      <c r="AB5" s="83">
         <v>31</v>
       </c>
-      <c r="AC5" s="84">
+      <c r="AC5" s="86">
         <v>32</v>
       </c>
-      <c r="AD5" s="85">
+      <c r="AD5" s="87">
         <v>33</v>
       </c>
-      <c r="AE5" s="85">
+      <c r="AE5" s="87">
         <v>34</v>
       </c>
-      <c r="AF5" s="87">
+      <c r="AF5" s="89">
         <v>35</v>
       </c>
-      <c r="AG5" s="72">
+      <c r="AG5" s="74">
         <v>36</v>
       </c>
-      <c r="AH5" s="74">
+      <c r="AH5" s="76">
         <v>37</v>
       </c>
-      <c r="AI5" s="87">
+      <c r="AI5" s="89">
         <v>38</v>
       </c>
-      <c r="AJ5" s="72">
+      <c r="AJ5" s="74">
         <v>39</v>
       </c>
-      <c r="AK5" s="72">
+      <c r="AK5" s="74">
         <v>40</v>
       </c>
-      <c r="AL5" s="72">
+      <c r="AL5" s="74">
         <v>41</v>
       </c>
-      <c r="AM5" s="72">
+      <c r="AM5" s="74">
         <v>42</v>
       </c>
-      <c r="AN5" s="74">
+      <c r="AN5" s="76">
         <v>43</v>
       </c>
-      <c r="AO5" s="61">
+      <c r="AO5" s="63">
         <v>48</v>
       </c>
-      <c r="AP5" s="61">
+      <c r="AP5" s="63">
         <v>51</v>
       </c>
-      <c r="AQ5" s="67">
+      <c r="AQ5" s="69">
         <v>52</v>
       </c>
     </row>
     <row r="6" spans="1:44">
-      <c r="A6" s="47">
+      <c r="A6" s="49">
         <v>1</v>
       </c>
-      <c r="B6" s="47" t="s">
+      <c r="B6" s="48" t="s">
         <v>55</v>
       </c>
-      <c r="C6" s="47" t="s">
+      <c r="C6" s="48" t="s">
         <v>56</v>
       </c>
-      <c r="D6" s="47" t="s">
+      <c r="D6" s="48" t="s">
         <v>57</v>
       </c>
-      <c r="E6" s="47" t="s">
+      <c r="E6" s="48" t="s">
         <v>58</v>
       </c>
-      <c r="F6" s="47" t="s">
-[...5 lines deleted...]
-      <c r="H6" s="47" t="s">
+      <c r="F6" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G6" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H6" s="48" t="s">
         <v>60</v>
       </c>
-      <c r="I6" s="47" t="s">
+      <c r="I6" s="48" t="s">
         <v>61</v>
       </c>
-      <c r="J6" s="47" t="s">
+      <c r="J6" s="48" t="s">
         <v>62</v>
       </c>
-      <c r="K6" s="47" t="s">
-[...5 lines deleted...]
-      <c r="M6" s="47" t="s">
+      <c r="K6" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L6" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M6" s="48" t="s">
         <v>63</v>
       </c>
-      <c r="N6" s="47">
+      <c r="N6" s="48">
         <v>2</v>
       </c>
-      <c r="O6" s="47" t="s">
+      <c r="O6" s="48" t="s">
         <v>64</v>
       </c>
-      <c r="P6" s="47" t="s">
+      <c r="P6" s="48" t="s">
         <v>65</v>
       </c>
-      <c r="Q6" s="47" t="s">
+      <c r="Q6" s="48" t="s">
         <v>66</v>
       </c>
-      <c r="R6" s="47" t="s">
+      <c r="R6" s="48" t="s">
         <v>67</v>
       </c>
-      <c r="S6" s="47" t="s">
+      <c r="S6" s="48" t="s">
         <v>68</v>
       </c>
-      <c r="T6" s="47" t="s">
+      <c r="T6" s="48" t="s">
         <v>69</v>
       </c>
       <c r="U6" s="47" t="s">
         <v>70</v>
       </c>
       <c r="V6" s="47"/>
       <c r="W6" s="47"/>
       <c r="X6" s="47"/>
       <c r="Y6" s="47" t="s">
         <v>71</v>
       </c>
       <c r="Z6" s="47" t="s">
         <v>72</v>
       </c>
       <c r="AA6" s="47" t="s">
         <v>73</v>
       </c>
       <c r="AB6" s="47" t="s">
         <v>74</v>
       </c>
       <c r="AC6" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD6" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE6" s="47" t="s">
         <v>75</v>
       </c>
-      <c r="AF6" s="47"/>
-[...4 lines deleted...]
-      <c r="AK6" s="47"/>
+      <c r="AF6" s="47" t="s">
+        <v>76</v>
+      </c>
+      <c r="AG6" s="47" t="s">
+        <v>77</v>
+      </c>
+      <c r="AH6" s="47" t="s">
+        <v>78</v>
+      </c>
+      <c r="AI6" s="47" t="s">
+        <v>79</v>
+      </c>
+      <c r="AJ6" s="47" t="s">
+        <v>80</v>
+      </c>
+      <c r="AK6" s="47" t="s">
+        <v>81</v>
+      </c>
       <c r="AL6" s="47"/>
       <c r="AM6" s="47"/>
       <c r="AN6" s="47"/>
-      <c r="AO6" s="47" t="s">
-[...3 lines deleted...]
-      <c r="AQ6" s="47"/>
+      <c r="AO6" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="AP6" s="48"/>
+      <c r="AQ6" s="48"/>
     </row>
     <row r="7" spans="1:44">
-      <c r="A7" s="47">
+      <c r="A7" s="49">
         <v>2</v>
       </c>
-      <c r="B7" s="47" t="s">
+      <c r="B7" s="48" t="s">
         <v>55</v>
       </c>
-      <c r="C7" s="47" t="s">
-[...38 lines deleted...]
-      <c r="P7" s="47" t="s">
+      <c r="C7" s="48" t="s">
         <v>83</v>
       </c>
-      <c r="Q7" s="47" t="s">
+      <c r="D7" s="48" t="s">
         <v>84</v>
       </c>
-      <c r="R7" s="47" t="s">
+      <c r="E7" s="48" t="s">
         <v>85</v>
       </c>
-      <c r="S7" s="47" t="s">
+      <c r="F7" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G7" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H7" s="48" t="s">
         <v>86</v>
       </c>
-      <c r="T7" s="47" t="s">
+      <c r="I7" s="48" t="s">
         <v>87</v>
       </c>
+      <c r="J7" s="48" t="s">
+        <v>88</v>
+      </c>
+      <c r="K7" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L7" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M7" s="48" t="s">
+        <v>86</v>
+      </c>
+      <c r="N7" s="48" t="s">
+        <v>87</v>
+      </c>
+      <c r="O7" s="48" t="s">
+        <v>88</v>
+      </c>
+      <c r="P7" s="48" t="s">
+        <v>89</v>
+      </c>
+      <c r="Q7" s="48" t="s">
+        <v>90</v>
+      </c>
+      <c r="R7" s="48" t="s">
+        <v>91</v>
+      </c>
+      <c r="S7" s="48" t="s">
+        <v>92</v>
+      </c>
+      <c r="T7" s="48" t="s">
+        <v>93</v>
+      </c>
       <c r="U7" s="47" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="V7" s="47"/>
       <c r="W7" s="47"/>
       <c r="X7" s="47"/>
       <c r="Y7" s="47" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="Z7" s="47" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="AA7" s="47" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="AB7" s="47" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="AC7" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD7" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE7" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF7" s="47" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="AG7" s="47" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="AH7" s="47" t="s">
-        <v>95</v>
+        <v>78</v>
       </c>
       <c r="AI7" s="47" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="AJ7" s="47" t="s">
-        <v>97</v>
+        <v>80</v>
       </c>
       <c r="AK7" s="47" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="AL7" s="47"/>
       <c r="AM7" s="47"/>
       <c r="AN7" s="47"/>
-      <c r="AO7" s="47" t="s">
-[...3 lines deleted...]
-      <c r="AQ7" s="47"/>
+      <c r="AO7" s="48" t="s">
+        <v>103</v>
+      </c>
+      <c r="AP7" s="48"/>
+      <c r="AQ7" s="48"/>
     </row>
     <row r="8" spans="1:44">
-      <c r="A8" s="47">
+      <c r="A8" s="49">
         <v>3</v>
       </c>
-      <c r="B8" s="47" t="s">
+      <c r="B8" s="48" t="s">
         <v>55</v>
       </c>
-      <c r="C8" s="47" t="s">
-[...17 lines deleted...]
-      <c r="I8" s="47" t="s">
+      <c r="C8" s="48" t="s">
         <v>104</v>
       </c>
-      <c r="J8" s="47" t="s">
-[...17 lines deleted...]
-      <c r="P8" s="47" t="s">
+      <c r="D8" s="48" t="s">
         <v>105</v>
       </c>
-      <c r="Q8" s="47" t="s">
+      <c r="E8" s="48" t="s">
         <v>106</v>
       </c>
-      <c r="R8" s="47" t="s">
+      <c r="F8" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G8" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H8" s="48" t="s">
         <v>107</v>
       </c>
-      <c r="S8" s="47" t="s">
+      <c r="I8" s="48" t="s">
         <v>108</v>
       </c>
-      <c r="T8" s="47" t="s">
+      <c r="J8" s="48" t="s">
+        <v>88</v>
+      </c>
+      <c r="K8" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L8" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M8" s="48" t="s">
+        <v>107</v>
+      </c>
+      <c r="N8" s="48" t="s">
+        <v>108</v>
+      </c>
+      <c r="O8" s="48" t="s">
+        <v>88</v>
+      </c>
+      <c r="P8" s="48" t="s">
         <v>109</v>
+      </c>
+      <c r="Q8" s="48" t="s">
+        <v>110</v>
+      </c>
+      <c r="R8" s="48" t="s">
+        <v>111</v>
+      </c>
+      <c r="S8" s="48" t="s">
+        <v>112</v>
+      </c>
+      <c r="T8" s="48" t="s">
+        <v>113</v>
       </c>
       <c r="U8" s="47">
         <v>51.71</v>
       </c>
       <c r="V8" s="47" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="W8" s="47"/>
       <c r="X8" s="47">
         <v>48.28</v>
       </c>
       <c r="Y8" s="47" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="Z8" s="47" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="AA8" s="47" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="AB8" s="47" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="AC8" s="47" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="AD8" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE8" s="47" t="s">
         <v>75</v>
       </c>
-      <c r="AF8" s="47"/>
-[...4 lines deleted...]
-      <c r="AK8" s="47"/>
+      <c r="AF8" s="47" t="s">
+        <v>119</v>
+      </c>
+      <c r="AG8" s="47" t="s">
+        <v>120</v>
+      </c>
+      <c r="AH8" s="47" t="s">
+        <v>121</v>
+      </c>
+      <c r="AI8" s="47" t="s">
+        <v>122</v>
+      </c>
+      <c r="AJ8" s="47" t="s">
+        <v>123</v>
+      </c>
+      <c r="AK8" s="47" t="s">
+        <v>124</v>
+      </c>
       <c r="AL8" s="47"/>
       <c r="AM8" s="47"/>
       <c r="AN8" s="47"/>
-      <c r="AO8" s="47" t="s">
-[...3 lines deleted...]
-      <c r="AQ8" s="47"/>
+      <c r="AO8" s="48" t="s">
+        <v>125</v>
+      </c>
+      <c r="AP8" s="48"/>
+      <c r="AQ8" s="48"/>
     </row>
     <row r="9" spans="1:44">
-      <c r="A9" s="47">
+      <c r="A9" s="49">
         <v>4</v>
       </c>
-      <c r="B9" s="47" t="s">
+      <c r="B9" s="48" t="s">
         <v>55</v>
       </c>
-      <c r="C9" s="47" t="s">
-[...51 lines deleted...]
-        <v>125</v>
+      <c r="C9" s="48" t="s">
+        <v>126</v>
+      </c>
+      <c r="D9" s="48" t="s">
+        <v>127</v>
+      </c>
+      <c r="E9" s="48" t="s">
+        <v>128</v>
+      </c>
+      <c r="F9" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G9" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H9" s="48" t="s">
+        <v>129</v>
+      </c>
+      <c r="I9" s="48" t="s">
+        <v>130</v>
+      </c>
+      <c r="J9" s="48" t="s">
+        <v>88</v>
+      </c>
+      <c r="K9" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M9" s="48" t="s">
+        <v>129</v>
+      </c>
+      <c r="N9" s="48" t="s">
+        <v>130</v>
+      </c>
+      <c r="O9" s="48" t="s">
+        <v>88</v>
+      </c>
+      <c r="P9" s="48" t="s">
+        <v>131</v>
+      </c>
+      <c r="Q9" s="48" t="s">
+        <v>132</v>
+      </c>
+      <c r="R9" s="48" t="s">
+        <v>133</v>
+      </c>
+      <c r="S9" s="48" t="s">
+        <v>134</v>
+      </c>
+      <c r="T9" s="48" t="s">
+        <v>135</v>
       </c>
       <c r="U9" s="47" t="s">
+        <v>136</v>
+      </c>
+      <c r="V9" s="47" t="s">
+        <v>137</v>
+      </c>
+      <c r="W9" s="47" t="s">
         <v>126</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
       <c r="X9" s="47">
         <v>45.9</v>
       </c>
       <c r="Y9" s="47" t="s">
-        <v>128</v>
+        <v>138</v>
       </c>
       <c r="Z9" s="47" t="s">
-        <v>129</v>
+        <v>139</v>
       </c>
       <c r="AA9" s="47" t="s">
-        <v>130</v>
+        <v>140</v>
       </c>
       <c r="AB9" s="47" t="s">
-        <v>131</v>
+        <v>141</v>
       </c>
       <c r="AC9" s="47" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
       <c r="AD9" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE9" s="47" t="s">
         <v>75</v>
       </c>
-      <c r="AF9" s="47"/>
-[...4 lines deleted...]
-      <c r="AK9" s="47"/>
+      <c r="AF9" s="47" t="s">
+        <v>143</v>
+      </c>
+      <c r="AG9" s="47" t="s">
+        <v>120</v>
+      </c>
+      <c r="AH9" s="47" t="s">
+        <v>121</v>
+      </c>
+      <c r="AI9" s="47" t="s">
+        <v>144</v>
+      </c>
+      <c r="AJ9" s="47" t="s">
+        <v>123</v>
+      </c>
+      <c r="AK9" s="47" t="s">
+        <v>145</v>
+      </c>
       <c r="AL9" s="47"/>
       <c r="AM9" s="47"/>
       <c r="AN9" s="47"/>
-      <c r="AO9" s="47" t="s">
-[...3 lines deleted...]
-      <c r="AQ9" s="47"/>
+      <c r="AO9" s="48" t="s">
+        <v>146</v>
+      </c>
+      <c r="AP9" s="48"/>
+      <c r="AQ9" s="48"/>
     </row>
     <row r="10" spans="1:44">
-      <c r="A10" s="47">
+      <c r="A10" s="49">
         <v>5</v>
       </c>
-      <c r="B10" s="47" t="s">
+      <c r="B10" s="48" t="s">
         <v>55</v>
       </c>
-      <c r="C10" s="47" t="s">
-[...17 lines deleted...]
-      <c r="I10" s="47">
+      <c r="C10" s="48" t="s">
+        <v>147</v>
+      </c>
+      <c r="D10" s="48" t="s">
+        <v>148</v>
+      </c>
+      <c r="E10" s="48" t="s">
+        <v>149</v>
+      </c>
+      <c r="F10" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G10" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H10" s="48" t="s">
+        <v>150</v>
+      </c>
+      <c r="I10" s="48">
         <v>8</v>
       </c>
-      <c r="J10" s="47" t="s">
-[...30 lines deleted...]
-        <v>146</v>
+      <c r="J10" s="48" t="s">
+        <v>151</v>
+      </c>
+      <c r="K10" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L10" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M10" s="48" t="s">
+        <v>152</v>
+      </c>
+      <c r="N10" s="48" t="s">
+        <v>153</v>
+      </c>
+      <c r="O10" s="48" t="s">
+        <v>154</v>
+      </c>
+      <c r="P10" s="48" t="s">
+        <v>155</v>
+      </c>
+      <c r="Q10" s="48" t="s">
+        <v>156</v>
+      </c>
+      <c r="R10" s="48" t="s">
+        <v>157</v>
+      </c>
+      <c r="S10" s="48" t="s">
+        <v>158</v>
+      </c>
+      <c r="T10" s="48" t="s">
+        <v>159</v>
       </c>
       <c r="U10" s="47" t="s">
-        <v>147</v>
+        <v>160</v>
       </c>
       <c r="V10" s="47"/>
       <c r="W10" s="47"/>
       <c r="X10" s="47"/>
       <c r="Y10" s="47" t="s">
-        <v>148</v>
+        <v>161</v>
       </c>
       <c r="Z10" s="47" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
       <c r="AA10" s="47" t="s">
-        <v>149</v>
+        <v>162</v>
       </c>
       <c r="AB10" s="47" t="s">
-        <v>150</v>
+        <v>163</v>
       </c>
       <c r="AC10" s="47" t="s">
-        <v>151</v>
+        <v>164</v>
       </c>
       <c r="AD10" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE10" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF10" s="47" t="s">
-        <v>152</v>
+        <v>165</v>
       </c>
       <c r="AG10" s="47" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="AH10" s="47" t="s">
-        <v>153</v>
+        <v>166</v>
       </c>
       <c r="AI10" s="47" t="s">
-        <v>154</v>
+        <v>167</v>
       </c>
       <c r="AJ10" s="47" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
       <c r="AK10" s="47" t="s">
-        <v>156</v>
+        <v>169</v>
       </c>
       <c r="AL10" s="47"/>
       <c r="AM10" s="47"/>
       <c r="AN10" s="47"/>
-      <c r="AO10" s="47" t="s">
-[...3 lines deleted...]
-      <c r="AQ10" s="47"/>
+      <c r="AO10" s="48" t="s">
+        <v>170</v>
+      </c>
+      <c r="AP10" s="48"/>
+      <c r="AQ10" s="48"/>
     </row>
     <row r="11" spans="1:44">
-      <c r="A11" s="47">
+      <c r="A11" s="49">
         <v>6</v>
       </c>
-      <c r="B11" s="47" t="s">
+      <c r="B11" s="48" t="s">
         <v>55</v>
       </c>
-      <c r="C11" s="47" t="s">
-[...50 lines deleted...]
-      <c r="T11" s="47" t="s">
+      <c r="C11" s="48" t="s">
         <v>171</v>
+      </c>
+      <c r="D11" s="48" t="s">
+        <v>172</v>
+      </c>
+      <c r="E11" s="48" t="s">
+        <v>173</v>
+      </c>
+      <c r="F11" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G11" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H11" s="48" t="s">
+        <v>174</v>
+      </c>
+      <c r="I11" s="48" t="s">
+        <v>175</v>
+      </c>
+      <c r="J11" s="48" t="s">
+        <v>176</v>
+      </c>
+      <c r="K11" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L11" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M11" s="48" t="s">
+        <v>177</v>
+      </c>
+      <c r="N11" s="48" t="s">
+        <v>178</v>
+      </c>
+      <c r="O11" s="48" t="s">
+        <v>179</v>
+      </c>
+      <c r="P11" s="48" t="s">
+        <v>180</v>
+      </c>
+      <c r="Q11" s="48" t="s">
+        <v>181</v>
+      </c>
+      <c r="R11" s="48" t="s">
+        <v>182</v>
+      </c>
+      <c r="S11" s="48" t="s">
+        <v>183</v>
+      </c>
+      <c r="T11" s="48" t="s">
+        <v>184</v>
       </c>
       <c r="U11" s="47">
         <v>100</v>
       </c>
       <c r="V11" s="47"/>
       <c r="W11" s="47"/>
       <c r="X11" s="47"/>
       <c r="Y11" s="47" t="s">
-        <v>172</v>
+        <v>185</v>
       </c>
       <c r="Z11" s="47" t="s">
-        <v>171</v>
+        <v>184</v>
       </c>
       <c r="AA11" s="47" t="s">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="AB11" s="47" t="s">
-        <v>174</v>
+        <v>187</v>
       </c>
       <c r="AC11" s="47" t="s">
-        <v>175</v>
+        <v>188</v>
       </c>
       <c r="AD11" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE11" s="47" t="s">
         <v>75</v>
       </c>
-      <c r="AF11" s="47"/>
-[...4 lines deleted...]
-      <c r="AK11" s="47"/>
+      <c r="AF11" s="47" t="s">
+        <v>189</v>
+      </c>
+      <c r="AG11" s="47" t="s">
+        <v>77</v>
+      </c>
+      <c r="AH11" s="47" t="s">
+        <v>166</v>
+      </c>
+      <c r="AI11" s="47" t="s">
+        <v>190</v>
+      </c>
+      <c r="AJ11" s="47" t="s">
+        <v>168</v>
+      </c>
+      <c r="AK11" s="47" t="s">
+        <v>191</v>
+      </c>
       <c r="AL11" s="47"/>
       <c r="AM11" s="47"/>
       <c r="AN11" s="47"/>
-      <c r="AO11" s="47" t="s">
-[...3 lines deleted...]
-      <c r="AQ11" s="47"/>
+      <c r="AO11" s="48" t="s">
+        <v>192</v>
+      </c>
+      <c r="AP11" s="48"/>
+      <c r="AQ11" s="48"/>
     </row>
     <row r="12" spans="1:44">
-      <c r="A12" s="47">
+      <c r="A12" s="49">
         <v>7</v>
       </c>
-      <c r="B12" s="47" t="s">
+      <c r="B12" s="48" t="s">
         <v>55</v>
       </c>
-      <c r="C12" s="47" t="s">
-[...17 lines deleted...]
-      <c r="I12" s="47">
+      <c r="C12" s="48" t="s">
+        <v>193</v>
+      </c>
+      <c r="D12" s="48" t="s">
+        <v>194</v>
+      </c>
+      <c r="E12" s="48" t="s">
+        <v>195</v>
+      </c>
+      <c r="F12" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G12" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H12" s="48" t="s">
+        <v>196</v>
+      </c>
+      <c r="I12" s="48">
         <v>7</v>
       </c>
-      <c r="J12" s="47"/>
-[...9 lines deleted...]
-      <c r="N12" s="47">
+      <c r="J12" s="48"/>
+      <c r="K12" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L12" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M12" s="48" t="s">
+        <v>197</v>
+      </c>
+      <c r="N12" s="48">
         <v>4</v>
       </c>
-      <c r="O12" s="47"/>
-[...13 lines deleted...]
-        <v>186</v>
+      <c r="O12" s="48"/>
+      <c r="P12" s="48" t="s">
+        <v>198</v>
+      </c>
+      <c r="Q12" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="R12" s="48" t="s">
+        <v>200</v>
+      </c>
+      <c r="S12" s="48" t="s">
+        <v>201</v>
+      </c>
+      <c r="T12" s="48" t="s">
+        <v>202</v>
       </c>
       <c r="U12" s="47">
         <v>100</v>
       </c>
       <c r="V12" s="47"/>
       <c r="W12" s="47"/>
       <c r="X12" s="47"/>
       <c r="Y12" s="47" t="s">
-        <v>187</v>
+        <v>203</v>
       </c>
       <c r="Z12" s="47" t="s">
-        <v>186</v>
+        <v>202</v>
       </c>
       <c r="AA12" s="47" t="s">
-        <v>188</v>
+        <v>204</v>
       </c>
       <c r="AB12" s="47" t="s">
-        <v>189</v>
+        <v>205</v>
       </c>
       <c r="AC12" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD12" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE12" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF12" s="47" t="s">
-        <v>190</v>
+        <v>206</v>
       </c>
       <c r="AG12" s="47" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="AH12" s="47" t="s">
-        <v>95</v>
+        <v>78</v>
       </c>
       <c r="AI12" s="47" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="AJ12" s="47" t="s">
-        <v>97</v>
+        <v>80</v>
       </c>
       <c r="AK12" s="47" t="s">
-        <v>191</v>
+        <v>207</v>
       </c>
       <c r="AL12" s="47"/>
       <c r="AM12" s="47"/>
       <c r="AN12" s="47"/>
-      <c r="AO12" s="47" t="s">
-[...3 lines deleted...]
-      <c r="AQ12" s="47"/>
+      <c r="AO12" s="48" t="s">
+        <v>208</v>
+      </c>
+      <c r="AP12" s="48"/>
+      <c r="AQ12" s="48"/>
     </row>
     <row r="13" spans="1:44">
-      <c r="A13" s="47">
+      <c r="A13" s="49">
         <v>8</v>
       </c>
-      <c r="B13" s="47" t="s">
-[...54 lines deleted...]
-        <v>203</v>
+      <c r="B13" s="48" t="s">
+        <v>209</v>
+      </c>
+      <c r="C13" s="48" t="s">
+        <v>210</v>
+      </c>
+      <c r="D13" s="48" t="s">
+        <v>211</v>
+      </c>
+      <c r="E13" s="48" t="s">
+        <v>212</v>
+      </c>
+      <c r="F13" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G13" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H13" s="48" t="s">
+        <v>213</v>
+      </c>
+      <c r="I13" s="48" t="s">
+        <v>214</v>
+      </c>
+      <c r="J13" s="48" t="s">
+        <v>215</v>
+      </c>
+      <c r="K13" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L13" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M13" s="48" t="s">
+        <v>213</v>
+      </c>
+      <c r="N13" s="48" t="s">
+        <v>214</v>
+      </c>
+      <c r="O13" s="48" t="s">
+        <v>215</v>
+      </c>
+      <c r="P13" s="48" t="s">
+        <v>216</v>
+      </c>
+      <c r="Q13" s="48" t="s">
+        <v>217</v>
+      </c>
+      <c r="R13" s="48" t="s">
+        <v>218</v>
+      </c>
+      <c r="S13" s="48" t="s">
+        <v>219</v>
+      </c>
+      <c r="T13" s="48" t="s">
+        <v>220</v>
       </c>
       <c r="U13" s="47" t="s">
-        <v>204</v>
+        <v>221</v>
       </c>
       <c r="V13" s="47"/>
       <c r="W13" s="47"/>
       <c r="X13" s="47"/>
       <c r="Y13" s="47" t="s">
-        <v>205</v>
+        <v>222</v>
       </c>
       <c r="Z13" s="47" t="s">
-        <v>206</v>
+        <v>223</v>
       </c>
       <c r="AA13" s="47" t="s">
-        <v>207</v>
+        <v>224</v>
       </c>
       <c r="AB13" s="47" t="s">
-        <v>208</v>
+        <v>225</v>
       </c>
       <c r="AC13" s="47" t="s">
-        <v>209</v>
+        <v>226</v>
       </c>
       <c r="AD13" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE13" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF13" s="47" t="s">
-        <v>210</v>
+        <v>227</v>
       </c>
       <c r="AG13" s="47" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="AH13" s="47" t="s">
-        <v>153</v>
+        <v>166</v>
       </c>
       <c r="AI13" s="47" t="s">
-        <v>211</v>
+        <v>228</v>
       </c>
       <c r="AJ13" s="47" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
       <c r="AK13" s="47" t="s">
-        <v>212</v>
+        <v>229</v>
       </c>
       <c r="AL13" s="47"/>
       <c r="AM13" s="47"/>
       <c r="AN13" s="47"/>
-      <c r="AO13" s="47" t="s">
-[...3 lines deleted...]
-      <c r="AQ13" s="47"/>
+      <c r="AO13" s="48" t="s">
+        <v>230</v>
+      </c>
+      <c r="AP13" s="48"/>
+      <c r="AQ13" s="48"/>
     </row>
     <row r="14" spans="1:44">
-      <c r="A14" s="47">
+      <c r="A14" s="49">
         <v>9</v>
       </c>
-      <c r="B14" s="47" t="s">
-[...54 lines deleted...]
-        <v>223</v>
+      <c r="B14" s="48" t="s">
+        <v>209</v>
+      </c>
+      <c r="C14" s="48" t="s">
+        <v>231</v>
+      </c>
+      <c r="D14" s="48" t="s">
+        <v>232</v>
+      </c>
+      <c r="E14" s="48" t="s">
+        <v>233</v>
+      </c>
+      <c r="F14" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G14" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H14" s="48" t="s">
+        <v>234</v>
+      </c>
+      <c r="I14" s="48" t="s">
+        <v>235</v>
+      </c>
+      <c r="J14" s="48" t="s">
+        <v>151</v>
+      </c>
+      <c r="K14" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L14" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M14" s="48" t="s">
+        <v>234</v>
+      </c>
+      <c r="N14" s="48" t="s">
+        <v>235</v>
+      </c>
+      <c r="O14" s="48" t="s">
+        <v>151</v>
+      </c>
+      <c r="P14" s="48" t="s">
+        <v>236</v>
+      </c>
+      <c r="Q14" s="48" t="s">
+        <v>237</v>
+      </c>
+      <c r="R14" s="48" t="s">
+        <v>238</v>
+      </c>
+      <c r="S14" s="48" t="s">
+        <v>239</v>
+      </c>
+      <c r="T14" s="48" t="s">
+        <v>240</v>
       </c>
       <c r="U14" s="47" t="s">
-        <v>224</v>
+        <v>241</v>
       </c>
       <c r="V14" s="47"/>
       <c r="W14" s="47"/>
       <c r="X14" s="47"/>
       <c r="Y14" s="47" t="s">
-        <v>225</v>
+        <v>242</v>
       </c>
       <c r="Z14" s="47" t="s">
-        <v>223</v>
+        <v>240</v>
       </c>
       <c r="AA14" s="47" t="s">
-        <v>226</v>
+        <v>243</v>
       </c>
       <c r="AB14" s="47" t="s">
-        <v>227</v>
+        <v>244</v>
       </c>
       <c r="AC14" s="47" t="s">
-        <v>228</v>
+        <v>245</v>
       </c>
       <c r="AD14" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE14" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF14" s="47"/>
       <c r="AG14" s="47"/>
       <c r="AH14" s="47"/>
       <c r="AI14" s="47"/>
       <c r="AJ14" s="47"/>
-      <c r="AK14" s="47" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AK14" s="47"/>
       <c r="AL14" s="47"/>
       <c r="AM14" s="47"/>
       <c r="AN14" s="47"/>
-      <c r="AO14" s="47" t="s">
-[...3 lines deleted...]
-      <c r="AQ14" s="47"/>
+      <c r="AO14" s="48" t="s">
+        <v>246</v>
+      </c>
+      <c r="AP14" s="48"/>
+      <c r="AQ14" s="48"/>
     </row>
     <row r="15" spans="1:44">
-      <c r="A15" s="47">
+      <c r="A15" s="49">
         <v>10</v>
       </c>
-      <c r="B15" s="47" t="s">
-[...17 lines deleted...]
-      <c r="H15" s="47" t="s">
+      <c r="B15" s="48" t="s">
+        <v>209</v>
+      </c>
+      <c r="C15" s="48" t="s">
+        <v>247</v>
+      </c>
+      <c r="D15" s="48" t="s">
+        <v>248</v>
+      </c>
+      <c r="E15" s="48" t="s">
+        <v>249</v>
+      </c>
+      <c r="F15" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G15" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H15" s="48" t="s">
+        <v>250</v>
+      </c>
+      <c r="I15" s="48" t="s">
+        <v>251</v>
+      </c>
+      <c r="J15" s="48" t="s">
+        <v>252</v>
+      </c>
+      <c r="K15" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L15" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M15" s="48" t="s">
         <v>234</v>
       </c>
-      <c r="I15" s="47" t="s">
-[...33 lines deleted...]
-        <v>242</v>
+      <c r="N15" s="48" t="s">
+        <v>253</v>
+      </c>
+      <c r="O15" s="48" t="s">
+        <v>88</v>
+      </c>
+      <c r="P15" s="48" t="s">
+        <v>254</v>
+      </c>
+      <c r="Q15" s="48" t="s">
+        <v>255</v>
+      </c>
+      <c r="R15" s="48" t="s">
+        <v>256</v>
+      </c>
+      <c r="S15" s="48" t="s">
+        <v>257</v>
+      </c>
+      <c r="T15" s="48" t="s">
+        <v>258</v>
       </c>
       <c r="U15" s="47" t="s">
-        <v>243</v>
+        <v>259</v>
       </c>
       <c r="V15" s="47"/>
       <c r="W15" s="47"/>
       <c r="X15" s="47"/>
       <c r="Y15" s="47" t="s">
-        <v>244</v>
+        <v>260</v>
       </c>
       <c r="Z15" s="47" t="s">
-        <v>245</v>
+        <v>261</v>
       </c>
       <c r="AA15" s="47" t="s">
-        <v>246</v>
+        <v>262</v>
       </c>
       <c r="AB15" s="47" t="s">
-        <v>247</v>
+        <v>263</v>
       </c>
       <c r="AC15" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD15" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE15" s="47" t="s">
         <v>75</v>
       </c>
-      <c r="AF15" s="47"/>
-[...3 lines deleted...]
-      <c r="AJ15" s="47"/>
+      <c r="AF15" s="47" t="s">
+        <v>264</v>
+      </c>
+      <c r="AG15" s="47" t="s">
+        <v>77</v>
+      </c>
+      <c r="AH15" s="47" t="s">
+        <v>78</v>
+      </c>
+      <c r="AI15" s="47" t="s">
+        <v>265</v>
+      </c>
+      <c r="AJ15" s="47" t="s">
+        <v>80</v>
+      </c>
       <c r="AK15" s="47" t="s">
-        <v>248</v>
+        <v>266</v>
       </c>
       <c r="AL15" s="47"/>
       <c r="AM15" s="47"/>
       <c r="AN15" s="47"/>
-      <c r="AO15" s="47" t="s">
-[...3 lines deleted...]
-      <c r="AQ15" s="47"/>
+      <c r="AO15" s="48" t="s">
+        <v>267</v>
+      </c>
+      <c r="AP15" s="48"/>
+      <c r="AQ15" s="48"/>
     </row>
     <row r="16" spans="1:44">
-      <c r="A16" s="47">
+      <c r="A16" s="49">
         <v>11</v>
       </c>
-      <c r="B16" s="47" t="s">
-[...8 lines deleted...]
-      <c r="E16" s="47" t="s">
+      <c r="B16" s="48" t="s">
+        <v>209</v>
+      </c>
+      <c r="C16" s="48" t="s">
+        <v>268</v>
+      </c>
+      <c r="D16" s="48" t="s">
+        <v>269</v>
+      </c>
+      <c r="E16" s="48" t="s">
+        <v>270</v>
+      </c>
+      <c r="F16" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G16" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H16" s="48" t="s">
+        <v>271</v>
+      </c>
+      <c r="I16" s="48">
+        <v>53</v>
+      </c>
+      <c r="J16" s="48" t="s">
         <v>252</v>
       </c>
-      <c r="F16" s="47" t="s">
-[...40 lines deleted...]
-        <v>260</v>
+      <c r="K16" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L16" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M16" s="48" t="s">
+        <v>213</v>
+      </c>
+      <c r="N16" s="48" t="s">
+        <v>272</v>
+      </c>
+      <c r="O16" s="48" t="s">
+        <v>273</v>
+      </c>
+      <c r="P16" s="48"/>
+      <c r="Q16" s="48" t="s">
+        <v>274</v>
+      </c>
+      <c r="R16" s="48" t="s">
+        <v>275</v>
+      </c>
+      <c r="S16" s="48" t="s">
+        <v>276</v>
+      </c>
+      <c r="T16" s="48" t="s">
+        <v>277</v>
       </c>
       <c r="U16" s="47" t="s">
-        <v>261</v>
+        <v>278</v>
       </c>
       <c r="V16" s="47"/>
       <c r="W16" s="47"/>
       <c r="X16" s="47"/>
       <c r="Y16" s="47" t="s">
-        <v>262</v>
+        <v>279</v>
       </c>
       <c r="Z16" s="47" t="s">
-        <v>263</v>
+        <v>280</v>
       </c>
       <c r="AA16" s="47" t="s">
-        <v>264</v>
+        <v>281</v>
       </c>
       <c r="AB16" s="47" t="s">
-        <v>265</v>
+        <v>282</v>
       </c>
       <c r="AC16" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD16" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE16" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF16" s="47" t="s">
-        <v>266</v>
+        <v>283</v>
       </c>
       <c r="AG16" s="47" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="AH16" s="47" t="s">
-        <v>153</v>
+        <v>166</v>
       </c>
       <c r="AI16" s="47" t="s">
-        <v>267</v>
+        <v>284</v>
       </c>
       <c r="AJ16" s="47" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
       <c r="AK16" s="47" t="s">
-        <v>156</v>
+        <v>169</v>
       </c>
       <c r="AL16" s="47"/>
       <c r="AM16" s="47"/>
       <c r="AN16" s="47"/>
-      <c r="AO16" s="47" t="s">
-[...3 lines deleted...]
-      <c r="AQ16" s="47"/>
+      <c r="AO16" s="48" t="s">
+        <v>285</v>
+      </c>
+      <c r="AP16" s="48"/>
+      <c r="AQ16" s="48"/>
     </row>
     <row r="17" spans="1:44">
-      <c r="A17" s="47">
+      <c r="A17" s="49">
         <v>12</v>
       </c>
-      <c r="B17" s="47" t="s">
-[...23 lines deleted...]
-      <c r="J17" s="47" t="s">
+      <c r="B17" s="48" t="s">
+        <v>209</v>
+      </c>
+      <c r="C17" s="48" t="s">
+        <v>286</v>
+      </c>
+      <c r="D17" s="48" t="s">
+        <v>287</v>
+      </c>
+      <c r="E17" s="48" t="s">
+        <v>288</v>
+      </c>
+      <c r="F17" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G17" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H17" s="48" t="s">
+        <v>289</v>
+      </c>
+      <c r="I17" s="48" t="s">
+        <v>290</v>
+      </c>
+      <c r="J17" s="48" t="s">
         <v>64</v>
       </c>
-      <c r="K17" s="47" t="s">
-[...11 lines deleted...]
-      <c r="O17" s="47" t="s">
+      <c r="K17" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L17" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M17" s="48" t="s">
+        <v>289</v>
+      </c>
+      <c r="N17" s="48" t="s">
+        <v>290</v>
+      </c>
+      <c r="O17" s="48" t="s">
         <v>64</v>
       </c>
-      <c r="P17" s="47">
+      <c r="P17" s="48">
         <v>37411607081</v>
       </c>
-      <c r="Q17" s="47" t="s">
-[...9 lines deleted...]
-        <v>277</v>
+      <c r="Q17" s="48" t="s">
+        <v>291</v>
+      </c>
+      <c r="R17" s="48" t="s">
+        <v>292</v>
+      </c>
+      <c r="S17" s="48" t="s">
+        <v>293</v>
+      </c>
+      <c r="T17" s="48" t="s">
+        <v>294</v>
       </c>
       <c r="U17" s="47" t="s">
-        <v>278</v>
+        <v>295</v>
       </c>
       <c r="V17" s="47"/>
       <c r="W17" s="47"/>
       <c r="X17" s="47"/>
       <c r="Y17" s="47" t="s">
-        <v>279</v>
+        <v>296</v>
       </c>
       <c r="Z17" s="47" t="s">
-        <v>277</v>
+        <v>294</v>
       </c>
       <c r="AA17" s="47" t="s">
-        <v>280</v>
+        <v>297</v>
       </c>
       <c r="AB17" s="47" t="s">
-        <v>281</v>
+        <v>298</v>
       </c>
       <c r="AC17" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD17" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE17" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF17" s="47"/>
       <c r="AG17" s="47"/>
       <c r="AH17" s="47"/>
       <c r="AI17" s="47"/>
       <c r="AJ17" s="47"/>
       <c r="AK17" s="47"/>
       <c r="AL17" s="47"/>
       <c r="AM17" s="47"/>
       <c r="AN17" s="47"/>
-      <c r="AO17" s="47" t="s">
-[...3 lines deleted...]
-      <c r="AQ17" s="47"/>
+      <c r="AO17" s="48" t="s">
+        <v>299</v>
+      </c>
+      <c r="AP17" s="48"/>
+      <c r="AQ17" s="48"/>
     </row>
     <row r="18" spans="1:44">
-      <c r="A18" s="47">
+      <c r="A18" s="49">
         <v>13</v>
       </c>
-      <c r="B18" s="47" t="s">
-[...54 lines deleted...]
-        <v>293</v>
+      <c r="B18" s="48" t="s">
+        <v>209</v>
+      </c>
+      <c r="C18" s="48" t="s">
+        <v>300</v>
+      </c>
+      <c r="D18" s="48" t="s">
+        <v>301</v>
+      </c>
+      <c r="E18" s="48" t="s">
+        <v>302</v>
+      </c>
+      <c r="F18" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G18" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H18" s="48" t="s">
+        <v>303</v>
+      </c>
+      <c r="I18" s="48" t="s">
+        <v>304</v>
+      </c>
+      <c r="J18" s="48" t="s">
+        <v>305</v>
+      </c>
+      <c r="K18" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L18" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M18" s="48" t="s">
+        <v>303</v>
+      </c>
+      <c r="N18" s="48" t="s">
+        <v>304</v>
+      </c>
+      <c r="O18" s="48" t="s">
+        <v>305</v>
+      </c>
+      <c r="P18" s="48" t="s">
+        <v>306</v>
+      </c>
+      <c r="Q18" s="48" t="s">
+        <v>307</v>
+      </c>
+      <c r="R18" s="48" t="s">
+        <v>308</v>
+      </c>
+      <c r="S18" s="48" t="s">
+        <v>309</v>
+      </c>
+      <c r="T18" s="48" t="s">
+        <v>310</v>
       </c>
       <c r="U18" s="47">
         <v>100</v>
       </c>
       <c r="V18" s="47"/>
       <c r="W18" s="47"/>
       <c r="X18" s="47"/>
       <c r="Y18" s="47" t="s">
-        <v>294</v>
+        <v>311</v>
       </c>
       <c r="Z18" s="47" t="s">
-        <v>293</v>
+        <v>310</v>
       </c>
       <c r="AA18" s="47" t="s">
-        <v>295</v>
+        <v>312</v>
       </c>
       <c r="AB18" s="47" t="s">
-        <v>296</v>
+        <v>313</v>
       </c>
       <c r="AC18" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD18" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE18" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF18" s="47" t="s">
-        <v>297</v>
+        <v>314</v>
       </c>
       <c r="AG18" s="47" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="AH18" s="47" t="s">
-        <v>153</v>
+        <v>166</v>
       </c>
       <c r="AI18" s="47" t="s">
-        <v>298</v>
+        <v>315</v>
       </c>
       <c r="AJ18" s="47" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
       <c r="AK18" s="47" t="s">
-        <v>299</v>
+        <v>316</v>
       </c>
       <c r="AL18" s="47"/>
       <c r="AM18" s="47"/>
       <c r="AN18" s="47"/>
-      <c r="AO18" s="47" t="s">
-[...3 lines deleted...]
-      <c r="AQ18" s="47"/>
+      <c r="AO18" s="48" t="s">
+        <v>317</v>
+      </c>
+      <c r="AP18" s="48"/>
+      <c r="AQ18" s="48"/>
     </row>
     <row r="19" spans="1:44">
-      <c r="A19" s="47">
+      <c r="A19" s="49">
         <v>14</v>
       </c>
-      <c r="B19" s="47" t="s">
-[...20 lines deleted...]
-      <c r="I19" s="47">
+      <c r="B19" s="48" t="s">
+        <v>209</v>
+      </c>
+      <c r="C19" s="48" t="s">
+        <v>318</v>
+      </c>
+      <c r="D19" s="48" t="s">
+        <v>319</v>
+      </c>
+      <c r="E19" s="48" t="s">
+        <v>320</v>
+      </c>
+      <c r="F19" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G19" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H19" s="48" t="s">
+        <v>321</v>
+      </c>
+      <c r="I19" s="48">
         <v>9</v>
       </c>
-      <c r="J19" s="47" t="s">
-[...11 lines deleted...]
-      <c r="N19" s="47">
+      <c r="J19" s="48" t="s">
+        <v>322</v>
+      </c>
+      <c r="K19" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L19" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M19" s="48" t="s">
+        <v>321</v>
+      </c>
+      <c r="N19" s="48">
         <v>9</v>
       </c>
-      <c r="O19" s="47" t="s">
-[...15 lines deleted...]
-        <v>310</v>
+      <c r="O19" s="48" t="s">
+        <v>322</v>
+      </c>
+      <c r="P19" s="48" t="s">
+        <v>323</v>
+      </c>
+      <c r="Q19" s="48" t="s">
+        <v>324</v>
+      </c>
+      <c r="R19" s="48" t="s">
+        <v>325</v>
+      </c>
+      <c r="S19" s="48" t="s">
+        <v>326</v>
+      </c>
+      <c r="T19" s="48" t="s">
+        <v>327</v>
       </c>
       <c r="U19" s="47" t="s">
-        <v>311</v>
+        <v>328</v>
       </c>
       <c r="V19" s="47"/>
       <c r="W19" s="47"/>
       <c r="X19" s="47"/>
       <c r="Y19" s="47" t="s">
-        <v>312</v>
+        <v>329</v>
       </c>
       <c r="Z19" s="47" t="s">
-        <v>313</v>
+        <v>330</v>
       </c>
       <c r="AA19" s="47" t="s">
-        <v>314</v>
+        <v>331</v>
       </c>
       <c r="AB19" s="47" t="s">
-        <v>315</v>
+        <v>332</v>
       </c>
       <c r="AC19" s="47" t="s">
-        <v>316</v>
+        <v>333</v>
       </c>
       <c r="AD19" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE19" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF19" s="47"/>
       <c r="AG19" s="47"/>
       <c r="AH19" s="47"/>
       <c r="AI19" s="47"/>
       <c r="AJ19" s="47"/>
       <c r="AK19" s="47"/>
       <c r="AL19" s="47"/>
       <c r="AM19" s="47"/>
       <c r="AN19" s="47"/>
-      <c r="AO19" s="47" t="s">
-[...3 lines deleted...]
-      <c r="AQ19" s="47"/>
+      <c r="AO19" s="48" t="s">
+        <v>334</v>
+      </c>
+      <c r="AP19" s="48"/>
+      <c r="AQ19" s="48"/>
     </row>
     <row r="20" spans="1:44">
-      <c r="A20" s="47">
+      <c r="A20" s="49">
         <v>15</v>
       </c>
-      <c r="B20" s="47" t="s">
-[...32 lines deleted...]
-      <c r="M20" s="47" t="s">
+      <c r="B20" s="48" t="s">
+        <v>335</v>
+      </c>
+      <c r="C20" s="48" t="s">
+        <v>336</v>
+      </c>
+      <c r="D20" s="48" t="s">
+        <v>337</v>
+      </c>
+      <c r="E20" s="48" t="s">
+        <v>338</v>
+      </c>
+      <c r="F20" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G20" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H20" s="48" t="s">
+        <v>339</v>
+      </c>
+      <c r="I20" s="48" t="s">
+        <v>340</v>
+      </c>
+      <c r="J20" s="48" t="s">
+        <v>341</v>
+      </c>
+      <c r="K20" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L20" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M20" s="48" t="s">
         <v>60</v>
       </c>
-      <c r="N20" s="47">
+      <c r="N20" s="48">
         <v>5</v>
       </c>
-      <c r="O20" s="47" t="s">
-[...15 lines deleted...]
-        <v>330</v>
+      <c r="O20" s="48" t="s">
+        <v>342</v>
+      </c>
+      <c r="P20" s="48" t="s">
+        <v>343</v>
+      </c>
+      <c r="Q20" s="48" t="s">
+        <v>344</v>
+      </c>
+      <c r="R20" s="48" t="s">
+        <v>345</v>
+      </c>
+      <c r="S20" s="48" t="s">
+        <v>346</v>
+      </c>
+      <c r="T20" s="48" t="s">
+        <v>347</v>
       </c>
       <c r="U20" s="47" t="s">
-        <v>331</v>
+        <v>348</v>
       </c>
       <c r="V20" s="47"/>
       <c r="W20" s="47"/>
       <c r="X20" s="47"/>
       <c r="Y20" s="47" t="s">
-        <v>332</v>
+        <v>349</v>
       </c>
       <c r="Z20" s="47" t="s">
-        <v>333</v>
+        <v>350</v>
       </c>
       <c r="AA20" s="47" t="s">
-        <v>334</v>
+        <v>351</v>
       </c>
       <c r="AB20" s="47" t="s">
-        <v>335</v>
+        <v>352</v>
       </c>
       <c r="AC20" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD20" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE20" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF20" s="47" t="s">
-        <v>336</v>
+        <v>353</v>
       </c>
       <c r="AG20" s="47" t="s">
-        <v>337</v>
+        <v>354</v>
       </c>
       <c r="AH20" s="47" t="s">
-        <v>338</v>
+        <v>355</v>
       </c>
       <c r="AI20" s="47" t="s">
-        <v>339</v>
+        <v>356</v>
       </c>
       <c r="AJ20" s="47" t="s">
-        <v>340</v>
+        <v>357</v>
       </c>
       <c r="AK20" s="47" t="s">
-        <v>341</v>
+        <v>358</v>
       </c>
       <c r="AL20" s="47"/>
       <c r="AM20" s="47"/>
       <c r="AN20" s="47"/>
-      <c r="AO20" s="47" t="s">
-[...3 lines deleted...]
-      <c r="AQ20" s="47"/>
+      <c r="AO20" s="48" t="s">
+        <v>359</v>
+      </c>
+      <c r="AP20" s="48"/>
+      <c r="AQ20" s="48"/>
     </row>
     <row r="21" spans="1:44">
-      <c r="A21" s="47">
+      <c r="A21" s="49">
         <v>16</v>
       </c>
-      <c r="B21" s="47" t="s">
-[...54 lines deleted...]
-        <v>351</v>
+      <c r="B21" s="48" t="s">
+        <v>335</v>
+      </c>
+      <c r="C21" s="48" t="s">
+        <v>360</v>
+      </c>
+      <c r="D21" s="48" t="s">
+        <v>361</v>
+      </c>
+      <c r="E21" s="48" t="s">
+        <v>362</v>
+      </c>
+      <c r="F21" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G21" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H21" s="48" t="s">
+        <v>107</v>
+      </c>
+      <c r="I21" s="48" t="s">
+        <v>363</v>
+      </c>
+      <c r="J21" s="48" t="s">
+        <v>88</v>
+      </c>
+      <c r="K21" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L21" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M21" s="48" t="s">
+        <v>107</v>
+      </c>
+      <c r="N21" s="48" t="s">
+        <v>363</v>
+      </c>
+      <c r="O21" s="48" t="s">
+        <v>88</v>
+      </c>
+      <c r="P21" s="48" t="s">
+        <v>364</v>
+      </c>
+      <c r="Q21" s="48" t="s">
+        <v>365</v>
+      </c>
+      <c r="R21" s="48" t="s">
+        <v>366</v>
+      </c>
+      <c r="S21" s="48" t="s">
+        <v>367</v>
+      </c>
+      <c r="T21" s="48" t="s">
+        <v>368</v>
       </c>
       <c r="U21" s="47" t="s">
-        <v>352</v>
+        <v>369</v>
       </c>
       <c r="V21" s="47" t="s">
-        <v>353</v>
+        <v>370</v>
       </c>
       <c r="W21" s="47"/>
       <c r="X21" s="47">
         <v>49</v>
       </c>
       <c r="Y21" s="47" t="s">
-        <v>354</v>
+        <v>371</v>
       </c>
       <c r="Z21" s="47" t="s">
-        <v>355</v>
+        <v>372</v>
       </c>
       <c r="AA21" s="47" t="s">
-        <v>356</v>
+        <v>373</v>
       </c>
       <c r="AB21" s="47" t="s">
-        <v>357</v>
+        <v>374</v>
       </c>
       <c r="AC21" s="47" t="s">
-        <v>358</v>
+        <v>375</v>
       </c>
       <c r="AD21" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE21" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF21" s="47" t="s">
-        <v>152</v>
+        <v>165</v>
       </c>
       <c r="AG21" s="47" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="AH21" s="47" t="s">
-        <v>359</v>
+        <v>121</v>
       </c>
       <c r="AI21" s="47" t="s">
-        <v>360</v>
+        <v>376</v>
       </c>
       <c r="AJ21" s="47" t="s">
-        <v>361</v>
+        <v>123</v>
       </c>
       <c r="AK21" s="47" t="s">
-        <v>362</v>
+        <v>377</v>
       </c>
       <c r="AL21" s="47"/>
       <c r="AM21" s="47"/>
       <c r="AN21" s="47"/>
-      <c r="AO21" s="47" t="s">
-[...3 lines deleted...]
-      <c r="AQ21" s="47"/>
+      <c r="AO21" s="48" t="s">
+        <v>378</v>
+      </c>
+      <c r="AP21" s="48"/>
+      <c r="AQ21" s="48"/>
     </row>
     <row r="22" spans="1:44">
-      <c r="A22" s="47">
+      <c r="A22" s="49">
         <v>17</v>
       </c>
-      <c r="B22" s="47" t="s">
-[...20 lines deleted...]
-      <c r="I22" s="47">
+      <c r="B22" s="48" t="s">
+        <v>335</v>
+      </c>
+      <c r="C22" s="48" t="s">
+        <v>379</v>
+      </c>
+      <c r="D22" s="48" t="s">
+        <v>380</v>
+      </c>
+      <c r="E22" s="48" t="s">
+        <v>381</v>
+      </c>
+      <c r="F22" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G22" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H22" s="48" t="s">
+        <v>382</v>
+      </c>
+      <c r="I22" s="48">
         <v>7</v>
       </c>
-      <c r="J22" s="47" t="s">
-[...30 lines deleted...]
-        <v>373</v>
+      <c r="J22" s="48" t="s">
+        <v>322</v>
+      </c>
+      <c r="K22" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L22" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M22" s="48" t="s">
+        <v>382</v>
+      </c>
+      <c r="N22" s="48">
+        <v>7</v>
+      </c>
+      <c r="O22" s="48" t="s">
+        <v>322</v>
+      </c>
+      <c r="P22" s="48" t="s">
+        <v>383</v>
+      </c>
+      <c r="Q22" s="48" t="s">
+        <v>384</v>
+      </c>
+      <c r="R22" s="48" t="s">
+        <v>385</v>
+      </c>
+      <c r="S22" s="48" t="s">
+        <v>386</v>
+      </c>
+      <c r="T22" s="48" t="s">
+        <v>387</v>
       </c>
       <c r="U22" s="47">
         <v>100</v>
       </c>
       <c r="V22" s="47"/>
       <c r="W22" s="47"/>
       <c r="X22" s="47"/>
       <c r="Y22" s="47" t="s">
-        <v>374</v>
+        <v>388</v>
       </c>
       <c r="Z22" s="47" t="s">
-        <v>373</v>
+        <v>387</v>
       </c>
       <c r="AA22" s="47" t="s">
-        <v>375</v>
+        <v>389</v>
       </c>
       <c r="AB22" s="47" t="s">
-        <v>376</v>
+        <v>390</v>
       </c>
       <c r="AC22" s="47" t="s">
-        <v>377</v>
+        <v>391</v>
       </c>
       <c r="AD22" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE22" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF22" s="47" t="s">
-        <v>378</v>
+        <v>392</v>
       </c>
       <c r="AG22" s="47" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="AH22" s="47" t="s">
-        <v>379</v>
+        <v>393</v>
       </c>
       <c r="AI22" s="47" t="s">
-        <v>380</v>
+        <v>394</v>
       </c>
       <c r="AJ22" s="47" t="s">
-        <v>381</v>
+        <v>395</v>
       </c>
       <c r="AK22" s="47" t="s">
-        <v>382</v>
+        <v>396</v>
       </c>
       <c r="AL22" s="47"/>
       <c r="AM22" s="47"/>
       <c r="AN22" s="47"/>
-      <c r="AO22" s="47" t="s">
-[...3 lines deleted...]
-      <c r="AQ22" s="47"/>
+      <c r="AO22" s="48" t="s">
+        <v>397</v>
+      </c>
+      <c r="AP22" s="48"/>
+      <c r="AQ22" s="48"/>
     </row>
     <row r="23" spans="1:44">
-      <c r="A23" s="47">
+      <c r="A23" s="49">
         <v>18</v>
       </c>
-      <c r="B23" s="47" t="s">
-[...20 lines deleted...]
-      <c r="I23" s="47">
+      <c r="B23" s="48" t="s">
+        <v>398</v>
+      </c>
+      <c r="C23" s="48" t="s">
+        <v>399</v>
+      </c>
+      <c r="D23" s="48" t="s">
+        <v>400</v>
+      </c>
+      <c r="E23" s="48" t="s">
+        <v>401</v>
+      </c>
+      <c r="F23" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G23" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H23" s="48" t="s">
+        <v>402</v>
+      </c>
+      <c r="I23" s="48">
         <v>26</v>
       </c>
-      <c r="J23" s="47" t="s">
-[...11 lines deleted...]
-      <c r="N23" s="47">
+      <c r="J23" s="48" t="s">
+        <v>179</v>
+      </c>
+      <c r="K23" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L23" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M23" s="48" t="s">
+        <v>403</v>
+      </c>
+      <c r="N23" s="48">
         <v>3</v>
       </c>
-      <c r="O23" s="47" t="s">
-[...15 lines deleted...]
-        <v>395</v>
+      <c r="O23" s="48" t="s">
+        <v>404</v>
+      </c>
+      <c r="P23" s="48" t="s">
+        <v>405</v>
+      </c>
+      <c r="Q23" s="48" t="s">
+        <v>406</v>
+      </c>
+      <c r="R23" s="48" t="s">
+        <v>407</v>
+      </c>
+      <c r="S23" s="48" t="s">
+        <v>408</v>
+      </c>
+      <c r="T23" s="48" t="s">
+        <v>409</v>
       </c>
       <c r="U23" s="47">
         <v>100</v>
       </c>
       <c r="V23" s="47"/>
       <c r="W23" s="47"/>
       <c r="X23" s="47"/>
       <c r="Y23" s="47" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
       <c r="Z23" s="47" t="s">
-        <v>395</v>
+        <v>409</v>
       </c>
       <c r="AA23" s="47" t="s">
-        <v>397</v>
+        <v>411</v>
       </c>
       <c r="AB23" s="47" t="s">
-        <v>398</v>
+        <v>412</v>
       </c>
       <c r="AC23" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD23" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE23" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF23" s="47"/>
       <c r="AG23" s="47"/>
       <c r="AH23" s="47"/>
       <c r="AI23" s="47"/>
       <c r="AJ23" s="47"/>
       <c r="AK23" s="47"/>
       <c r="AL23" s="47"/>
       <c r="AM23" s="47"/>
       <c r="AN23" s="47"/>
-      <c r="AO23" s="47" t="s">
-[...3 lines deleted...]
-      <c r="AQ23" s="47"/>
+      <c r="AO23" s="48" t="s">
+        <v>413</v>
+      </c>
+      <c r="AP23" s="48"/>
+      <c r="AQ23" s="48"/>
     </row>
     <row r="24" spans="1:44">
-      <c r="A24" s="47">
+      <c r="A24" s="49">
         <v>19</v>
       </c>
-      <c r="B24" s="47" t="s">
-[...52 lines deleted...]
-        <v>410</v>
+      <c r="B24" s="48" t="s">
+        <v>414</v>
+      </c>
+      <c r="C24" s="48" t="s">
+        <v>415</v>
+      </c>
+      <c r="D24" s="48" t="s">
+        <v>416</v>
+      </c>
+      <c r="E24" s="48" t="s">
+        <v>417</v>
+      </c>
+      <c r="F24" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G24" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H24" s="48" t="s">
+        <v>418</v>
+      </c>
+      <c r="I24" s="48" t="s">
+        <v>419</v>
+      </c>
+      <c r="J24" s="48" t="s">
+        <v>420</v>
+      </c>
+      <c r="K24" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L24" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M24" s="48" t="s">
+        <v>418</v>
+      </c>
+      <c r="N24" s="48" t="s">
+        <v>419</v>
+      </c>
+      <c r="O24" s="48" t="s">
+        <v>420</v>
+      </c>
+      <c r="P24" s="48"/>
+      <c r="Q24" s="48" t="s">
+        <v>421</v>
+      </c>
+      <c r="R24" s="48" t="s">
+        <v>422</v>
+      </c>
+      <c r="S24" s="48" t="s">
+        <v>423</v>
+      </c>
+      <c r="T24" s="48" t="s">
+        <v>424</v>
       </c>
       <c r="U24" s="47" t="s">
-        <v>204</v>
+        <v>221</v>
       </c>
       <c r="V24" s="47"/>
       <c r="W24" s="47"/>
       <c r="X24" s="47"/>
       <c r="Y24" s="47" t="s">
-        <v>411</v>
+        <v>425</v>
       </c>
       <c r="Z24" s="47" t="s">
-        <v>412</v>
+        <v>426</v>
       </c>
       <c r="AA24" s="47" t="s">
-        <v>413</v>
+        <v>427</v>
       </c>
       <c r="AB24" s="47" t="s">
-        <v>414</v>
+        <v>428</v>
       </c>
       <c r="AC24" s="47" t="s">
-        <v>415</v>
+        <v>429</v>
       </c>
       <c r="AD24" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE24" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF24" s="47" t="s">
-        <v>416</v>
+        <v>430</v>
       </c>
       <c r="AG24" s="47" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="AH24" s="47" t="s">
-        <v>153</v>
+        <v>166</v>
       </c>
       <c r="AI24" s="47" t="s">
-        <v>417</v>
+        <v>431</v>
       </c>
       <c r="AJ24" s="47" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
       <c r="AK24" s="47" t="s">
-        <v>418</v>
+        <v>432</v>
       </c>
       <c r="AL24" s="47"/>
       <c r="AM24" s="47"/>
       <c r="AN24" s="47"/>
-      <c r="AO24" s="47" t="s">
-[...3 lines deleted...]
-      <c r="AQ24" s="47"/>
+      <c r="AO24" s="48" t="s">
+        <v>433</v>
+      </c>
+      <c r="AP24" s="48"/>
+      <c r="AQ24" s="48"/>
     </row>
     <row r="25" spans="1:44">
-      <c r="A25" s="47">
+      <c r="A25" s="49">
         <v>20</v>
       </c>
-      <c r="B25" s="47" t="s">
-[...23 lines deleted...]
-      <c r="J25" s="47" t="s">
+      <c r="B25" s="48" t="s">
+        <v>414</v>
+      </c>
+      <c r="C25" s="48" t="s">
+        <v>434</v>
+      </c>
+      <c r="D25" s="48" t="s">
+        <v>435</v>
+      </c>
+      <c r="E25" s="48" t="s">
+        <v>436</v>
+      </c>
+      <c r="F25" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G25" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H25" s="48" t="s">
+        <v>437</v>
+      </c>
+      <c r="I25" s="48" t="s">
+        <v>438</v>
+      </c>
+      <c r="J25" s="48" t="s">
         <v>62</v>
       </c>
-      <c r="K25" s="47" t="s">
-[...14 lines deleted...]
-      <c r="P25" s="47">
+      <c r="K25" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L25" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M25" s="48" t="s">
+        <v>439</v>
+      </c>
+      <c r="N25" s="48" t="s">
+        <v>440</v>
+      </c>
+      <c r="O25" s="48" t="s">
+        <v>88</v>
+      </c>
+      <c r="P25" s="48">
         <v>37493723575</v>
       </c>
-      <c r="Q25" s="47" t="s">
-[...9 lines deleted...]
-        <v>430</v>
+      <c r="Q25" s="48" t="s">
+        <v>441</v>
+      </c>
+      <c r="R25" s="48" t="s">
+        <v>442</v>
+      </c>
+      <c r="S25" s="48" t="s">
+        <v>443</v>
+      </c>
+      <c r="T25" s="48" t="s">
+        <v>444</v>
       </c>
       <c r="U25" s="47" t="s">
-        <v>431</v>
+        <v>445</v>
       </c>
       <c r="V25" s="47"/>
       <c r="W25" s="47"/>
       <c r="X25" s="47"/>
       <c r="Y25" s="47" t="s">
-        <v>432</v>
+        <v>446</v>
       </c>
       <c r="Z25" s="47" t="s">
-        <v>430</v>
+        <v>444</v>
       </c>
       <c r="AA25" s="47" t="s">
-        <v>433</v>
+        <v>447</v>
       </c>
       <c r="AB25" s="47" t="s">
-        <v>434</v>
+        <v>448</v>
       </c>
       <c r="AC25" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD25" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE25" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF25" s="47" t="s">
-        <v>435</v>
+        <v>449</v>
       </c>
       <c r="AG25" s="47" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="AH25" s="47" t="s">
-        <v>95</v>
+        <v>78</v>
       </c>
       <c r="AI25" s="47" t="s">
-        <v>436</v>
+        <v>450</v>
       </c>
       <c r="AJ25" s="47" t="s">
-        <v>97</v>
+        <v>80</v>
       </c>
       <c r="AK25" s="47" t="s">
-        <v>437</v>
+        <v>451</v>
       </c>
       <c r="AL25" s="47"/>
       <c r="AM25" s="47"/>
       <c r="AN25" s="47"/>
-      <c r="AO25" s="47" t="s">
-[...3 lines deleted...]
-      <c r="AQ25" s="47"/>
+      <c r="AO25" s="48" t="s">
+        <v>452</v>
+      </c>
+      <c r="AP25" s="48"/>
+      <c r="AQ25" s="48"/>
     </row>
     <row r="26" spans="1:44">
-      <c r="A26" s="47">
+      <c r="A26" s="49">
         <v>21</v>
       </c>
-      <c r="B26" s="47" t="s">
-[...54 lines deleted...]
-        <v>450</v>
+      <c r="B26" s="48" t="s">
+        <v>453</v>
+      </c>
+      <c r="C26" s="48" t="s">
+        <v>454</v>
+      </c>
+      <c r="D26" s="48" t="s">
+        <v>455</v>
+      </c>
+      <c r="E26" s="48" t="s">
+        <v>456</v>
+      </c>
+      <c r="F26" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G26" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H26" s="48" t="s">
+        <v>457</v>
+      </c>
+      <c r="I26" s="48" t="s">
+        <v>458</v>
+      </c>
+      <c r="J26" s="48" t="s">
+        <v>459</v>
+      </c>
+      <c r="K26" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L26" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M26" s="48" t="s">
+        <v>457</v>
+      </c>
+      <c r="N26" s="48" t="s">
+        <v>458</v>
+      </c>
+      <c r="O26" s="48" t="s">
+        <v>459</v>
+      </c>
+      <c r="P26" s="48" t="s">
+        <v>460</v>
+      </c>
+      <c r="Q26" s="48" t="s">
+        <v>461</v>
+      </c>
+      <c r="R26" s="48" t="s">
+        <v>462</v>
+      </c>
+      <c r="S26" s="48" t="s">
+        <v>463</v>
+      </c>
+      <c r="T26" s="48" t="s">
+        <v>464</v>
       </c>
       <c r="U26" s="47" t="s">
-        <v>451</v>
+        <v>465</v>
       </c>
       <c r="V26" s="47"/>
       <c r="W26" s="47"/>
       <c r="X26" s="47"/>
       <c r="Y26" s="47" t="s">
-        <v>452</v>
+        <v>466</v>
       </c>
       <c r="Z26" s="47" t="s">
-        <v>450</v>
+        <v>464</v>
       </c>
       <c r="AA26" s="47" t="s">
-        <v>453</v>
+        <v>467</v>
       </c>
       <c r="AB26" s="47" t="s">
-        <v>454</v>
+        <v>468</v>
       </c>
       <c r="AC26" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD26" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE26" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF26" s="47" t="s">
-        <v>455</v>
+        <v>469</v>
       </c>
       <c r="AG26" s="47" t="s">
-        <v>456</v>
+        <v>470</v>
       </c>
       <c r="AH26" s="47" t="s">
-        <v>457</v>
+        <v>471</v>
       </c>
       <c r="AI26" s="47" t="s">
-        <v>458</v>
+        <v>472</v>
       </c>
       <c r="AJ26" s="47" t="s">
-        <v>459</v>
+        <v>473</v>
       </c>
       <c r="AK26" s="47" t="s">
-        <v>460</v>
+        <v>474</v>
       </c>
       <c r="AL26" s="47" t="s">
-        <v>461</v>
+        <v>475</v>
       </c>
       <c r="AM26" s="47"/>
       <c r="AN26" s="47"/>
-      <c r="AO26" s="47" t="s">
-[...3 lines deleted...]
-      <c r="AQ26" s="47"/>
+      <c r="AO26" s="48" t="s">
+        <v>476</v>
+      </c>
+      <c r="AP26" s="48"/>
+      <c r="AQ26" s="48"/>
     </row>
     <row r="27" spans="1:44">
-      <c r="A27" s="47">
+      <c r="A27" s="49">
         <v>22</v>
       </c>
-      <c r="B27" s="47" t="s">
-[...54 lines deleted...]
-        <v>474</v>
+      <c r="B27" s="48" t="s">
+        <v>477</v>
+      </c>
+      <c r="C27" s="48" t="s">
+        <v>478</v>
+      </c>
+      <c r="D27" s="48" t="s">
+        <v>479</v>
+      </c>
+      <c r="E27" s="48" t="s">
+        <v>480</v>
+      </c>
+      <c r="F27" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G27" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H27" s="48" t="s">
+        <v>481</v>
+      </c>
+      <c r="I27" s="48" t="s">
+        <v>482</v>
+      </c>
+      <c r="J27" s="48" t="s">
+        <v>215</v>
+      </c>
+      <c r="K27" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L27" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M27" s="48" t="s">
+        <v>481</v>
+      </c>
+      <c r="N27" s="48" t="s">
+        <v>482</v>
+      </c>
+      <c r="O27" s="48" t="s">
+        <v>215</v>
+      </c>
+      <c r="P27" s="48" t="s">
+        <v>483</v>
+      </c>
+      <c r="Q27" s="48" t="s">
+        <v>484</v>
+      </c>
+      <c r="R27" s="48" t="s">
+        <v>485</v>
+      </c>
+      <c r="S27" s="48" t="s">
+        <v>486</v>
+      </c>
+      <c r="T27" s="48" t="s">
+        <v>487</v>
       </c>
       <c r="U27" s="47">
         <v>100</v>
       </c>
       <c r="V27" s="47"/>
       <c r="W27" s="47"/>
       <c r="X27" s="47"/>
       <c r="Y27" s="47" t="s">
-        <v>475</v>
+        <v>488</v>
       </c>
       <c r="Z27" s="47" t="s">
-        <v>474</v>
+        <v>487</v>
       </c>
       <c r="AA27" s="47" t="s">
-        <v>476</v>
+        <v>489</v>
       </c>
       <c r="AB27" s="47" t="s">
-        <v>477</v>
+        <v>490</v>
       </c>
       <c r="AC27" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD27" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE27" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF27" s="47" t="s">
-        <v>478</v>
+        <v>491</v>
       </c>
       <c r="AG27" s="47" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="AH27" s="47" t="s">
-        <v>95</v>
+        <v>78</v>
       </c>
       <c r="AI27" s="47" t="s">
-        <v>479</v>
+        <v>492</v>
       </c>
       <c r="AJ27" s="47" t="s">
-        <v>97</v>
+        <v>80</v>
       </c>
       <c r="AK27" s="47" t="s">
-        <v>480</v>
+        <v>493</v>
       </c>
       <c r="AL27" s="47"/>
       <c r="AM27" s="47"/>
       <c r="AN27" s="47"/>
-      <c r="AO27" s="47" t="s">
-[...3 lines deleted...]
-      <c r="AQ27" s="47"/>
+      <c r="AO27" s="48" t="s">
+        <v>494</v>
+      </c>
+      <c r="AP27" s="48"/>
+      <c r="AQ27" s="48"/>
     </row>
     <row r="28" spans="1:44">
-      <c r="A28" s="47">
+      <c r="A28" s="49">
         <v>23</v>
       </c>
-      <c r="B28" s="47" t="s">
-[...57 lines deleted...]
-        <v>493</v>
+      <c r="B28" s="48" t="s">
+        <v>495</v>
+      </c>
+      <c r="C28" s="48" t="s">
+        <v>496</v>
+      </c>
+      <c r="D28" s="48" t="s">
+        <v>497</v>
+      </c>
+      <c r="E28" s="48" t="s">
+        <v>498</v>
+      </c>
+      <c r="F28" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G28" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H28" s="48" t="s">
+        <v>499</v>
+      </c>
+      <c r="I28" s="48" t="s">
+        <v>500</v>
+      </c>
+      <c r="J28" s="48" t="s">
+        <v>151</v>
+      </c>
+      <c r="K28" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L28" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M28" s="48" t="s">
+        <v>499</v>
+      </c>
+      <c r="N28" s="48" t="s">
+        <v>500</v>
+      </c>
+      <c r="O28" s="48" t="s">
+        <v>151</v>
+      </c>
+      <c r="P28" s="48" t="s">
+        <v>501</v>
+      </c>
+      <c r="Q28" s="48" t="s">
+        <v>502</v>
+      </c>
+      <c r="R28" s="48" t="s">
+        <v>503</v>
+      </c>
+      <c r="S28" s="48" t="s">
+        <v>504</v>
+      </c>
+      <c r="T28" s="48" t="s">
+        <v>505</v>
+      </c>
+      <c r="U28" s="47">
+        <v>100</v>
       </c>
       <c r="V28" s="47"/>
       <c r="W28" s="47"/>
       <c r="X28" s="47"/>
       <c r="Y28" s="47" t="s">
-        <v>494</v>
+        <v>506</v>
       </c>
       <c r="Z28" s="47" t="s">
-        <v>495</v>
+        <v>507</v>
       </c>
       <c r="AA28" s="47" t="s">
-        <v>496</v>
+        <v>508</v>
       </c>
       <c r="AB28" s="47" t="s">
-        <v>497</v>
+        <v>509</v>
       </c>
       <c r="AC28" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD28" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE28" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF28" s="47"/>
       <c r="AG28" s="47"/>
       <c r="AH28" s="47"/>
       <c r="AI28" s="47"/>
       <c r="AJ28" s="47"/>
       <c r="AK28" s="47"/>
       <c r="AL28" s="47"/>
       <c r="AM28" s="47"/>
       <c r="AN28" s="47"/>
-      <c r="AO28" s="47" t="s">
-[...3 lines deleted...]
-      <c r="AQ28" s="47"/>
+      <c r="AO28" s="48" t="s">
+        <v>510</v>
+      </c>
+      <c r="AP28" s="48"/>
+      <c r="AQ28" s="48"/>
     </row>
     <row r="29" spans="1:44">
-      <c r="A29" s="47">
+      <c r="A29" s="49">
         <v>24</v>
       </c>
-      <c r="B29" s="47" t="s">
-[...50 lines deleted...]
-      <c r="S29" s="47" t="s">
+      <c r="B29" s="48" t="s">
         <v>511</v>
       </c>
-      <c r="T29" s="47" t="s">
+      <c r="C29" s="48" t="s">
         <v>512</v>
+      </c>
+      <c r="D29" s="48" t="s">
+        <v>513</v>
+      </c>
+      <c r="E29" s="48" t="s">
+        <v>514</v>
+      </c>
+      <c r="F29" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G29" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H29" s="48" t="s">
+        <v>515</v>
+      </c>
+      <c r="I29" s="48" t="s">
+        <v>516</v>
+      </c>
+      <c r="J29" s="48" t="s">
+        <v>517</v>
+      </c>
+      <c r="K29" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L29" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M29" s="48" t="s">
+        <v>518</v>
+      </c>
+      <c r="N29" s="48" t="s">
+        <v>519</v>
+      </c>
+      <c r="O29" s="48" t="s">
+        <v>322</v>
+      </c>
+      <c r="P29" s="48" t="s">
+        <v>520</v>
+      </c>
+      <c r="Q29" s="48" t="s">
+        <v>521</v>
+      </c>
+      <c r="R29" s="48" t="s">
+        <v>522</v>
+      </c>
+      <c r="S29" s="48" t="s">
+        <v>523</v>
+      </c>
+      <c r="T29" s="48" t="s">
+        <v>524</v>
       </c>
       <c r="U29" s="47">
         <v>100</v>
       </c>
       <c r="V29" s="47"/>
       <c r="W29" s="47"/>
       <c r="X29" s="47"/>
       <c r="Y29" s="47" t="s">
-        <v>513</v>
+        <v>525</v>
       </c>
       <c r="Z29" s="47" t="s">
-        <v>512</v>
+        <v>524</v>
       </c>
       <c r="AA29" s="47" t="s">
-        <v>514</v>
+        <v>526</v>
       </c>
       <c r="AB29" s="47" t="s">
-        <v>515</v>
+        <v>527</v>
       </c>
       <c r="AC29" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD29" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE29" s="47" t="s">
         <v>75</v>
       </c>
-      <c r="AF29" s="47"/>
-[...4 lines deleted...]
-      <c r="AK29" s="47"/>
+      <c r="AF29" s="47" t="s">
+        <v>528</v>
+      </c>
+      <c r="AG29" s="47" t="s">
+        <v>77</v>
+      </c>
+      <c r="AH29" s="47" t="s">
+        <v>166</v>
+      </c>
+      <c r="AI29" s="47" t="s">
+        <v>529</v>
+      </c>
+      <c r="AJ29" s="47" t="s">
+        <v>168</v>
+      </c>
+      <c r="AK29" s="47" t="s">
+        <v>530</v>
+      </c>
       <c r="AL29" s="47"/>
       <c r="AM29" s="47"/>
       <c r="AN29" s="47"/>
-      <c r="AO29" s="47" t="s">
-[...3 lines deleted...]
-      <c r="AQ29" s="47"/>
+      <c r="AO29" s="48" t="s">
+        <v>531</v>
+      </c>
+      <c r="AP29" s="48"/>
+      <c r="AQ29" s="48"/>
     </row>
     <row r="30" spans="1:44">
-      <c r="A30" s="47">
+      <c r="A30" s="49">
         <v>25</v>
       </c>
-      <c r="B30" s="47" t="s">
-[...41 lines deleted...]
-      <c r="P30" s="47">
+      <c r="B30" s="48" t="s">
+        <v>532</v>
+      </c>
+      <c r="C30" s="48" t="s">
+        <v>533</v>
+      </c>
+      <c r="D30" s="48" t="s">
+        <v>534</v>
+      </c>
+      <c r="E30" s="48" t="s">
+        <v>535</v>
+      </c>
+      <c r="F30" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G30" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H30" s="48" t="s">
+        <v>536</v>
+      </c>
+      <c r="I30" s="48" t="s">
+        <v>537</v>
+      </c>
+      <c r="J30" s="48" t="s">
+        <v>88</v>
+      </c>
+      <c r="K30" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L30" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M30" s="48" t="s">
+        <v>536</v>
+      </c>
+      <c r="N30" s="48" t="s">
+        <v>537</v>
+      </c>
+      <c r="O30" s="48" t="s">
+        <v>88</v>
+      </c>
+      <c r="P30" s="48">
         <v>37410544301</v>
       </c>
-      <c r="Q30" s="47" t="s">
-[...9 lines deleted...]
-        <v>526</v>
+      <c r="Q30" s="48" t="s">
+        <v>538</v>
+      </c>
+      <c r="R30" s="48" t="s">
+        <v>539</v>
+      </c>
+      <c r="S30" s="48" t="s">
+        <v>540</v>
+      </c>
+      <c r="T30" s="48" t="s">
+        <v>541</v>
       </c>
       <c r="U30" s="47" t="s">
-        <v>527</v>
+        <v>542</v>
       </c>
       <c r="V30" s="47"/>
       <c r="W30" s="47"/>
       <c r="X30" s="47"/>
       <c r="Y30" s="47" t="s">
-        <v>528</v>
+        <v>543</v>
       </c>
       <c r="Z30" s="47" t="s">
-        <v>529</v>
+        <v>544</v>
       </c>
       <c r="AA30" s="47" t="s">
-        <v>530</v>
+        <v>545</v>
       </c>
       <c r="AB30" s="47" t="s">
-        <v>531</v>
+        <v>546</v>
       </c>
       <c r="AC30" s="47" t="s">
-        <v>532</v>
+        <v>547</v>
       </c>
       <c r="AD30" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE30" s="47" t="s">
-        <v>533</v>
+        <v>548</v>
       </c>
       <c r="AF30" s="47"/>
       <c r="AG30" s="47"/>
       <c r="AH30" s="47"/>
       <c r="AI30" s="47"/>
       <c r="AJ30" s="47"/>
       <c r="AK30" s="47"/>
       <c r="AL30" s="47"/>
       <c r="AM30" s="47"/>
       <c r="AN30" s="47"/>
-      <c r="AO30" s="47" t="s">
-[...3 lines deleted...]
-      <c r="AQ30" s="47"/>
+      <c r="AO30" s="48" t="s">
+        <v>549</v>
+      </c>
+      <c r="AP30" s="48"/>
+      <c r="AQ30" s="48"/>
     </row>
     <row r="31" spans="1:44">
-      <c r="A31" s="47">
+      <c r="A31" s="49">
         <v>26</v>
       </c>
-      <c r="B31" s="47" t="s">
-[...52 lines deleted...]
-        <v>547</v>
+      <c r="B31" s="48" t="s">
+        <v>206</v>
+      </c>
+      <c r="C31" s="48" t="s">
+        <v>550</v>
+      </c>
+      <c r="D31" s="48" t="s">
+        <v>551</v>
+      </c>
+      <c r="E31" s="48" t="s">
+        <v>552</v>
+      </c>
+      <c r="F31" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G31" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H31" s="48" t="s">
+        <v>553</v>
+      </c>
+      <c r="I31" s="48" t="s">
+        <v>554</v>
+      </c>
+      <c r="J31" s="48" t="s">
+        <v>555</v>
+      </c>
+      <c r="K31" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L31" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M31" s="48" t="s">
+        <v>556</v>
+      </c>
+      <c r="N31" s="48" t="s">
+        <v>557</v>
+      </c>
+      <c r="O31" s="48" t="s">
+        <v>558</v>
+      </c>
+      <c r="P31" s="48"/>
+      <c r="Q31" s="48" t="s">
+        <v>559</v>
+      </c>
+      <c r="R31" s="48" t="s">
+        <v>560</v>
+      </c>
+      <c r="S31" s="48" t="s">
+        <v>561</v>
+      </c>
+      <c r="T31" s="48" t="s">
+        <v>562</v>
       </c>
       <c r="U31" s="47">
         <v>100</v>
       </c>
       <c r="V31" s="47"/>
       <c r="W31" s="47"/>
       <c r="X31" s="47"/>
       <c r="Y31" s="47" t="s">
-        <v>548</v>
+        <v>563</v>
       </c>
       <c r="Z31" s="47" t="s">
-        <v>547</v>
+        <v>562</v>
       </c>
       <c r="AA31" s="47" t="s">
-        <v>549</v>
+        <v>564</v>
       </c>
       <c r="AB31" s="47" t="s">
-        <v>550</v>
+        <v>565</v>
       </c>
       <c r="AC31" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD31" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE31" s="47" t="s">
         <v>75</v>
       </c>
-      <c r="AF31" s="47"/>
-[...4 lines deleted...]
-      <c r="AK31" s="47"/>
+      <c r="AF31" s="47" t="s">
+        <v>566</v>
+      </c>
+      <c r="AG31" s="47" t="s">
+        <v>77</v>
+      </c>
+      <c r="AH31" s="47" t="s">
+        <v>166</v>
+      </c>
+      <c r="AI31" s="47" t="s">
+        <v>567</v>
+      </c>
+      <c r="AJ31" s="47" t="s">
+        <v>168</v>
+      </c>
+      <c r="AK31" s="47" t="s">
+        <v>568</v>
+      </c>
       <c r="AL31" s="47"/>
       <c r="AM31" s="47"/>
       <c r="AN31" s="47"/>
-      <c r="AO31" s="47" t="s">
-[...3 lines deleted...]
-      <c r="AQ31" s="47"/>
+      <c r="AO31" s="48" t="s">
+        <v>569</v>
+      </c>
+      <c r="AP31" s="48"/>
+      <c r="AQ31" s="48"/>
     </row>
     <row r="32" spans="1:44">
-      <c r="A32" s="47">
+      <c r="A32" s="49">
         <v>27</v>
       </c>
-      <c r="B32" s="47" t="s">
-[...41 lines deleted...]
-      <c r="P32" s="47">
+      <c r="B32" s="48" t="s">
+        <v>570</v>
+      </c>
+      <c r="C32" s="48" t="s">
+        <v>571</v>
+      </c>
+      <c r="D32" s="48" t="s">
+        <v>572</v>
+      </c>
+      <c r="E32" s="48" t="s">
+        <v>573</v>
+      </c>
+      <c r="F32" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G32" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H32" s="48" t="s">
+        <v>574</v>
+      </c>
+      <c r="I32" s="48" t="s">
+        <v>575</v>
+      </c>
+      <c r="J32" s="48" t="s">
+        <v>576</v>
+      </c>
+      <c r="K32" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L32" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M32" s="48" t="s">
+        <v>577</v>
+      </c>
+      <c r="N32" s="48" t="s">
+        <v>578</v>
+      </c>
+      <c r="O32" s="48" t="s">
+        <v>88</v>
+      </c>
+      <c r="P32" s="48">
         <v>37412222322</v>
       </c>
-      <c r="Q32" s="47" t="s">
-[...9 lines deleted...]
-        <v>564</v>
+      <c r="Q32" s="48" t="s">
+        <v>579</v>
+      </c>
+      <c r="R32" s="48" t="s">
+        <v>580</v>
+      </c>
+      <c r="S32" s="48" t="s">
+        <v>581</v>
+      </c>
+      <c r="T32" s="48" t="s">
+        <v>582</v>
       </c>
       <c r="U32" s="47" t="s">
-        <v>565</v>
+        <v>583</v>
       </c>
       <c r="V32" s="47"/>
       <c r="W32" s="47"/>
       <c r="X32" s="47"/>
       <c r="Y32" s="47" t="s">
-        <v>566</v>
+        <v>584</v>
       </c>
       <c r="Z32" s="47" t="s">
-        <v>567</v>
+        <v>585</v>
       </c>
       <c r="AA32" s="47" t="s">
-        <v>568</v>
+        <v>586</v>
       </c>
       <c r="AB32" s="47" t="s">
-        <v>569</v>
+        <v>587</v>
       </c>
       <c r="AC32" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD32" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE32" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF32" s="47"/>
       <c r="AG32" s="47"/>
       <c r="AH32" s="47"/>
       <c r="AI32" s="47"/>
       <c r="AJ32" s="47"/>
       <c r="AK32" s="47"/>
       <c r="AL32" s="47"/>
       <c r="AM32" s="47"/>
       <c r="AN32" s="47"/>
-      <c r="AO32" s="47" t="s">
-[...3 lines deleted...]
-      <c r="AQ32" s="47"/>
+      <c r="AO32" s="48" t="s">
+        <v>588</v>
+      </c>
+      <c r="AP32" s="48"/>
+      <c r="AQ32" s="48"/>
     </row>
     <row r="33" spans="1:44">
-      <c r="A33" s="47">
+      <c r="A33" s="49">
         <v>28</v>
       </c>
-      <c r="B33" s="47" t="s">
-[...52 lines deleted...]
-        <v>582</v>
+      <c r="B33" s="48" t="s">
+        <v>589</v>
+      </c>
+      <c r="C33" s="48" t="s">
+        <v>590</v>
+      </c>
+      <c r="D33" s="48" t="s">
+        <v>591</v>
+      </c>
+      <c r="E33" s="48" t="s">
+        <v>592</v>
+      </c>
+      <c r="F33" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G33" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H33" s="48" t="s">
+        <v>593</v>
+      </c>
+      <c r="I33" s="48" t="s">
+        <v>594</v>
+      </c>
+      <c r="J33" s="48" t="s">
+        <v>595</v>
+      </c>
+      <c r="K33" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L33" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M33" s="48" t="s">
+        <v>536</v>
+      </c>
+      <c r="N33" s="48" t="s">
+        <v>596</v>
+      </c>
+      <c r="O33" s="48" t="s">
+        <v>88</v>
+      </c>
+      <c r="P33" s="48"/>
+      <c r="Q33" s="48" t="s">
+        <v>597</v>
+      </c>
+      <c r="R33" s="48" t="s">
+        <v>598</v>
+      </c>
+      <c r="S33" s="48" t="s">
+        <v>599</v>
+      </c>
+      <c r="T33" s="48" t="s">
+        <v>600</v>
       </c>
       <c r="U33" s="47" t="s">
-        <v>451</v>
+        <v>465</v>
       </c>
       <c r="V33" s="47"/>
       <c r="W33" s="47"/>
       <c r="X33" s="47"/>
       <c r="Y33" s="47" t="s">
-        <v>583</v>
+        <v>601</v>
       </c>
       <c r="Z33" s="47" t="s">
-        <v>582</v>
+        <v>600</v>
       </c>
       <c r="AA33" s="47" t="s">
-        <v>584</v>
+        <v>602</v>
       </c>
       <c r="AB33" s="47" t="s">
-        <v>585</v>
+        <v>603</v>
       </c>
       <c r="AC33" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD33" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE33" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF33" s="47"/>
       <c r="AG33" s="47"/>
       <c r="AH33" s="47"/>
       <c r="AI33" s="47"/>
       <c r="AJ33" s="47"/>
       <c r="AK33" s="47"/>
       <c r="AL33" s="47"/>
       <c r="AM33" s="47"/>
       <c r="AN33" s="47"/>
-      <c r="AO33" s="47" t="s">
-[...3 lines deleted...]
-      <c r="AQ33" s="47"/>
+      <c r="AO33" s="48" t="s">
+        <v>604</v>
+      </c>
+      <c r="AP33" s="48"/>
+      <c r="AQ33" s="48"/>
     </row>
     <row r="34" spans="1:44">
-      <c r="A34" s="47">
+      <c r="A34" s="49">
         <v>29</v>
       </c>
-      <c r="B34" s="47" t="s">
-[...54 lines deleted...]
-        <v>600</v>
+      <c r="B34" s="48" t="s">
+        <v>605</v>
+      </c>
+      <c r="C34" s="48" t="s">
+        <v>606</v>
+      </c>
+      <c r="D34" s="48" t="s">
+        <v>607</v>
+      </c>
+      <c r="E34" s="48" t="s">
+        <v>608</v>
+      </c>
+      <c r="F34" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G34" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H34" s="48" t="s">
+        <v>609</v>
+      </c>
+      <c r="I34" s="48" t="s">
+        <v>610</v>
+      </c>
+      <c r="J34" s="48" t="s">
+        <v>611</v>
+      </c>
+      <c r="K34" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L34" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M34" s="48" t="s">
+        <v>612</v>
+      </c>
+      <c r="N34" s="48" t="s">
+        <v>613</v>
+      </c>
+      <c r="O34" s="48" t="s">
+        <v>342</v>
+      </c>
+      <c r="P34" s="48" t="s">
+        <v>614</v>
+      </c>
+      <c r="Q34" s="48" t="s">
+        <v>615</v>
+      </c>
+      <c r="R34" s="48" t="s">
+        <v>616</v>
+      </c>
+      <c r="S34" s="48" t="s">
+        <v>617</v>
+      </c>
+      <c r="T34" s="48" t="s">
+        <v>618</v>
       </c>
       <c r="U34" s="47" t="s">
-        <v>601</v>
+        <v>619</v>
       </c>
       <c r="V34" s="47"/>
       <c r="W34" s="47"/>
       <c r="X34" s="47"/>
       <c r="Y34" s="47" t="s">
-        <v>602</v>
+        <v>620</v>
       </c>
       <c r="Z34" s="47" t="s">
-        <v>603</v>
+        <v>621</v>
       </c>
       <c r="AA34" s="47" t="s">
-        <v>604</v>
+        <v>622</v>
       </c>
       <c r="AB34" s="47" t="s">
-        <v>605</v>
+        <v>623</v>
       </c>
       <c r="AC34" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD34" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE34" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF34" s="47"/>
       <c r="AG34" s="47"/>
       <c r="AH34" s="47"/>
       <c r="AI34" s="47"/>
       <c r="AJ34" s="47"/>
       <c r="AK34" s="47"/>
       <c r="AL34" s="47"/>
       <c r="AM34" s="47"/>
       <c r="AN34" s="47"/>
-      <c r="AO34" s="47" t="s">
-[...3 lines deleted...]
-      <c r="AQ34" s="47"/>
+      <c r="AO34" s="48" t="s">
+        <v>624</v>
+      </c>
+      <c r="AP34" s="48"/>
+      <c r="AQ34" s="48"/>
     </row>
     <row r="35" spans="1:44">
-      <c r="A35" s="47"/>
-[...19 lines deleted...]
-      <c r="U35" s="47"/>
+      <c r="A35" s="49">
+        <v>30</v>
+      </c>
+      <c r="B35" s="48" t="s">
+        <v>625</v>
+      </c>
+      <c r="C35" s="48" t="s">
+        <v>626</v>
+      </c>
+      <c r="D35" s="48" t="s">
+        <v>627</v>
+      </c>
+      <c r="E35" s="48" t="s">
+        <v>628</v>
+      </c>
+      <c r="F35" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G35" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H35" s="48" t="s">
+        <v>382</v>
+      </c>
+      <c r="I35" s="48" t="s">
+        <v>629</v>
+      </c>
+      <c r="J35" s="48" t="s">
+        <v>322</v>
+      </c>
+      <c r="K35" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L35" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M35" s="48" t="s">
+        <v>382</v>
+      </c>
+      <c r="N35" s="48" t="s">
+        <v>629</v>
+      </c>
+      <c r="O35" s="48" t="s">
+        <v>322</v>
+      </c>
+      <c r="P35" s="48"/>
+      <c r="Q35" s="48" t="s">
+        <v>630</v>
+      </c>
+      <c r="R35" s="48" t="s">
+        <v>631</v>
+      </c>
+      <c r="S35" s="48" t="s">
+        <v>632</v>
+      </c>
+      <c r="T35" s="48" t="s">
+        <v>633</v>
+      </c>
+      <c r="U35" s="47" t="s">
+        <v>634</v>
+      </c>
       <c r="V35" s="47"/>
       <c r="W35" s="47"/>
       <c r="X35" s="47"/>
-      <c r="Y35" s="47"/>
-[...5 lines deleted...]
-      <c r="AE35" s="47"/>
+      <c r="Y35" s="47" t="s">
+        <v>635</v>
+      </c>
+      <c r="Z35" s="47" t="s">
+        <v>636</v>
+      </c>
+      <c r="AA35" s="47" t="s">
+        <v>637</v>
+      </c>
+      <c r="AB35" s="47" t="s">
+        <v>638</v>
+      </c>
+      <c r="AC35" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AD35" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AE35" s="47" t="s">
+        <v>75</v>
+      </c>
       <c r="AF35" s="47"/>
       <c r="AG35" s="47"/>
       <c r="AH35" s="47"/>
       <c r="AI35" s="47"/>
       <c r="AJ35" s="47"/>
       <c r="AK35" s="47"/>
       <c r="AL35" s="47"/>
       <c r="AM35" s="47"/>
       <c r="AN35" s="47"/>
-      <c r="AO35" s="47"/>
-[...1 lines deleted...]
-      <c r="AQ35" s="47"/>
+      <c r="AO35" s="48" t="s">
+        <v>639</v>
+      </c>
+      <c r="AP35" s="48"/>
+      <c r="AQ35" s="48"/>
     </row>
-    <row r="36" spans="1:44" customHeight="1" ht="72"/>
-[...2 lines deleted...]
-    <row r="39" spans="1:44" customHeight="1" ht="72"/>
+    <row r="36" spans="1:44">
+      <c r="A36" s="49">
+        <v>31</v>
+      </c>
+      <c r="B36" s="48" t="s">
+        <v>640</v>
+      </c>
+      <c r="C36" s="48" t="s">
+        <v>641</v>
+      </c>
+      <c r="D36" s="48" t="s">
+        <v>642</v>
+      </c>
+      <c r="E36" s="48" t="s">
+        <v>643</v>
+      </c>
+      <c r="F36" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G36" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H36" s="48" t="s">
+        <v>644</v>
+      </c>
+      <c r="I36" s="48" t="s">
+        <v>645</v>
+      </c>
+      <c r="J36" s="48" t="s">
+        <v>154</v>
+      </c>
+      <c r="K36" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L36" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M36" s="48" t="s">
+        <v>644</v>
+      </c>
+      <c r="N36" s="48" t="s">
+        <v>645</v>
+      </c>
+      <c r="O36" s="48" t="s">
+        <v>154</v>
+      </c>
+      <c r="P36" s="48" t="s">
+        <v>646</v>
+      </c>
+      <c r="Q36" s="48" t="s">
+        <v>647</v>
+      </c>
+      <c r="R36" s="48" t="s">
+        <v>648</v>
+      </c>
+      <c r="S36" s="48" t="s">
+        <v>649</v>
+      </c>
+      <c r="T36" s="48" t="s">
+        <v>650</v>
+      </c>
+      <c r="U36" s="47" t="s">
+        <v>651</v>
+      </c>
+      <c r="V36" s="47"/>
+      <c r="W36" s="47"/>
+      <c r="X36" s="47"/>
+      <c r="Y36" s="47" t="s">
+        <v>652</v>
+      </c>
+      <c r="Z36" s="47" t="s">
+        <v>650</v>
+      </c>
+      <c r="AA36" s="47" t="s">
+        <v>653</v>
+      </c>
+      <c r="AB36" s="47" t="s">
+        <v>654</v>
+      </c>
+      <c r="AC36" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AD36" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AE36" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF36" s="47"/>
+      <c r="AG36" s="47"/>
+      <c r="AH36" s="47"/>
+      <c r="AI36" s="47"/>
+      <c r="AJ36" s="47"/>
+      <c r="AK36" s="47"/>
+      <c r="AL36" s="47"/>
+      <c r="AM36" s="47"/>
+      <c r="AN36" s="47"/>
+      <c r="AO36" s="48" t="s">
+        <v>655</v>
+      </c>
+      <c r="AP36" s="48"/>
+      <c r="AQ36" s="48"/>
+    </row>
+    <row r="37" spans="1:44">
+      <c r="A37" s="49">
+        <v>32</v>
+      </c>
+      <c r="B37" s="48" t="s">
+        <v>640</v>
+      </c>
+      <c r="C37" s="48" t="s">
+        <v>656</v>
+      </c>
+      <c r="D37" s="48" t="s">
+        <v>657</v>
+      </c>
+      <c r="E37" s="48" t="s">
+        <v>658</v>
+      </c>
+      <c r="F37" s="48" t="s">
+        <v>659</v>
+      </c>
+      <c r="G37" s="48" t="s">
+        <v>660</v>
+      </c>
+      <c r="H37" s="48" t="s">
+        <v>661</v>
+      </c>
+      <c r="I37" s="48" t="s">
+        <v>662</v>
+      </c>
+      <c r="J37" s="48">
+        <v>2202</v>
+      </c>
+      <c r="K37" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L37" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M37" s="48" t="s">
+        <v>663</v>
+      </c>
+      <c r="N37" s="48" t="s">
+        <v>664</v>
+      </c>
+      <c r="O37" s="48" t="s">
+        <v>151</v>
+      </c>
+      <c r="P37" s="48" t="s">
+        <v>665</v>
+      </c>
+      <c r="Q37" s="48" t="s">
+        <v>666</v>
+      </c>
+      <c r="R37" s="48" t="s">
+        <v>667</v>
+      </c>
+      <c r="S37" s="48" t="s">
+        <v>668</v>
+      </c>
+      <c r="T37" s="48" t="s">
+        <v>669</v>
+      </c>
+      <c r="U37" s="47" t="s">
+        <v>465</v>
+      </c>
+      <c r="V37" s="47"/>
+      <c r="W37" s="47"/>
+      <c r="X37" s="47"/>
+      <c r="Y37" s="47" t="s">
+        <v>670</v>
+      </c>
+      <c r="Z37" s="47" t="s">
+        <v>671</v>
+      </c>
+      <c r="AA37" s="47" t="s">
+        <v>672</v>
+      </c>
+      <c r="AB37" s="47" t="s">
+        <v>673</v>
+      </c>
+      <c r="AC37" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AD37" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AE37" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF37" s="47"/>
+      <c r="AG37" s="47"/>
+      <c r="AH37" s="47"/>
+      <c r="AI37" s="47"/>
+      <c r="AJ37" s="47"/>
+      <c r="AK37" s="47"/>
+      <c r="AL37" s="47"/>
+      <c r="AM37" s="47"/>
+      <c r="AN37" s="47"/>
+      <c r="AO37" s="48" t="s">
+        <v>674</v>
+      </c>
+      <c r="AP37" s="48"/>
+      <c r="AQ37" s="48"/>
+    </row>
+    <row r="38" spans="1:44">
+      <c r="A38" s="49">
+        <v>33</v>
+      </c>
+      <c r="B38" s="48" t="s">
+        <v>675</v>
+      </c>
+      <c r="C38" s="48" t="s">
+        <v>676</v>
+      </c>
+      <c r="D38" s="48" t="s">
+        <v>677</v>
+      </c>
+      <c r="E38" s="48" t="s">
+        <v>678</v>
+      </c>
+      <c r="F38" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G38" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H38" s="48" t="s">
+        <v>679</v>
+      </c>
+      <c r="I38" s="48" t="s">
+        <v>680</v>
+      </c>
+      <c r="J38" s="48" t="s">
+        <v>681</v>
+      </c>
+      <c r="K38" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L38" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M38" s="48" t="s">
+        <v>679</v>
+      </c>
+      <c r="N38" s="48" t="s">
+        <v>680</v>
+      </c>
+      <c r="O38" s="48" t="s">
+        <v>681</v>
+      </c>
+      <c r="P38" s="48" t="s">
+        <v>682</v>
+      </c>
+      <c r="Q38" s="48" t="s">
+        <v>683</v>
+      </c>
+      <c r="R38" s="48" t="s">
+        <v>684</v>
+      </c>
+      <c r="S38" s="48" t="s">
+        <v>685</v>
+      </c>
+      <c r="T38" s="48" t="s">
+        <v>686</v>
+      </c>
+      <c r="U38" s="47" t="s">
+        <v>221</v>
+      </c>
+      <c r="V38" s="47"/>
+      <c r="W38" s="47"/>
+      <c r="X38" s="47"/>
+      <c r="Y38" s="47" t="s">
+        <v>687</v>
+      </c>
+      <c r="Z38" s="47" t="s">
+        <v>688</v>
+      </c>
+      <c r="AA38" s="47" t="s">
+        <v>689</v>
+      </c>
+      <c r="AB38" s="47" t="s">
+        <v>690</v>
+      </c>
+      <c r="AC38" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AD38" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AE38" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF38" s="47"/>
+      <c r="AG38" s="47"/>
+      <c r="AH38" s="47"/>
+      <c r="AI38" s="47"/>
+      <c r="AJ38" s="47"/>
+      <c r="AK38" s="47"/>
+      <c r="AL38" s="47"/>
+      <c r="AM38" s="47"/>
+      <c r="AN38" s="47"/>
+      <c r="AO38" s="48" t="s">
+        <v>691</v>
+      </c>
+      <c r="AP38" s="48"/>
+      <c r="AQ38" s="48"/>
+    </row>
+    <row r="39" spans="1:44">
+      <c r="A39" s="49"/>
+      <c r="B39" s="48"/>
+      <c r="C39" s="48"/>
+      <c r="D39" s="48"/>
+      <c r="E39" s="48"/>
+      <c r="F39" s="48"/>
+      <c r="G39" s="48"/>
+      <c r="H39" s="48"/>
+      <c r="I39" s="48"/>
+      <c r="J39" s="48"/>
+      <c r="K39" s="48"/>
+      <c r="L39" s="48"/>
+      <c r="M39" s="48"/>
+      <c r="N39" s="48"/>
+      <c r="O39" s="48"/>
+      <c r="P39" s="48"/>
+      <c r="Q39" s="48"/>
+      <c r="R39" s="48"/>
+      <c r="S39" s="48"/>
+      <c r="T39" s="48"/>
+      <c r="U39" s="47"/>
+      <c r="V39" s="47"/>
+      <c r="W39" s="47"/>
+      <c r="X39" s="47"/>
+      <c r="Y39" s="47"/>
+      <c r="Z39" s="47"/>
+      <c r="AA39" s="47"/>
+      <c r="AB39" s="47"/>
+      <c r="AC39" s="47"/>
+      <c r="AD39" s="47"/>
+      <c r="AE39" s="47"/>
+      <c r="AF39" s="47"/>
+      <c r="AG39" s="47"/>
+      <c r="AH39" s="47"/>
+      <c r="AI39" s="47"/>
+      <c r="AJ39" s="47"/>
+      <c r="AK39" s="47"/>
+      <c r="AL39" s="47"/>
+      <c r="AM39" s="47"/>
+      <c r="AN39" s="47"/>
+      <c r="AO39" s="48"/>
+      <c r="AP39" s="48"/>
+      <c r="AQ39" s="48"/>
+    </row>
     <row r="40" spans="1:44" customHeight="1" ht="72"/>
     <row r="41" spans="1:44" customHeight="1" ht="14.4"/>
     <row r="42" spans="1:44" customHeight="1" ht="14.4"/>
     <row r="43" spans="1:44" customHeight="1" ht="14.4"/>
     <row r="44" spans="1:44" customHeight="1" ht="14.4"/>
     <row r="45" spans="1:44" customHeight="1" ht="14.4"/>
   </sheetData>
   <autoFilter ref="A5:AU45"/>
   <mergeCells>
     <mergeCell ref="F3:J3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="AI3:AN3"/>
     <mergeCell ref="K3:O3"/>
     <mergeCell ref="Q3:Q4"/>
     <mergeCell ref="R3:R4"/>
     <mergeCell ref="S3:X3"/>
     <mergeCell ref="Y3:Z3"/>
     <mergeCell ref="AA3:AB3"/>
     <mergeCell ref="AC3:AC4"/>
     <mergeCell ref="AD3:AD4"/>
     <mergeCell ref="AE3:AE4"/>
     <mergeCell ref="AF3:AH3"/>
     <mergeCell ref="AP3:AQ3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="23" fitToHeight="1" fitToWidth="4" pageOrder="downThenOver" r:id="rId1ps"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Audit Organization</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>