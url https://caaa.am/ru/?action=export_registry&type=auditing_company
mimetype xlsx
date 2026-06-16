--- v1 (2026-04-15)
+++ v2 (2026-06-16)
@@ -15,51 +15,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="599" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Audit Organization" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Audit Organization'!$A$5:$AU$45</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="692">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="695">
   <si>
     <t>Информация об аудиторских организациях в реестре Счетной палаты</t>
   </si>
   <si>
     <t>ՀՏ</t>
   </si>
   <si>
     <t>ՀՄ</t>
   </si>
   <si>
     <t>ԿՄ</t>
   </si>
   <si>
     <t>ԱՈՒ</t>
   </si>
   <si>
     <t>ՄՑ</t>
   </si>
   <si>
     <t>ԱՏ</t>
   </si>
   <si>
     <t>ԱԳ</t>
   </si>
   <si>
@@ -498,52 +498,52 @@
   <si>
     <t>01569792</t>
   </si>
   <si>
     <t>Давит Анахт</t>
   </si>
   <si>
     <t>23/6,
 офис 7</t>
   </si>
   <si>
     <t>+37460 528899</t>
   </si>
   <si>
     <t>bdo@bdoarmenia.am</t>
   </si>
   <si>
     <t>www.bdoarmenia.am</t>
   </si>
   <si>
     <t>Саакян Ваагн Шагенович (Республика Армения, г. Ереван, ул. Бабаяна, д. 34, кв. 27)
 Даниелян Самвел Альбертович (Республика Армения, г. Ереван, ул. Сасна Црер, д. 3, кв. 97)
 Шагикян Александр Сергеевич (Республика Армения, г. Ереван, ул. Молдовакан, д. 49/53, кв. 6)</t>
   </si>
   <si>
-    <t>2 20 0254
-3 20 0124</t>
+    <t xml:space="preserve">2 20 0254
+</t>
   </si>
   <si>
     <t>36.54
 8.32
 9.24</t>
   </si>
   <si>
     <t>"БИ-ДИ-О АРМЕНИЯ" закрытое акционерное общество (ЗАО),
 РА, г. Ереван, ул. Д. Анахта, д.  23/6</t>
   </si>
   <si>
     <t>Саакян Ваагн Шагенович</t>
   </si>
   <si>
     <t>2 20 0254</t>
   </si>
   <si>
     <t>Саакян Ваагн Шагенович (А 0249)
 Аветисян Мариам Размиковна (А 0212)
 Яковлев Сергей Петрович (А 0176)
 Едигарян Давит Оникович (А 0158)
 Варданян Арам Араевич (А 0206)</t>
   </si>
   <si>
     <t>2 20 0254
@@ -738,51 +738,51 @@
 Порядок применения дисциплинарных мер к членам Палаты: пункт 8.7.
 А также Протокол Комиссии по соблюдению требований к качеству и дисциплинарным мерам № 11 от 21.12.2025 г.</t>
   </si>
   <si>
     <t>290․120․03879</t>
   </si>
   <si>
     <t>1 20 0284</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ПЕРФЕКТ АУДИТ"</t>
   </si>
   <si>
     <t>02591995</t>
   </si>
   <si>
     <t>Маштоц</t>
   </si>
   <si>
     <t>Тигран Мец</t>
   </si>
   <si>
     <t>+37410 524724</t>
   </si>
   <si>
-    <t>perfect.audit@mail.ru</t>
+    <t>info@perfectaudit.am</t>
   </si>
   <si>
     <t>www.perfectaudit.am</t>
   </si>
   <si>
     <t>Бабаян Агавни Рубеновна (Республика Армения, г. Ереван, ул. Ленинградяна, д. 20, кв. 7)</t>
   </si>
   <si>
     <t>2 20 0044</t>
   </si>
   <si>
     <t>Бабаян Агавни Рубеновна</t>
   </si>
   <si>
     <t>Бабаян Агавни Рубеновна (А 0032)
 Хачатрян Давит Оникович (А 0210)
 Абрамян Эдвард Вачаганович (А 0021)
 Манукян Нуне Манавазовна (А 0033)
 Арутюнян Артур Мгерович (А 0127)
 Вртанесян Сара Овсеповна (А 0053)
 Ованнисян Грачья Бахшиевич (А 0254)</t>
   </si>
   <si>
     <t xml:space="preserve">2 20 0044
 2 20 0362
@@ -1131,97 +1131,114 @@
 Григорян Софья Мамиконовна (Республика Армения, г. Ереван, ул. Андраника, д. 95, кв. 7)</t>
   </si>
   <si>
     <t>2 20 0039</t>
   </si>
   <si>
     <t>80
 20</t>
   </si>
   <si>
     <t>Мовсисян Татул Грантович</t>
   </si>
   <si>
     <t>Мовсисян Татул Грантович (А 0029)
 Атоян Гукас Мадатович (А 0024)
 Читчян Ануш Камоевна (А 0131)
 Григорян Лилит Тиграновна (А 0065)</t>
   </si>
   <si>
     <t>2 20 0039
 2 20 0034
 2 20 0240
 2 20 0144</t>
   </si>
   <si>
+    <t>22.04.2026</t>
+  </si>
+  <si>
+    <t>Совет палаты аудиторов и экспертов-бухгалтеров Армении
+(г. Ереван, ул. Монте Мелконяна, д.  46/2)
+27.04.2026
+30-А</t>
+  </si>
+  <si>
+    <t>Закон Республики Армения "О регулировании бухгалтерского учета и аудиторской деятельности и общественном контроле": статья 28, пункт 1; статья 30.
+Устав общественной организации "Палата аудиторов и экспертов-бухгалтеров Армении": пункт 14.17.25.
+Порядок применения дисциплинарных мер к членам Палаты: пункт 8.7.
+А также Протокол Комиссии по соблюдению требований к качеству и дисциплинарным мерам № 13 от 22.04.2026 г.</t>
+  </si>
+  <si>
     <t>264․120․03701</t>
   </si>
   <si>
     <t>1 20 0371</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "АЛЬФА АУДИТ"</t>
   </si>
   <si>
     <t>00128775</t>
   </si>
   <si>
     <t>Алабян</t>
   </si>
   <si>
     <t>5/6</t>
   </si>
   <si>
     <t>0038</t>
   </si>
   <si>
     <t>+37410 399655</t>
   </si>
   <si>
     <t>info@alfaaudit.am</t>
   </si>
   <si>
     <t>www.alfaaudit.am</t>
   </si>
   <si>
     <t>Погосян Лаврентий Айкович (Республика Армения, г. Ереван, ул. Врацакар, д. 10, кв. 19)</t>
   </si>
   <si>
     <t>2 20 0075</t>
   </si>
   <si>
     <t>Погосян Лаврентий Айкович</t>
   </si>
   <si>
     <t>Погосян Лаврентий Айкович (А 0041)
 Чатинян Арман Ваганович (А 0052)
-Мартиросян Эрмина Перчевна (А 0044)</t>
+Мартиросян Эрмине Перчевна (А 0044)
+Мирумян Татевик Арсеновна (А 0240)</t>
   </si>
   <si>
     <t>2 20 0075
 2 20 0074
-2 20 0085</t>
+2 20 0085
+2 26 1054</t>
   </si>
   <si>
     <t>31.10.2024</t>
   </si>
   <si>
     <t>Совет палаты аудиторов и экспертов-бухгалтеров Армении
 (г. Ереван, проспект Комитаса, д. 49/3, 6-й этаж)
 10.01.2025
 2-А</t>
   </si>
   <si>
     <t>Закон Республики Армения "О регулировании бухгалтерского учета и аудиторской деятельности и общественном контроле": статья 28, пункт 1; статья 30.
 Устав общественной организации "Палата аудиторов и экспертов-бухгалтеров Армении": пункт 14.17.25.
 Порядок применения дисциплинарных мер к членам Палаты: пункт 8.7.
 А также Протокол Комиссии по соблюдению требований к качеству и дисциплинарным мерам № 14 от 14.11.2024 г.</t>
   </si>
   <si>
     <t>264.110.789513</t>
   </si>
   <si>
     <t>1 20 0389</t>
   </si>
   <si>
     <t>Закрытое акционерное общество "ГРАНТ ТОРНТОН"</t>
   </si>
@@ -1247,78 +1264,78 @@
     <t xml:space="preserve">Ованнисян Армен Варданович (Республика Армения, г. Ереван, ул. Кочара, д. 7, кв. 51)
 Василян Эмиль Иосифович (Республика Армения, Армавирская область, г. Армавир, ул. Шаумяна, д. 39, кв. 20)
 Ачемян Нарине Ервандовна (Республика Армения, г. Ереван, ул. Христафора, д. 94)
 Акопян Гурген Георгиевич (Республика Армения, г. Ереван, ул. Киевян, д. 1, кв. 51)
 </t>
   </si>
   <si>
     <t>2 20 0077
 2 20 0092
 2 20 0328</t>
   </si>
   <si>
     <t xml:space="preserve">32
 31
 5
 32
 </t>
   </si>
   <si>
     <t>Ованнисян Армен Варданович</t>
   </si>
   <si>
     <t>2 20 0077</t>
   </si>
   <si>
-    <t xml:space="preserve">Ачемян Нарине Ервандовна (А 0262)
+    <t>Ачемян Нарине Ервандовна (А 0262)
 Овакимян Татевик Самвеловна (А 0263)
 Ованнисян Армен Варданович (А 0071)
 Гарибян Заруи Ервандовна (А 0075)
 Багдасарян Лилит Меликовна (А 0064)
 Улунц Наира Валерьевна (А 0199)
 Васильян Эмиль Иосифович (А 0188)
 Гюльбудагян Гаяне Людвиговна (А 0166)
 Геворгян Анжела Анушавановна (А 0220)
-Маилян Лилит Размиковна (А 0211)
 Караустаян Шушаник Айказовна (А 0257)
 Яралян Ани Епремовна (А 0238)
-</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">2 20 0328
+Давтян Айарпи Меружановна (А 0278)
+Мурадян Диана Миграновна (А 0289)</t>
+  </si>
+  <si>
+    <t>2 20 0328
 2 20 0232
 2 20 0077
 2 20 0095
 2 20 0141
 2 20 0225
 2 20 0092
 2 21 0604
 2 24 0852
-2 20 0098
 2 20 0119
 2 24 0848
-</t>
+2 26 1045
+2 26 1052</t>
   </si>
   <si>
     <t>Grand Thornton International, www.grantthornton.global/en/</t>
   </si>
   <si>
     <t>264.120.09235</t>
   </si>
   <si>
     <t>30.12.2020</t>
   </si>
   <si>
     <t>1 20 0423</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Глоб Аудит"</t>
   </si>
   <si>
     <t>00131856</t>
   </si>
   <si>
     <t>Норагавит 13</t>
   </si>
   <si>
     <t>дом 21/1</t>
   </si>
@@ -1512,60 +1529,63 @@
   <si>
     <t>02618043</t>
   </si>
   <si>
     <t>Аргишти</t>
   </si>
   <si>
     <t>+37460 532323</t>
   </si>
   <si>
     <t>general@crowe.am</t>
   </si>
   <si>
     <t>www.crowe.com</t>
   </si>
   <si>
     <t>Асатрян Альберт Сергеевич (Республика Армения, г. Ереван, ул. Кочара, д. 21, кв. 18)</t>
   </si>
   <si>
     <t>2 20 0320</t>
   </si>
   <si>
     <t>Асатрян Альберт Сергеевич</t>
   </si>
   <si>
-    <t>Асатрян Альберт Сергеевич (А 0117)
+    <t xml:space="preserve">Асатрян Альберт Сергеевич (А 0117)
 Закоян Эдгар Ваникович (А 0137)
 Сафарян Кнарик Альбертовна (А 0104)
-Ованнисян Грачья Генрикович (А 0222)</t>
+Ованнисян Грачья Генрикович (А 0222)
+Бабаян Анна Марсовна (А 0300)
+</t>
   </si>
   <si>
     <t xml:space="preserve">2 20 0320
 2 20 0335
 2 20 0271
 2 23 0801
+2 26 1053
 </t>
   </si>
   <si>
     <t>Crowe Global, www.crowe.com</t>
   </si>
   <si>
     <t>06.05.2024</t>
   </si>
   <si>
     <t>6
 Применить дисциплинарное взыскание</t>
   </si>
   <si>
     <t>Совет палаты аудиторов и экспертов-бухгалтеров Армении
 (г. Ереван, проспект Комитаса, д. 49/3, 6-й этаж)
 03.06.2024
 61-А
 Отменено
 Совет палаты аудиторов и экспертов-бухгалтеров Армении
 (г. Ереван, проспект Комитаса, д. 49/3, 6-й этаж)
  14.03.2025
 16-А</t>
   </si>
   <si>
     <t>Отмена прекращения членства
@@ -2503,62 +2523,62 @@
     <t>+37412 210001</t>
   </si>
   <si>
     <t>info@tvs.am</t>
   </si>
   <si>
     <t>www.tvs.am</t>
   </si>
   <si>
     <t>Вараздатян Тарон Сиракович (Республика Армения, г. Ехегнадзор, ул. Багдасаряна, д. 22)
 Акопян Нарине Седраковна (Республика Армения, г. Ереван, ул. Цатуряна, д. 27)
 Тоноян Ануш Мехаковна (Республика Армения, г. Вагаршапат, ул. Патканяна, д. 51, кв. 29)</t>
   </si>
   <si>
     <t>2 20 0015</t>
   </si>
   <si>
     <t>80
 10
 10</t>
   </si>
   <si>
     <t>Вараздатян Тарон Сиракович</t>
   </si>
   <si>
-    <t>Вараздатян Тарон Сиракович (А 0010)
+    <t xml:space="preserve">Вараздатян Тарон Сиракович (А 0010)
 Галстян Ануш Вячеславовна (А 0233)
 Хачатрян Карен Карленович (А 0011)
 Мкртчян Диана Володьевна (А 0039)
-Петросян Лаура Валерьевна (А 0121)</t>
-[...2 lines deleted...]
-    <t>2 20 0015
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 20 0015
 2 25 1003
 2 20 0016
 2 20 0068
-2 20 0356</t>
+</t>
   </si>
   <si>
     <t>264.120.1482206</t>
   </si>
   <si>
     <t>1 26 1039</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЭКОНОМИКС АУДИТ"</t>
   </si>
   <si>
     <t>01572702</t>
   </si>
   <si>
     <t>Котайк</t>
   </si>
   <si>
     <t>Абовян</t>
   </si>
   <si>
     <t>Россия</t>
   </si>
   <si>
     <t>4
 кв. 123</t>
@@ -5586,2342 +5606,2354 @@
       </c>
       <c r="V17" s="47"/>
       <c r="W17" s="47"/>
       <c r="X17" s="47"/>
       <c r="Y17" s="47" t="s">
         <v>296</v>
       </c>
       <c r="Z17" s="47" t="s">
         <v>294</v>
       </c>
       <c r="AA17" s="47" t="s">
         <v>297</v>
       </c>
       <c r="AB17" s="47" t="s">
         <v>298</v>
       </c>
       <c r="AC17" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD17" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE17" s="47" t="s">
         <v>75</v>
       </c>
-      <c r="AF17" s="47"/>
-[...4 lines deleted...]
-      <c r="AK17" s="47"/>
+      <c r="AF17" s="47" t="s">
+        <v>299</v>
+      </c>
+      <c r="AG17" s="47" t="s">
+        <v>77</v>
+      </c>
+      <c r="AH17" s="47" t="s">
+        <v>166</v>
+      </c>
+      <c r="AI17" s="47" t="s">
+        <v>300</v>
+      </c>
+      <c r="AJ17" s="47" t="s">
+        <v>168</v>
+      </c>
+      <c r="AK17" s="47" t="s">
+        <v>301</v>
+      </c>
       <c r="AL17" s="47"/>
       <c r="AM17" s="47"/>
       <c r="AN17" s="47"/>
       <c r="AO17" s="48" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="AP17" s="48"/>
       <c r="AQ17" s="48"/>
     </row>
     <row r="18" spans="1:44">
       <c r="A18" s="49">
         <v>13</v>
       </c>
       <c r="B18" s="48" t="s">
         <v>209</v>
       </c>
       <c r="C18" s="48" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="D18" s="48" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="E18" s="48" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="F18" s="48" t="s">
         <v>59</v>
       </c>
       <c r="G18" s="48" t="s">
         <v>59</v>
       </c>
       <c r="H18" s="48" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="I18" s="48" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="J18" s="48" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="K18" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L18" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M18" s="48" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="N18" s="48" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="O18" s="48" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="P18" s="48" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="Q18" s="48" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="R18" s="48" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="S18" s="48" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="T18" s="48" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="U18" s="47">
         <v>100</v>
       </c>
       <c r="V18" s="47"/>
       <c r="W18" s="47"/>
       <c r="X18" s="47"/>
       <c r="Y18" s="47" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="Z18" s="47" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="AA18" s="47" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="AB18" s="47" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="AC18" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD18" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE18" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF18" s="47" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="AG18" s="47" t="s">
         <v>100</v>
       </c>
       <c r="AH18" s="47" t="s">
         <v>166</v>
       </c>
       <c r="AI18" s="47" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="AJ18" s="47" t="s">
         <v>168</v>
       </c>
       <c r="AK18" s="47" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="AL18" s="47"/>
       <c r="AM18" s="47"/>
       <c r="AN18" s="47"/>
       <c r="AO18" s="48" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="AP18" s="48"/>
       <c r="AQ18" s="48"/>
     </row>
     <row r="19" spans="1:44">
       <c r="A19" s="49">
         <v>14</v>
       </c>
       <c r="B19" s="48" t="s">
         <v>209</v>
       </c>
       <c r="C19" s="48" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="D19" s="48" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E19" s="48" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F19" s="48" t="s">
         <v>59</v>
       </c>
       <c r="G19" s="48" t="s">
         <v>59</v>
       </c>
       <c r="H19" s="48" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="I19" s="48">
         <v>9</v>
       </c>
       <c r="J19" s="48" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="K19" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L19" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M19" s="48" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="N19" s="48">
         <v>9</v>
       </c>
       <c r="O19" s="48" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="P19" s="48" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="Q19" s="48" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="R19" s="48" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="S19" s="48" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="T19" s="48" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="U19" s="47" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="V19" s="47"/>
       <c r="W19" s="47"/>
       <c r="X19" s="47"/>
       <c r="Y19" s="47" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="Z19" s="47" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="AA19" s="47" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="AB19" s="47" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="AC19" s="47" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="AD19" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE19" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF19" s="47"/>
       <c r="AG19" s="47"/>
       <c r="AH19" s="47"/>
       <c r="AI19" s="47"/>
       <c r="AJ19" s="47"/>
       <c r="AK19" s="47"/>
       <c r="AL19" s="47"/>
       <c r="AM19" s="47"/>
       <c r="AN19" s="47"/>
       <c r="AO19" s="48" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="AP19" s="48"/>
       <c r="AQ19" s="48"/>
     </row>
     <row r="20" spans="1:44">
       <c r="A20" s="49">
         <v>15</v>
       </c>
       <c r="B20" s="48" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="C20" s="48" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="D20" s="48" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E20" s="48" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F20" s="48" t="s">
         <v>59</v>
       </c>
       <c r="G20" s="48" t="s">
         <v>59</v>
       </c>
       <c r="H20" s="48" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="I20" s="48" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="J20" s="48" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="K20" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L20" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M20" s="48" t="s">
         <v>60</v>
       </c>
       <c r="N20" s="48">
         <v>5</v>
       </c>
       <c r="O20" s="48" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="P20" s="48" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="Q20" s="48" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="R20" s="48" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="S20" s="48" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="T20" s="48" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="U20" s="47" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="V20" s="47"/>
       <c r="W20" s="47"/>
       <c r="X20" s="47"/>
       <c r="Y20" s="47" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="Z20" s="47" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="AA20" s="47" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="AB20" s="47" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="AC20" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD20" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE20" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF20" s="47" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="AG20" s="47" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="AH20" s="47" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="AI20" s="47" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="AJ20" s="47" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="AK20" s="47" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="AL20" s="47"/>
       <c r="AM20" s="47"/>
       <c r="AN20" s="47"/>
       <c r="AO20" s="48" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="AP20" s="48"/>
       <c r="AQ20" s="48"/>
     </row>
     <row r="21" spans="1:44">
       <c r="A21" s="49">
         <v>16</v>
       </c>
       <c r="B21" s="48" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="C21" s="48" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="D21" s="48" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="E21" s="48" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="F21" s="48" t="s">
         <v>59</v>
       </c>
       <c r="G21" s="48" t="s">
         <v>59</v>
       </c>
       <c r="H21" s="48" t="s">
         <v>107</v>
       </c>
       <c r="I21" s="48" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="J21" s="48" t="s">
         <v>88</v>
       </c>
       <c r="K21" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L21" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M21" s="48" t="s">
         <v>107</v>
       </c>
       <c r="N21" s="48" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="O21" s="48" t="s">
         <v>88</v>
       </c>
       <c r="P21" s="48" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="Q21" s="48" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="R21" s="48" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="S21" s="48" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="T21" s="48" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="U21" s="47" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="V21" s="47" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="W21" s="47"/>
       <c r="X21" s="47">
         <v>49</v>
       </c>
       <c r="Y21" s="47" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="Z21" s="47" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="AA21" s="47" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="AB21" s="47" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="AC21" s="47" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="AD21" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE21" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF21" s="47" t="s">
         <v>165</v>
       </c>
       <c r="AG21" s="47" t="s">
         <v>100</v>
       </c>
       <c r="AH21" s="47" t="s">
         <v>121</v>
       </c>
       <c r="AI21" s="47" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="AJ21" s="47" t="s">
         <v>123</v>
       </c>
       <c r="AK21" s="47" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="AL21" s="47"/>
       <c r="AM21" s="47"/>
       <c r="AN21" s="47"/>
       <c r="AO21" s="48" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="AP21" s="48"/>
       <c r="AQ21" s="48"/>
     </row>
     <row r="22" spans="1:44">
       <c r="A22" s="49">
         <v>17</v>
       </c>
       <c r="B22" s="48" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="C22" s="48" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="D22" s="48" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="E22" s="48" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="F22" s="48" t="s">
         <v>59</v>
       </c>
       <c r="G22" s="48" t="s">
         <v>59</v>
       </c>
       <c r="H22" s="48" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="I22" s="48">
         <v>7</v>
       </c>
       <c r="J22" s="48" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="K22" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L22" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M22" s="48" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="N22" s="48">
         <v>7</v>
       </c>
       <c r="O22" s="48" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="P22" s="48" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="Q22" s="48" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="R22" s="48" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="S22" s="48" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="T22" s="48" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="U22" s="47">
         <v>100</v>
       </c>
       <c r="V22" s="47"/>
       <c r="W22" s="47"/>
       <c r="X22" s="47"/>
       <c r="Y22" s="47" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="Z22" s="47" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="AA22" s="47" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="AB22" s="47" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="AC22" s="47" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="AD22" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE22" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF22" s="47" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="AG22" s="47" t="s">
         <v>100</v>
       </c>
       <c r="AH22" s="47" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="AI22" s="47" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="AJ22" s="47" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="AK22" s="47" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="AL22" s="47"/>
       <c r="AM22" s="47"/>
       <c r="AN22" s="47"/>
       <c r="AO22" s="48" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="AP22" s="48"/>
       <c r="AQ22" s="48"/>
     </row>
     <row r="23" spans="1:44">
       <c r="A23" s="49">
         <v>18</v>
       </c>
       <c r="B23" s="48" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="C23" s="48" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="D23" s="48" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="E23" s="48" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="F23" s="48" t="s">
         <v>59</v>
       </c>
       <c r="G23" s="48" t="s">
         <v>59</v>
       </c>
       <c r="H23" s="48" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="I23" s="48">
         <v>26</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>179</v>
       </c>
       <c r="K23" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L23" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M23" s="48" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="N23" s="48">
         <v>3</v>
       </c>
       <c r="O23" s="48" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="P23" s="48" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="Q23" s="48" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="R23" s="48" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="S23" s="48" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="T23" s="48" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="U23" s="47">
         <v>100</v>
       </c>
       <c r="V23" s="47"/>
       <c r="W23" s="47"/>
       <c r="X23" s="47"/>
       <c r="Y23" s="47" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="Z23" s="47" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="AA23" s="47" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="AB23" s="47" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="AC23" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD23" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE23" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF23" s="47"/>
       <c r="AG23" s="47"/>
       <c r="AH23" s="47"/>
       <c r="AI23" s="47"/>
       <c r="AJ23" s="47"/>
       <c r="AK23" s="47"/>
       <c r="AL23" s="47"/>
       <c r="AM23" s="47"/>
       <c r="AN23" s="47"/>
       <c r="AO23" s="48" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="AP23" s="48"/>
       <c r="AQ23" s="48"/>
     </row>
     <row r="24" spans="1:44">
       <c r="A24" s="49">
         <v>19</v>
       </c>
       <c r="B24" s="48" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="C24" s="48" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="D24" s="48" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="E24" s="48" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="F24" s="48" t="s">
         <v>59</v>
       </c>
       <c r="G24" s="48" t="s">
         <v>59</v>
       </c>
       <c r="H24" s="48" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="I24" s="48" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="J24" s="48" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="K24" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L24" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M24" s="48" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="N24" s="48" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="O24" s="48" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="P24" s="48"/>
       <c r="Q24" s="48" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="R24" s="48" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="S24" s="48" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="T24" s="48" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="U24" s="47" t="s">
         <v>221</v>
       </c>
       <c r="V24" s="47"/>
       <c r="W24" s="47"/>
       <c r="X24" s="47"/>
       <c r="Y24" s="47" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="Z24" s="47" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="AA24" s="47" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="AB24" s="47" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="AC24" s="47" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="AD24" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE24" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF24" s="47" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="AG24" s="47" t="s">
         <v>100</v>
       </c>
       <c r="AH24" s="47" t="s">
         <v>166</v>
       </c>
       <c r="AI24" s="47" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="AJ24" s="47" t="s">
         <v>168</v>
       </c>
       <c r="AK24" s="47" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="AL24" s="47"/>
       <c r="AM24" s="47"/>
       <c r="AN24" s="47"/>
       <c r="AO24" s="48" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="AP24" s="48"/>
       <c r="AQ24" s="48"/>
     </row>
     <row r="25" spans="1:44">
       <c r="A25" s="49">
         <v>20</v>
       </c>
       <c r="B25" s="48" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="C25" s="48" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="D25" s="48" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="E25" s="48" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="F25" s="48" t="s">
         <v>59</v>
       </c>
       <c r="G25" s="48" t="s">
         <v>59</v>
       </c>
       <c r="H25" s="48" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="I25" s="48" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="J25" s="48" t="s">
         <v>62</v>
       </c>
       <c r="K25" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L25" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M25" s="48" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="N25" s="48" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="O25" s="48" t="s">
         <v>88</v>
       </c>
       <c r="P25" s="48">
         <v>37493723575</v>
       </c>
       <c r="Q25" s="48" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="R25" s="48" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="S25" s="48" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="T25" s="48" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="U25" s="47" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="V25" s="47"/>
       <c r="W25" s="47"/>
       <c r="X25" s="47"/>
       <c r="Y25" s="47" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="Z25" s="47" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="AA25" s="47" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="AB25" s="47" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="AC25" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD25" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE25" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF25" s="47" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="AG25" s="47" t="s">
         <v>100</v>
       </c>
       <c r="AH25" s="47" t="s">
         <v>78</v>
       </c>
       <c r="AI25" s="47" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="AJ25" s="47" t="s">
         <v>80</v>
       </c>
       <c r="AK25" s="47" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="AL25" s="47"/>
       <c r="AM25" s="47"/>
       <c r="AN25" s="47"/>
       <c r="AO25" s="48" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="AP25" s="48"/>
       <c r="AQ25" s="48"/>
     </row>
     <row r="26" spans="1:44">
       <c r="A26" s="49">
         <v>21</v>
       </c>
       <c r="B26" s="48" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="C26" s="48" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="D26" s="48" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="E26" s="48" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="F26" s="48" t="s">
         <v>59</v>
       </c>
       <c r="G26" s="48" t="s">
         <v>59</v>
       </c>
       <c r="H26" s="48" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="I26" s="48" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="J26" s="48" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="K26" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L26" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M26" s="48" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="N26" s="48" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="O26" s="48" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="P26" s="48" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="Q26" s="48" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="R26" s="48" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="S26" s="48" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="T26" s="48" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="U26" s="47" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="V26" s="47"/>
       <c r="W26" s="47"/>
       <c r="X26" s="47"/>
       <c r="Y26" s="47" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="Z26" s="47" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="AA26" s="47" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="AB26" s="47" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="AC26" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD26" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE26" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF26" s="47" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="AG26" s="47" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="AH26" s="47" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="AI26" s="47" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="AJ26" s="47" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="AK26" s="47" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="AL26" s="47" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="AM26" s="47"/>
       <c r="AN26" s="47"/>
       <c r="AO26" s="48" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="AP26" s="48"/>
       <c r="AQ26" s="48"/>
     </row>
     <row r="27" spans="1:44">
       <c r="A27" s="49">
         <v>22</v>
       </c>
       <c r="B27" s="48" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="C27" s="48" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="D27" s="48" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="E27" s="48" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="F27" s="48" t="s">
         <v>59</v>
       </c>
       <c r="G27" s="48" t="s">
         <v>59</v>
       </c>
       <c r="H27" s="48" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="I27" s="48" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="J27" s="48" t="s">
         <v>215</v>
       </c>
       <c r="K27" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L27" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M27" s="48" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="N27" s="48" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="O27" s="48" t="s">
         <v>215</v>
       </c>
       <c r="P27" s="48" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="Q27" s="48" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="R27" s="48" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="S27" s="48" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="T27" s="48" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="U27" s="47">
         <v>100</v>
       </c>
       <c r="V27" s="47"/>
       <c r="W27" s="47"/>
       <c r="X27" s="47"/>
       <c r="Y27" s="47" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="Z27" s="47" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="AA27" s="47" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="AB27" s="47" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="AC27" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD27" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE27" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF27" s="47" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="AG27" s="47" t="s">
         <v>100</v>
       </c>
       <c r="AH27" s="47" t="s">
         <v>78</v>
       </c>
       <c r="AI27" s="47" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="AJ27" s="47" t="s">
         <v>80</v>
       </c>
       <c r="AK27" s="47" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="AL27" s="47"/>
       <c r="AM27" s="47"/>
       <c r="AN27" s="47"/>
       <c r="AO27" s="48" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="AP27" s="48"/>
       <c r="AQ27" s="48"/>
     </row>
     <row r="28" spans="1:44">
       <c r="A28" s="49">
         <v>23</v>
       </c>
       <c r="B28" s="48" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="C28" s="48" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="D28" s="48" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="E28" s="48" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
       <c r="F28" s="48" t="s">
         <v>59</v>
       </c>
       <c r="G28" s="48" t="s">
         <v>59</v>
       </c>
       <c r="H28" s="48" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="I28" s="48" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="J28" s="48" t="s">
         <v>151</v>
       </c>
       <c r="K28" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L28" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M28" s="48" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="N28" s="48" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="O28" s="48" t="s">
         <v>151</v>
       </c>
       <c r="P28" s="48" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="Q28" s="48" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="R28" s="48" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="S28" s="48" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="T28" s="48" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="U28" s="47">
         <v>100</v>
       </c>
       <c r="V28" s="47"/>
       <c r="W28" s="47"/>
       <c r="X28" s="47"/>
       <c r="Y28" s="47" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="Z28" s="47" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="AA28" s="47" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="AB28" s="47" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="AC28" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD28" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE28" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF28" s="47"/>
       <c r="AG28" s="47"/>
       <c r="AH28" s="47"/>
       <c r="AI28" s="47"/>
       <c r="AJ28" s="47"/>
       <c r="AK28" s="47"/>
       <c r="AL28" s="47"/>
       <c r="AM28" s="47"/>
       <c r="AN28" s="47"/>
       <c r="AO28" s="48" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="AP28" s="48"/>
       <c r="AQ28" s="48"/>
     </row>
     <row r="29" spans="1:44">
       <c r="A29" s="49">
         <v>24</v>
       </c>
       <c r="B29" s="48" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="C29" s="48" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="D29" s="48" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="E29" s="48" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="F29" s="48" t="s">
         <v>59</v>
       </c>
       <c r="G29" s="48" t="s">
         <v>59</v>
       </c>
       <c r="H29" s="48" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="I29" s="48" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
       <c r="J29" s="48" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
       <c r="K29" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L29" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M29" s="48" t="s">
-        <v>518</v>
+        <v>521</v>
       </c>
       <c r="N29" s="48" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="O29" s="48" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="P29" s="48" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="Q29" s="48" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="R29" s="48" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="S29" s="48" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="T29" s="48" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="U29" s="47">
         <v>100</v>
       </c>
       <c r="V29" s="47"/>
       <c r="W29" s="47"/>
       <c r="X29" s="47"/>
       <c r="Y29" s="47" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="Z29" s="47" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="AA29" s="47" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="AB29" s="47" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
       <c r="AC29" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD29" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE29" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF29" s="47" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="AG29" s="47" t="s">
         <v>77</v>
       </c>
       <c r="AH29" s="47" t="s">
         <v>166</v>
       </c>
       <c r="AI29" s="47" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="AJ29" s="47" t="s">
         <v>168</v>
       </c>
       <c r="AK29" s="47" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="AL29" s="47"/>
       <c r="AM29" s="47"/>
       <c r="AN29" s="47"/>
       <c r="AO29" s="48" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="AP29" s="48"/>
       <c r="AQ29" s="48"/>
     </row>
     <row r="30" spans="1:44">
       <c r="A30" s="49">
         <v>25</v>
       </c>
       <c r="B30" s="48" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="C30" s="48" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="D30" s="48" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="E30" s="48" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="F30" s="48" t="s">
         <v>59</v>
       </c>
       <c r="G30" s="48" t="s">
         <v>59</v>
       </c>
       <c r="H30" s="48" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="I30" s="48" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="J30" s="48" t="s">
         <v>88</v>
       </c>
       <c r="K30" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L30" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M30" s="48" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="N30" s="48" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="O30" s="48" t="s">
         <v>88</v>
       </c>
       <c r="P30" s="48">
         <v>37410544301</v>
       </c>
       <c r="Q30" s="48" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="R30" s="48" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="S30" s="48" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="T30" s="48" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="U30" s="47" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="V30" s="47"/>
       <c r="W30" s="47"/>
       <c r="X30" s="47"/>
       <c r="Y30" s="47" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="Z30" s="47" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="AA30" s="47" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="AB30" s="47" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="AC30" s="47" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="AD30" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE30" s="47" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="AF30" s="47"/>
       <c r="AG30" s="47"/>
       <c r="AH30" s="47"/>
       <c r="AI30" s="47"/>
       <c r="AJ30" s="47"/>
       <c r="AK30" s="47"/>
       <c r="AL30" s="47"/>
       <c r="AM30" s="47"/>
       <c r="AN30" s="47"/>
       <c r="AO30" s="48" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="AP30" s="48"/>
       <c r="AQ30" s="48"/>
     </row>
     <row r="31" spans="1:44">
       <c r="A31" s="49">
         <v>26</v>
       </c>
       <c r="B31" s="48" t="s">
         <v>206</v>
       </c>
       <c r="C31" s="48" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="D31" s="48" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
       <c r="E31" s="48" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="F31" s="48" t="s">
         <v>59</v>
       </c>
       <c r="G31" s="48" t="s">
         <v>59</v>
       </c>
       <c r="H31" s="48" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="I31" s="48" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
       <c r="J31" s="48" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="K31" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L31" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M31" s="48" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="N31" s="48" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="O31" s="48" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="P31" s="48"/>
       <c r="Q31" s="48" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="R31" s="48" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
       <c r="S31" s="48" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="T31" s="48" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="U31" s="47">
         <v>100</v>
       </c>
       <c r="V31" s="47"/>
       <c r="W31" s="47"/>
       <c r="X31" s="47"/>
       <c r="Y31" s="47" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="Z31" s="47" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="AA31" s="47" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="AB31" s="47" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="AC31" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD31" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE31" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF31" s="47" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="AG31" s="47" t="s">
         <v>77</v>
       </c>
       <c r="AH31" s="47" t="s">
         <v>166</v>
       </c>
       <c r="AI31" s="47" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="AJ31" s="47" t="s">
         <v>168</v>
       </c>
       <c r="AK31" s="47" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="AL31" s="47"/>
       <c r="AM31" s="47"/>
       <c r="AN31" s="47"/>
       <c r="AO31" s="48" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="AP31" s="48"/>
       <c r="AQ31" s="48"/>
     </row>
     <row r="32" spans="1:44">
       <c r="A32" s="49">
         <v>27</v>
       </c>
       <c r="B32" s="48" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="C32" s="48" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="D32" s="48" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="E32" s="48" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F32" s="48" t="s">
         <v>59</v>
       </c>
       <c r="G32" s="48" t="s">
         <v>59</v>
       </c>
       <c r="H32" s="48" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="I32" s="48" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="J32" s="48" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="K32" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L32" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M32" s="48" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="N32" s="48" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
       <c r="O32" s="48" t="s">
         <v>88</v>
       </c>
       <c r="P32" s="48">
         <v>37412222322</v>
       </c>
       <c r="Q32" s="48" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="R32" s="48" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="S32" s="48" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
       <c r="T32" s="48" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
       <c r="U32" s="47" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
       <c r="V32" s="47"/>
       <c r="W32" s="47"/>
       <c r="X32" s="47"/>
       <c r="Y32" s="47" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
       <c r="Z32" s="47" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="AA32" s="47" t="s">
-        <v>586</v>
+        <v>589</v>
       </c>
       <c r="AB32" s="47" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
       <c r="AC32" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD32" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE32" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF32" s="47"/>
       <c r="AG32" s="47"/>
       <c r="AH32" s="47"/>
       <c r="AI32" s="47"/>
       <c r="AJ32" s="47"/>
       <c r="AK32" s="47"/>
       <c r="AL32" s="47"/>
       <c r="AM32" s="47"/>
       <c r="AN32" s="47"/>
       <c r="AO32" s="48" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="AP32" s="48"/>
       <c r="AQ32" s="48"/>
     </row>
     <row r="33" spans="1:44">
       <c r="A33" s="49">
         <v>28</v>
       </c>
       <c r="B33" s="48" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="C33" s="48" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
       <c r="D33" s="48" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="E33" s="48" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="F33" s="48" t="s">
         <v>59</v>
       </c>
       <c r="G33" s="48" t="s">
         <v>59</v>
       </c>
       <c r="H33" s="48" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
       <c r="I33" s="48" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="J33" s="48" t="s">
-        <v>595</v>
+        <v>598</v>
       </c>
       <c r="K33" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L33" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M33" s="48" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="N33" s="48" t="s">
-        <v>596</v>
+        <v>599</v>
       </c>
       <c r="O33" s="48" t="s">
         <v>88</v>
       </c>
       <c r="P33" s="48"/>
       <c r="Q33" s="48" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
       <c r="R33" s="48" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
       <c r="S33" s="48" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
       <c r="T33" s="48" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="U33" s="47" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="V33" s="47"/>
       <c r="W33" s="47"/>
       <c r="X33" s="47"/>
       <c r="Y33" s="47" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="Z33" s="47" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="AA33" s="47" t="s">
-        <v>602</v>
+        <v>605</v>
       </c>
       <c r="AB33" s="47" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
       <c r="AC33" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD33" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE33" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF33" s="47"/>
       <c r="AG33" s="47"/>
       <c r="AH33" s="47"/>
       <c r="AI33" s="47"/>
       <c r="AJ33" s="47"/>
       <c r="AK33" s="47"/>
       <c r="AL33" s="47"/>
       <c r="AM33" s="47"/>
       <c r="AN33" s="47"/>
       <c r="AO33" s="48" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="AP33" s="48"/>
       <c r="AQ33" s="48"/>
     </row>
     <row r="34" spans="1:44">
       <c r="A34" s="49">
         <v>29</v>
       </c>
       <c r="B34" s="48" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="C34" s="48" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
       <c r="D34" s="48" t="s">
-        <v>607</v>
+        <v>610</v>
       </c>
       <c r="E34" s="48" t="s">
-        <v>608</v>
+        <v>611</v>
       </c>
       <c r="F34" s="48" t="s">
         <v>59</v>
       </c>
       <c r="G34" s="48" t="s">
         <v>59</v>
       </c>
       <c r="H34" s="48" t="s">
-        <v>609</v>
+        <v>612</v>
       </c>
       <c r="I34" s="48" t="s">
-        <v>610</v>
+        <v>613</v>
       </c>
       <c r="J34" s="48" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
       <c r="K34" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L34" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M34" s="48" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
       <c r="N34" s="48" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="O34" s="48" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="P34" s="48" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="Q34" s="48" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="R34" s="48" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="S34" s="48" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="T34" s="48" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
       <c r="U34" s="47" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="V34" s="47"/>
       <c r="W34" s="47"/>
       <c r="X34" s="47"/>
       <c r="Y34" s="47" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="Z34" s="47" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="AA34" s="47" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="AB34" s="47" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="AC34" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD34" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE34" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF34" s="47"/>
       <c r="AG34" s="47"/>
       <c r="AH34" s="47"/>
       <c r="AI34" s="47"/>
       <c r="AJ34" s="47"/>
       <c r="AK34" s="47"/>
       <c r="AL34" s="47"/>
       <c r="AM34" s="47"/>
       <c r="AN34" s="47"/>
       <c r="AO34" s="48" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="AP34" s="48"/>
       <c r="AQ34" s="48"/>
     </row>
     <row r="35" spans="1:44">
       <c r="A35" s="49">
         <v>30</v>
       </c>
       <c r="B35" s="48" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="C35" s="48" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
       <c r="D35" s="48" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="E35" s="48" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="F35" s="48" t="s">
         <v>59</v>
       </c>
       <c r="G35" s="48" t="s">
         <v>59</v>
       </c>
       <c r="H35" s="48" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="I35" s="48" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="J35" s="48" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="K35" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L35" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M35" s="48" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="N35" s="48" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="O35" s="48" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="P35" s="48"/>
       <c r="Q35" s="48" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="R35" s="48" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="S35" s="48" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="T35" s="48" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="U35" s="47" t="s">
-        <v>634</v>
+        <v>637</v>
       </c>
       <c r="V35" s="47"/>
       <c r="W35" s="47"/>
       <c r="X35" s="47"/>
       <c r="Y35" s="47" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
       <c r="Z35" s="47" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
       <c r="AA35" s="47" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
       <c r="AB35" s="47" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
       <c r="AC35" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD35" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE35" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF35" s="47"/>
       <c r="AG35" s="47"/>
       <c r="AH35" s="47"/>
       <c r="AI35" s="47"/>
       <c r="AJ35" s="47"/>
       <c r="AK35" s="47"/>
       <c r="AL35" s="47"/>
       <c r="AM35" s="47"/>
       <c r="AN35" s="47"/>
       <c r="AO35" s="48" t="s">
-        <v>639</v>
+        <v>642</v>
       </c>
       <c r="AP35" s="48"/>
       <c r="AQ35" s="48"/>
     </row>
     <row r="36" spans="1:44">
       <c r="A36" s="49">
         <v>31</v>
       </c>
       <c r="B36" s="48" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="C36" s="48" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="D36" s="48" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="E36" s="48" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F36" s="48" t="s">
         <v>59</v>
       </c>
       <c r="G36" s="48" t="s">
         <v>59</v>
       </c>
       <c r="H36" s="48" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
       <c r="I36" s="48" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="J36" s="48" t="s">
         <v>154</v>
       </c>
       <c r="K36" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L36" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M36" s="48" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
       <c r="N36" s="48" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="O36" s="48" t="s">
         <v>154</v>
       </c>
       <c r="P36" s="48" t="s">
-        <v>646</v>
+        <v>649</v>
       </c>
       <c r="Q36" s="48" t="s">
-        <v>647</v>
+        <v>650</v>
       </c>
       <c r="R36" s="48" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
       <c r="S36" s="48" t="s">
-        <v>649</v>
+        <v>652</v>
       </c>
       <c r="T36" s="48" t="s">
-        <v>650</v>
+        <v>653</v>
       </c>
       <c r="U36" s="47" t="s">
-        <v>651</v>
+        <v>654</v>
       </c>
       <c r="V36" s="47"/>
       <c r="W36" s="47"/>
       <c r="X36" s="47"/>
       <c r="Y36" s="47" t="s">
-        <v>652</v>
+        <v>655</v>
       </c>
       <c r="Z36" s="47" t="s">
-        <v>650</v>
+        <v>653</v>
       </c>
       <c r="AA36" s="47" t="s">
-        <v>653</v>
+        <v>656</v>
       </c>
       <c r="AB36" s="47" t="s">
-        <v>654</v>
+        <v>657</v>
       </c>
       <c r="AC36" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD36" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE36" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF36" s="47"/>
       <c r="AG36" s="47"/>
       <c r="AH36" s="47"/>
       <c r="AI36" s="47"/>
       <c r="AJ36" s="47"/>
       <c r="AK36" s="47"/>
       <c r="AL36" s="47"/>
       <c r="AM36" s="47"/>
       <c r="AN36" s="47"/>
       <c r="AO36" s="48" t="s">
-        <v>655</v>
+        <v>658</v>
       </c>
       <c r="AP36" s="48"/>
       <c r="AQ36" s="48"/>
     </row>
     <row r="37" spans="1:44">
       <c r="A37" s="49">
         <v>32</v>
       </c>
       <c r="B37" s="48" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="C37" s="48" t="s">
-        <v>656</v>
+        <v>659</v>
       </c>
       <c r="D37" s="48" t="s">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="E37" s="48" t="s">
-        <v>658</v>
+        <v>661</v>
       </c>
       <c r="F37" s="48" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
       <c r="G37" s="48" t="s">
-        <v>660</v>
+        <v>663</v>
       </c>
       <c r="H37" s="48" t="s">
-        <v>661</v>
+        <v>664</v>
       </c>
       <c r="I37" s="48" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="J37" s="48">
         <v>2202</v>
       </c>
       <c r="K37" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L37" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M37" s="48" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
       <c r="N37" s="48" t="s">
-        <v>664</v>
+        <v>667</v>
       </c>
       <c r="O37" s="48" t="s">
         <v>151</v>
       </c>
       <c r="P37" s="48" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="Q37" s="48" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
       <c r="R37" s="48" t="s">
-        <v>667</v>
+        <v>670</v>
       </c>
       <c r="S37" s="48" t="s">
-        <v>668</v>
+        <v>671</v>
       </c>
       <c r="T37" s="48" t="s">
-        <v>669</v>
+        <v>672</v>
       </c>
       <c r="U37" s="47" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="V37" s="47"/>
       <c r="W37" s="47"/>
       <c r="X37" s="47"/>
       <c r="Y37" s="47" t="s">
-        <v>670</v>
+        <v>673</v>
       </c>
       <c r="Z37" s="47" t="s">
-        <v>671</v>
+        <v>674</v>
       </c>
       <c r="AA37" s="47" t="s">
-        <v>672</v>
+        <v>675</v>
       </c>
       <c r="AB37" s="47" t="s">
-        <v>673</v>
+        <v>676</v>
       </c>
       <c r="AC37" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD37" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE37" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF37" s="47"/>
       <c r="AG37" s="47"/>
       <c r="AH37" s="47"/>
       <c r="AI37" s="47"/>
       <c r="AJ37" s="47"/>
       <c r="AK37" s="47"/>
       <c r="AL37" s="47"/>
       <c r="AM37" s="47"/>
       <c r="AN37" s="47"/>
       <c r="AO37" s="48" t="s">
-        <v>674</v>
+        <v>677</v>
       </c>
       <c r="AP37" s="48"/>
       <c r="AQ37" s="48"/>
     </row>
     <row r="38" spans="1:44">
       <c r="A38" s="49">
         <v>33</v>
       </c>
       <c r="B38" s="48" t="s">
-        <v>675</v>
+        <v>678</v>
       </c>
       <c r="C38" s="48" t="s">
-        <v>676</v>
+        <v>679</v>
       </c>
       <c r="D38" s="48" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="E38" s="48" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F38" s="48" t="s">
         <v>59</v>
       </c>
       <c r="G38" s="48" t="s">
         <v>59</v>
       </c>
       <c r="H38" s="48" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
       <c r="I38" s="48" t="s">
-        <v>680</v>
+        <v>683</v>
       </c>
       <c r="J38" s="48" t="s">
-        <v>681</v>
+        <v>684</v>
       </c>
       <c r="K38" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L38" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M38" s="48" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
       <c r="N38" s="48" t="s">
-        <v>680</v>
+        <v>683</v>
       </c>
       <c r="O38" s="48" t="s">
-        <v>681</v>
+        <v>684</v>
       </c>
       <c r="P38" s="48" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="Q38" s="48" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
       <c r="R38" s="48" t="s">
-        <v>684</v>
+        <v>687</v>
       </c>
       <c r="S38" s="48" t="s">
-        <v>685</v>
+        <v>688</v>
       </c>
       <c r="T38" s="48" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="U38" s="47" t="s">
         <v>221</v>
       </c>
       <c r="V38" s="47"/>
       <c r="W38" s="47"/>
       <c r="X38" s="47"/>
       <c r="Y38" s="47" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
       <c r="Z38" s="47" t="s">
-        <v>688</v>
+        <v>691</v>
       </c>
       <c r="AA38" s="47" t="s">
-        <v>689</v>
+        <v>692</v>
       </c>
       <c r="AB38" s="47" t="s">
-        <v>690</v>
+        <v>693</v>
       </c>
       <c r="AC38" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD38" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE38" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF38" s="47"/>
       <c r="AG38" s="47"/>
       <c r="AH38" s="47"/>
       <c r="AI38" s="47"/>
       <c r="AJ38" s="47"/>
       <c r="AK38" s="47"/>
       <c r="AL38" s="47"/>
       <c r="AM38" s="47"/>
       <c r="AN38" s="47"/>
       <c r="AO38" s="48" t="s">
-        <v>691</v>
+        <v>694</v>
       </c>
       <c r="AP38" s="48"/>
       <c r="AQ38" s="48"/>
     </row>
     <row r="39" spans="1:44">
       <c r="A39" s="49"/>
       <c r="B39" s="48"/>
       <c r="C39" s="48"/>
       <c r="D39" s="48"/>
       <c r="E39" s="48"/>
       <c r="F39" s="48"/>
       <c r="G39" s="48"/>
       <c r="H39" s="48"/>
       <c r="I39" s="48"/>
       <c r="J39" s="48"/>
       <c r="K39" s="48"/>
       <c r="L39" s="48"/>
       <c r="M39" s="48"/>
       <c r="N39" s="48"/>
       <c r="O39" s="48"/>
       <c r="P39" s="48"/>
       <c r="Q39" s="48"/>
       <c r="R39" s="48"/>
       <c r="S39" s="48"/>
       <c r="T39" s="48"/>