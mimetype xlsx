--- v2 (2026-06-16)
+++ v3 (2026-09-05)
@@ -15,51 +15,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="599" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Audit Organization" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Audit Organization'!$A$5:$AU$45</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="695">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="693">
   <si>
     <t>Информация об аудиторских организациях в реестре Счетной палаты</t>
   </si>
   <si>
     <t>ՀՏ</t>
   </si>
   <si>
     <t>ՀՄ</t>
   </si>
   <si>
     <t>ԿՄ</t>
   </si>
   <si>
     <t>ԱՈՒ</t>
   </si>
   <si>
     <t>ՄՑ</t>
   </si>
   <si>
     <t>ԱՏ</t>
   </si>
   <si>
     <t>ԱԳ</t>
   </si>
   <si>
@@ -280,67 +280,64 @@
   <si>
     <t>Петросян Ованнес Петросович (А 0001)
 Егоян Виген Ширазович (А 0003)
 Минасян Лилит Валерьевна (А 0195)
 Азизян Арусяк Мовсесовна (А 0005)
 Арутюнян Асмик Микаеловна (А 0172)</t>
   </si>
   <si>
     <t>2 20 0001
 2 20 0003
 2 20 0007
 2 20 0006
 2 20 0058</t>
   </si>
   <si>
     <t>Отсутствует</t>
   </si>
   <si>
     <t>03.10.2025</t>
   </si>
   <si>
     <t>Палата аудиторов и экспертов-бухгалтеров Армении
 (г. Ереван, ул. Монте Мелконяна, д.  46/2)</t>
   </si>
   <si>
-    <t>3
+    <t>2
 Применить дисциплинарное взыскание</t>
   </si>
   <si>
     <t>Совет палаты аудиторов и экспертов-бухгалтеров Армении
 (г. Ереван, ул. Монте Мелконяна, д.  46/2)
-26.03.2026
-[...9 lines deleted...]
-А также Протокол Комиссии по соблюдению требований к качеству и дисциплинарным мерам № 08 от 08.10.2025 г.</t>
+25.06.2026
+40-А</t>
+  </si>
+  <si>
+    <t>Предупреждение</t>
+  </si>
+  <si>
+    <t>Статья 28 Закона Республики Армения «О регулировании бухгалтерского учета и аудиторской деятельности и общественном надзоре», пункт 14.17.25 Устава общественной организации «Палата аудиторов и экспертов-бухгалтеров Армении», а также решение Совета Палаты № 20-А от 26 марта 2026 года и решение Совета общественного надзора за бухгалтерским учетом и аудиторской деятельностью № 11-А от 3 июня 2026 года «Об удовлетворении жалобы ЗАО „Пи-Эйч-Пи Партнэрз“»</t>
   </si>
   <si>
     <t>273.120.04133</t>
   </si>
   <si>
     <t>1 20 0219</t>
   </si>
   <si>
     <t>Закрытое акционерное общество "ФОР ЭЙ КОНСАЛТИНГ"</t>
   </si>
   <si>
     <t>00148693</t>
   </si>
   <si>
     <t>Налбандян</t>
   </si>
   <si>
     <t>50,
 офис 136</t>
   </si>
   <si>
     <t>0010</t>
   </si>
   <si>
     <t>+37410 520847</t>
@@ -373,56 +370,63 @@
   </si>
   <si>
     <t>Мартиросян Аник Араратовна (А 0069)
 Хачатрян Ани Левоновна (А 0070)
 Газазян Кетрин Давитовна (А 0132)
 Налбандян Карине Альбертовна (А 0097)
 Манукян Карен Лёваевич(А 0275)
 Товмасян Гаяне Сергеевна (А 0038)</t>
   </si>
   <si>
     <t>2 20 0072
 2 20 0073
 2 20 0236
 2 20 0221
 2 25 0995
 2 20 0065</t>
   </si>
   <si>
     <t>11.09.2024</t>
   </si>
   <si>
     <t>Палата аудиторов и экспертов-бухгалтеров Армении
 (г. Ереван, проспект Комитаса, д. 49/3, 6-й этаж)</t>
   </si>
   <si>
+    <t>3
+Применить дисциплинарное взыскание</t>
+  </si>
+  <si>
     <t>Совет палаты аудиторов и экспертов-бухгалтеров Армении
 (г. Ереван, проспект Комитаса, д. 49/3, 6-й этаж)
 16.04.2024
 44-А</t>
   </si>
   <si>
+    <t>Штраф</t>
+  </si>
+  <si>
     <t>Закон Республики Армения "О регулировании бухгалтерского учета и аудиторской деятельности и общественном контроле": статья 28, пункт 1; статья 31.
 Устав общественной организации "Палата аудиторов и экспертов-бухгалтеров Армении": пункт 14.16.25.
 Порядок применения дисциплинарных мер к членам Палаты: пункт 8.7</t>
   </si>
   <si>
     <t>271.120.880537</t>
   </si>
   <si>
     <t>1 20 0243</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ПРАЙСУОТЕРХАУСКУПЕРС АРМЕНИЯ"</t>
   </si>
   <si>
     <t>02588296</t>
   </si>
   <si>
     <t>В. Саргсян</t>
   </si>
   <si>
     <t>2,
 8-й этаж</t>
   </si>
   <si>
     <t>+37496 202733</t>
@@ -521,58 +525,60 @@
   </si>
   <si>
     <t xml:space="preserve">2 20 0254
 </t>
   </si>
   <si>
     <t>36.54
 8.32
 9.24</t>
   </si>
   <si>
     <t>"БИ-ДИ-О АРМЕНИЯ" закрытое акционерное общество (ЗАО),
 РА, г. Ереван, ул. Д. Анахта, д.  23/6</t>
   </si>
   <si>
     <t>Саакян Ваагн Шагенович</t>
   </si>
   <si>
     <t>2 20 0254</t>
   </si>
   <si>
     <t>Саакян Ваагн Шагенович (А 0249)
 Аветисян Мариам Размиковна (А 0212)
 Яковлев Сергей Петрович (А 0176)
 Едигарян Давит Оникович (А 0158)
-Варданян Арам Араевич (А 0206)</t>
+Варданян Арам Араевич (А 0206)
+Казарян Кристине Саргисовна (А 0299)</t>
   </si>
   <si>
     <t>2 20 0254
 2 20 0263
 2 20 0054
 2 20 0005
-2 23 0777</t>
+2 23 0777
+2 26 1073</t>
   </si>
   <si>
     <t>BDO International Limited, www.bdo.global/en-gb/home</t>
   </si>
   <si>
     <t>06.10.2025</t>
   </si>
   <si>
     <t>Совет палаты аудиторов и экспертов-бухгалтеров Армении
 (г. Ереван, ул. Монте Мелконяна, д. 46/2)
 18.11.2025, 71-А</t>
   </si>
   <si>
     <t>Закон Республики Армения "О регулировании бухгалтерского учета и аудиторской деятельности и общественном контроле": статья 28, пункт 1 и 3
 Устав общественной организации "Палата аудиторов и экспертов-бухгалтеров Армении": пункт 14.17.25.
 Порядок применения дисциплинарных мер к членам Палаты: пункт 8.7.
 А также Протокол Комиссии по соблюдению требований к качеству и дисциплинарным мерам № 08 от 08.10.2025 г.</t>
   </si>
   <si>
     <t>273.120.05398</t>
   </si>
   <si>
     <t>1 20 0301</t>
   </si>
   <si>
@@ -620,61 +626,54 @@
 25
 49</t>
   </si>
   <si>
     <t>Катоян Лилит Гариевна
 Саргсян Нелли Вардановна
 Маргарян Айк Эмильевич</t>
   </si>
   <si>
     <t>Катоян Лилит Гариевна (А 0025)
 Саргсян Нелли Вардановна (А 0124)
 Ованнисян Самвел Сергоевич (А 0277)</t>
   </si>
   <si>
     <t>2 20 0035
 2 20 0051
 2 25 1004</t>
   </si>
   <si>
     <t>JPA International, www.jpainternational.com</t>
   </si>
   <si>
     <t>26.12.2023</t>
   </si>
   <si>
-    <t>2
-[...2 lines deleted...]
-  <si>
     <t>Совет палаты аудиторов и экспертов-бухгалтеров Армении
 (г. Ереван, проспект Комитаса, д. 49/3, 6-й этаж)
 16.04.2024
 45-А</t>
-  </si>
-[...1 lines deleted...]
-    <t>Предупреждение</t>
   </si>
   <si>
     <t>Закон Республики Армения "О регулировании бухгалтерского учета и аудиторской деятельности и общественном контроле": статья 28, пункт 1; статья 30.
 Устав общественной организации "Палата аудиторов и экспертов-бухгалтеров Армении": пункт 14.16.25.
 Порядок применения дисциплинарных мер к членам Палаты: пункт 8.7.
 А также Протокол Комиссии по соблюдению требований к качеству и дисциплинарным мерам № 03 от 01.04.2024 г.</t>
   </si>
   <si>
     <t>273.120.05381</t>
   </si>
   <si>
     <t>1 20 0220</t>
   </si>
   <si>
     <t>Закрытое акционерное общество "ЭЙ-ЭМ-ЭЙЧ АУДИТ"</t>
   </si>
   <si>
     <t>02246786</t>
   </si>
   <si>
     <t>Ширак</t>
   </si>
   <si>
     <t>56/1,
 кв. 35</t>
@@ -962,80 +961,73 @@
     <t>01012831</t>
   </si>
   <si>
     <t>Братья Орбели</t>
   </si>
   <si>
     <t>67/2, 
 кв. 86</t>
   </si>
   <si>
     <t>0028</t>
   </si>
   <si>
     <t>26/3</t>
   </si>
   <si>
     <t>+37410 541175</t>
   </si>
   <si>
     <t>info@progress-audit.am</t>
   </si>
   <si>
     <t>www.progress-audit.am</t>
   </si>
   <si>
-    <t>Арзуманян Рузанна Сашевна (Республика Армения, г. Ереван, ул. Нансена, д. 6, кв. 57)
-[...18 lines deleted...]
-Абрамян Люся Юрьевна (А 0078)
+    <t>Киракосян Артур Гришаевич (Республика Армения, г. Ереван, ул. Христафора, д. 9, кв. 47)</t>
+  </si>
+  <si>
+    <t>2 26 1060</t>
+  </si>
+  <si>
+    <t>Киракосян Артур Гришаевич</t>
+  </si>
+  <si>
+    <t>Киракосян Артур Гришаевич (А 0303)
+Арзуманян Рузанна Сашаевна (А 0072)
 Галстян Карине Мкртичевна (А 0128)
 Никогосян Эмиль Завенович (А 0045)
-Григорян Кристина Эмильевна (А 0239)</t>
-[...3 lines deleted...]
-2 20 0109
+Григорян Кристина Эмильевна (А 0239)
+Акопян Рубен Сергеевич (А 0297)</t>
+  </si>
+  <si>
+    <t>2 26 1060
+2 20 0078
 2 20 0108
 2 20 0086
-2 24 0855</t>
+2 24 0855
+2 26 1086</t>
   </si>
   <si>
     <t>09.10.2025</t>
   </si>
   <si>
     <t>Совет палаты аудиторов и экспертов-бухгалтеров Армении
 (г. Ереван, ул. Монте Мелконяна, д.  46/2)
 02.12.2025
 74-А</t>
   </si>
   <si>
     <t>Закон Республики Армения "О регулировании бухгалтерского учета и аудиторской деятельности и общественном контроле": статья 28, пункт 1; статья 31.
 Устав общественной организации "Палата аудиторов и экспертов-бухгалтеров Армении": пункт 14.17.25.
 Порядок применения дисциплинарных мер к членам Палаты: пункт 8.7.
 А также Протокол Комиссии по соблюдению требований к качеству и дисциплинарным мерам № 09 от 04.11.2025 г.</t>
   </si>
   <si>
     <t>264.120.08958</t>
   </si>
   <si>
     <t>1 20 0330</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "АЙ ЭФ ПИ"</t>
   </si>
@@ -1119,60 +1111,60 @@
   <si>
     <t>8,
 офис 135</t>
   </si>
   <si>
     <t>info@tmaudit.am</t>
   </si>
   <si>
     <t>www.tmaudit.am</t>
   </si>
   <si>
     <t>Мовсисян Татул Грантович (Республика Армения, Гегаркуникская область, с. Варденик, 4-я ул., д. 134)
 Григорян Софья Мамиконовна (Республика Армения, г. Ереван, ул. Андраника, д. 95, кв. 7)</t>
   </si>
   <si>
     <t>2 20 0039</t>
   </si>
   <si>
     <t>80
 20</t>
   </si>
   <si>
     <t>Мовсисян Татул Грантович</t>
   </si>
   <si>
-    <t>Мовсисян Татул Грантович (А 0029)
+    <t xml:space="preserve">Мовсисян Татул Грантович (А 0029)
 Атоян Гукас Мадатович (А 0024)
 Читчян Ануш Камоевна (А 0131)
-Григорян Лилит Тиграновна (А 0065)</t>
-[...2 lines deleted...]
-    <t>2 20 0039
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 20 0039
 2 20 0034
 2 20 0240
-2 20 0144</t>
+</t>
   </si>
   <si>
     <t>22.04.2026</t>
   </si>
   <si>
     <t>Совет палаты аудиторов и экспертов-бухгалтеров Армении
 (г. Ереван, ул. Монте Мелконяна, д.  46/2)
 27.04.2026
 30-А</t>
   </si>
   <si>
     <t>Закон Республики Армения "О регулировании бухгалтерского учета и аудиторской деятельности и общественном контроле": статья 28, пункт 1; статья 30.
 Устав общественной организации "Палата аудиторов и экспертов-бухгалтеров Армении": пункт 14.17.25.
 Порядок применения дисциплинарных мер к членам Палаты: пункт 8.7.
 А также Протокол Комиссии по соблюдению требований к качеству и дисциплинарным мерам № 13 от 22.04.2026 г.</t>
   </si>
   <si>
     <t>264․120․03701</t>
   </si>
   <si>
     <t>1 20 0371</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "АЛЬФА АУДИТ"</t>
   </si>
@@ -1464,64 +1456,62 @@
 2 22 0724</t>
   </si>
   <si>
     <t>24.9
 26.1</t>
   </si>
   <si>
     <t>"Кей-Пи-Эм-Джи Каспиан Холдинг Лимитид"
 Казахстан, г. Нур-Султан, район Есиль, ул. Сауран, дом 48</t>
   </si>
   <si>
     <t>Геворгян Ирина Геворговна</t>
   </si>
   <si>
     <t>2 20 0411</t>
   </si>
   <si>
     <t xml:space="preserve">Шамшян Давит Арменович (А 0164)
 Геворгян Ирина Геворговна (А 0215)
 Минасян Сона Григоровна (А 0165)
 Сардарян Лусине Бениаминовна (А 0162)
 Нерсисян Нерсес Георгиевич (А 0216)
 Гарибян Шогик Спартаковна (А 0201)
 Нерсисян Лилит Аршаковна (А 0060)
 Саргсян Лиза Вачагановна (А 0147)
-Ширванян Гор Алвандович (А 0247)
 Мелконян Овсеп Араевич (А 0248)
 </t>
   </si>
   <si>
     <t>2 20 0409
 2 20 0411
 2 22 0685
 2 22 0686
 2 22 0742
 2 23 0784
 2 20 0132
 2 22 0663
-2 24 0933
 2 24 0934</t>
   </si>
   <si>
     <t>KPMG International Limited, 
  www.kpmg.com</t>
   </si>
   <si>
     <t>Совет палаты аудиторов и экспертов-бухгалтеров Армении
 (г. Ереван, проспект Комитаса, д. 49/3, 6-й этаж)
 12.03.2024, 26-А</t>
   </si>
   <si>
     <t>Закон Республики Армения "О регулировании бухгалтерского учета и аудиторской деятельности и общественном контроле": статья 28, пункт 1 и 3.
 Устав общественной организации "Палата аудиторов и экспертов-бухгалтеров Армении": пункт 14.16.25.
 Порядок применения дисциплинарных мер к членам Палаты: пункт 8.7.
 А также решение Комиссии по соблюдению требований к качеству и дисциплинарным мерам.</t>
   </si>
   <si>
     <t>286.110.1037029</t>
   </si>
   <si>
     <t>1 20 0427</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "КРОУ АРМЕНИЯ"</t>
@@ -1566,51 +1556,55 @@
 2 26 1053
 </t>
   </si>
   <si>
     <t>Crowe Global, www.crowe.com</t>
   </si>
   <si>
     <t>06.05.2024</t>
   </si>
   <si>
     <t>6
 Применить дисциплинарное взыскание</t>
   </si>
   <si>
     <t>Совет палаты аудиторов и экспертов-бухгалтеров Армении
 (г. Ереван, проспект Комитаса, д. 49/3, 6-й этаж)
 03.06.2024
 61-А
 Отменено
 Совет палаты аудиторов и экспертов-бухгалтеров Армении
 (г. Ереван, проспект Комитаса, д. 49/3, 6-й этаж)
  14.03.2025
 16-А</t>
   </si>
   <si>
-    <t>Отмена прекращения членства
+    <t>Прекращение членства
+Основание
+03.06.2024
+61-А
+Отмена прекращения членства
 Основание
  14.03.2025
 16-А</t>
   </si>
   <si>
     <t>На основании статьи 28, пункт 1, статьи 19, часть 1, пункт 3, статьи 34, часть 1, пункт 1 Закона Республики Армения "О регулировании бухгалтерского учета и аудиторской деятельности и общественном контроле", пункта 14.16.25 Устава общественной организации "Палата аудиторов и экспертов-бухгалтеров Армении", пункта 8.7 Порядка применения дисциплинарных мер к членам Палаты, а также Протокола № 07 от заседания Комиссии по соблюдению требований к качеству и дисциплинарным мерам от 08.05.2024 г.</t>
   </si>
   <si>
     <t>273.110.766442</t>
   </si>
   <si>
     <t>29.01.2021</t>
   </si>
   <si>
     <t>1 21 0473</t>
   </si>
   <si>
     <t>Закрытое акционерное общество "ЕРЕВАН-АУДИТ КОНСАЛТ"</t>
   </si>
   <si>
     <t>02703411</t>
   </si>
   <si>
     <t>Брюсов</t>
   </si>
@@ -1676,56 +1670,58 @@
     <t>0069</t>
   </si>
   <si>
     <t>info@moore-armenia.am</t>
   </si>
   <si>
     <t>www.moore-armenia.am</t>
   </si>
   <si>
     <t>Меликян Роберт Арамович (Республика Армения, г. Ереван, ул. Молдовакан, д. 2, кв. 15)
 Петросян Кнар Аршаковна (Республика Армения, г. Ереван, Минская 6-я ул., кв. 11)</t>
   </si>
   <si>
     <t>2 20 0160
 2 21 0470</t>
   </si>
   <si>
     <t>Меликян Роберт Арамович</t>
   </si>
   <si>
     <t>2 20 0160</t>
   </si>
   <si>
     <t>Меликян Роберт Арамович (А 0130)
 Петросян Кнар Аршаковна (А 0178)
-Асатрян Арсен Эдуардович (А 0193)</t>
+Асатрян Арсен Эдуардович (А 0193)
+Григорян Лилит Тиграновна (А 0065)</t>
   </si>
   <si>
     <t>2 20 0160
 2 20 0470
-2 20 0279</t>
+2 20 0279
+2 20 0144</t>
   </si>
   <si>
     <t>Moore Global Network Limited
 www.moore-global.com/contact-us/</t>
   </si>
   <si>
     <t>27.01.2025</t>
   </si>
   <si>
     <t>Совет палаты аудиторов и экспертов-бухгалтеров Армении
 (г. Ереван, проспект Комитаса, д. 49/3, 6-й этаж)
 11.02.2025
 8-А</t>
   </si>
   <si>
     <t>На основании статьи 28, пункт 1, статьи 30 Закона Республики Армения "О регулировании бухгалтерского учета и аудиторской деятельности и общественном контроле", пункта 14.17.25 Устава общественной организации "Палата аудиторов и экспертов-бухгалтеров Армении", пункта 8.7 Порядка применения дисциплинарных мер к членам Палаты, а также Протокола № 17 от заседания Комиссии по соблюдению требований к качеству и дисциплинарным мерам от 30.01.2025 г.</t>
   </si>
   <si>
     <t>278.110.02718</t>
   </si>
   <si>
     <t>1 21 0503</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЭФ ЭС ПИ ЭДВАЙС"</t>
@@ -2257,74 +2253,77 @@
   <si>
     <t>0007</t>
   </si>
   <si>
     <t>Хоренаци</t>
   </si>
   <si>
     <t>26ա, 
 офис 114</t>
   </si>
   <si>
     <t>info@auditpro.am</t>
   </si>
   <si>
     <t>www.auditpro.am</t>
   </si>
   <si>
     <t xml:space="preserve">Хачатрян Арсен Кароевич (Республика Армения, г. Ереван, ул. Ехбайрутян, д. 8/16)
 Аветисян Авет Гагикович (Республика Армения, г. Ереван, ул. Молдовакан, д. 29/2, кв. 108)
 Мартиросян Ануш Вачагановна (Республика Армения, г. Раздан, с. Кахси, 7-я ул., д. 1)
 Вердиян Зарине Юрьевна (Республика Армения, г. Ереван, ул. Кургиняна, д. 13)
 </t>
   </si>
   <si>
     <t>2 21 0620
-2 24 0875</t>
+2 24 0875
+2 26 1084</t>
   </si>
   <si>
     <t xml:space="preserve">75
 10
 10
 5
 </t>
   </si>
   <si>
     <t>Хачатрян Арсен Кароевич</t>
   </si>
   <si>
     <t>2 21 0620</t>
   </si>
   <si>
     <t>Хачатрян Арсен Кароевич (А 0151)
 Аветисян Авет Гагикович (А 0252)
-Арутюнян Метакся Григориевна (А 0180)</t>
+Арутюнян Метакся Григориевна (А 0180)
+Мартиросян Ануш Вачагановна (А 0308)</t>
   </si>
   <si>
     <t>2 21 0620
 2 24 0875
-2 21 0577</t>
+2 21 0577
+2 26 1084</t>
   </si>
   <si>
     <t>443.120.11819</t>
   </si>
   <si>
     <t>25.12.2024</t>
   </si>
   <si>
     <t>1 24 0932</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Джи Эм Консалт"</t>
   </si>
   <si>
     <t>01357262</t>
   </si>
   <si>
     <t>3-й переулок Тичины</t>
   </si>
   <si>
     <t>2/10</t>
   </si>
   <si>
     <t>0065</t>
   </si>
@@ -4471,412 +4470,412 @@
       <c r="Z7" s="47" t="s">
         <v>96</v>
       </c>
       <c r="AA7" s="47" t="s">
         <v>97</v>
       </c>
       <c r="AB7" s="47" t="s">
         <v>98</v>
       </c>
       <c r="AC7" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD7" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE7" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF7" s="47" t="s">
         <v>99</v>
       </c>
       <c r="AG7" s="47" t="s">
         <v>100</v>
       </c>
       <c r="AH7" s="47" t="s">
-        <v>78</v>
+        <v>101</v>
       </c>
       <c r="AI7" s="47" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AJ7" s="47" t="s">
-        <v>80</v>
+        <v>103</v>
       </c>
       <c r="AK7" s="47" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="AL7" s="47"/>
       <c r="AM7" s="47"/>
       <c r="AN7" s="47"/>
       <c r="AO7" s="48" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="AP7" s="48"/>
       <c r="AQ7" s="48"/>
     </row>
     <row r="8" spans="1:44">
       <c r="A8" s="49">
         <v>3</v>
       </c>
       <c r="B8" s="48" t="s">
         <v>55</v>
       </c>
       <c r="C8" s="48" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="D8" s="48" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="E8" s="48" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="F8" s="48" t="s">
         <v>59</v>
       </c>
       <c r="G8" s="48" t="s">
         <v>59</v>
       </c>
       <c r="H8" s="48" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="I8" s="48" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="J8" s="48" t="s">
         <v>88</v>
       </c>
       <c r="K8" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="48" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="N8" s="48" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="O8" s="48" t="s">
         <v>88</v>
       </c>
       <c r="P8" s="48" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="Q8" s="48" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="R8" s="48" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="S8" s="48" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="T8" s="48" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="U8" s="47">
         <v>51.71</v>
       </c>
       <c r="V8" s="47" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="W8" s="47"/>
       <c r="X8" s="47">
         <v>48.28</v>
       </c>
       <c r="Y8" s="47" t="s">
+        <v>117</v>
+      </c>
+      <c r="Z8" s="47" t="s">
         <v>115</v>
       </c>
-      <c r="Z8" s="47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA8" s="47" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="AB8" s="47" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="AC8" s="47" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="AD8" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE8" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF8" s="47" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="AG8" s="47" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="AH8" s="47" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="AI8" s="47" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="AJ8" s="47" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="AK8" s="47" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="AL8" s="47"/>
       <c r="AM8" s="47"/>
       <c r="AN8" s="47"/>
       <c r="AO8" s="48" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="AP8" s="48"/>
       <c r="AQ8" s="48"/>
     </row>
     <row r="9" spans="1:44">
       <c r="A9" s="49">
         <v>4</v>
       </c>
       <c r="B9" s="48" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="48" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D9" s="48" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E9" s="48" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="F9" s="48" t="s">
         <v>59</v>
       </c>
       <c r="G9" s="48" t="s">
         <v>59</v>
       </c>
       <c r="H9" s="48" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="I9" s="48" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="J9" s="48" t="s">
         <v>88</v>
       </c>
       <c r="K9" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="48" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="N9" s="48" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="O9" s="48" t="s">
         <v>88</v>
       </c>
       <c r="P9" s="48" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="Q9" s="48" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="R9" s="48" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="S9" s="48" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="T9" s="48" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="U9" s="47" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="V9" s="47" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="W9" s="47" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="X9" s="47">
         <v>45.9</v>
       </c>
       <c r="Y9" s="47" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="Z9" s="47" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="AA9" s="47" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="AB9" s="47" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="AC9" s="47" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="AD9" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE9" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF9" s="47" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="AG9" s="47" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="AH9" s="47" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="AI9" s="47" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="AJ9" s="47" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="AK9" s="47" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="AL9" s="47"/>
       <c r="AM9" s="47"/>
       <c r="AN9" s="47"/>
       <c r="AO9" s="48" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="AP9" s="48"/>
       <c r="AQ9" s="48"/>
     </row>
     <row r="10" spans="1:44">
       <c r="A10" s="49">
         <v>5</v>
       </c>
       <c r="B10" s="48" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="48" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="D10" s="48" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E10" s="48" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F10" s="48" t="s">
         <v>59</v>
       </c>
       <c r="G10" s="48" t="s">
         <v>59</v>
       </c>
       <c r="H10" s="48" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="I10" s="48">
         <v>8</v>
       </c>
       <c r="J10" s="48" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="K10" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L10" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M10" s="48" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="N10" s="48" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="O10" s="48" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="P10" s="48" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="Q10" s="48" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="R10" s="48" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="S10" s="48" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="T10" s="48" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="U10" s="47" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="V10" s="47"/>
       <c r="W10" s="47"/>
       <c r="X10" s="47"/>
       <c r="Y10" s="47" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z10" s="47" t="s">
         <v>161</v>
       </c>
-      <c r="Z10" s="47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA10" s="47" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="AB10" s="47" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="AC10" s="47" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="AD10" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE10" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF10" s="47" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="AG10" s="47" t="s">
         <v>100</v>
       </c>
       <c r="AH10" s="47" t="s">
-        <v>166</v>
+        <v>78</v>
       </c>
       <c r="AI10" s="47" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="AJ10" s="47" t="s">
-        <v>168</v>
+        <v>80</v>
       </c>
       <c r="AK10" s="47" t="s">
         <v>169</v>
       </c>
       <c r="AL10" s="47"/>
       <c r="AM10" s="47"/>
       <c r="AN10" s="47"/>
       <c r="AO10" s="48" t="s">
         <v>170</v>
       </c>
       <c r="AP10" s="48"/>
       <c r="AQ10" s="48"/>
     </row>
     <row r="11" spans="1:44">
       <c r="A11" s="49">
         <v>6</v>
       </c>
       <c r="B11" s="48" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="48" t="s">
         <v>171</v>
       </c>
       <c r="D11" s="48" t="s">
         <v>172</v>
@@ -4941,57 +4940,57 @@
       <c r="Z11" s="47" t="s">
         <v>184</v>
       </c>
       <c r="AA11" s="47" t="s">
         <v>186</v>
       </c>
       <c r="AB11" s="47" t="s">
         <v>187</v>
       </c>
       <c r="AC11" s="47" t="s">
         <v>188</v>
       </c>
       <c r="AD11" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE11" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF11" s="47" t="s">
         <v>189</v>
       </c>
       <c r="AG11" s="47" t="s">
         <v>77</v>
       </c>
       <c r="AH11" s="47" t="s">
-        <v>166</v>
+        <v>78</v>
       </c>
       <c r="AI11" s="47" t="s">
         <v>190</v>
       </c>
       <c r="AJ11" s="47" t="s">
-        <v>168</v>
+        <v>80</v>
       </c>
       <c r="AK11" s="47" t="s">
         <v>191</v>
       </c>
       <c r="AL11" s="47"/>
       <c r="AM11" s="47"/>
       <c r="AN11" s="47"/>
       <c r="AO11" s="48" t="s">
         <v>192</v>
       </c>
       <c r="AP11" s="48"/>
       <c r="AQ11" s="48"/>
     </row>
     <row r="12" spans="1:44">
       <c r="A12" s="49">
         <v>7</v>
       </c>
       <c r="B12" s="48" t="s">
         <v>55</v>
       </c>
       <c r="C12" s="48" t="s">
         <v>193</v>
       </c>
       <c r="D12" s="48" t="s">
         <v>194</v>
@@ -5052,57 +5051,57 @@
       <c r="Z12" s="47" t="s">
         <v>202</v>
       </c>
       <c r="AA12" s="47" t="s">
         <v>204</v>
       </c>
       <c r="AB12" s="47" t="s">
         <v>205</v>
       </c>
       <c r="AC12" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD12" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE12" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF12" s="47" t="s">
         <v>206</v>
       </c>
       <c r="AG12" s="47" t="s">
         <v>100</v>
       </c>
       <c r="AH12" s="47" t="s">
-        <v>78</v>
+        <v>101</v>
       </c>
       <c r="AI12" s="47" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AJ12" s="47" t="s">
-        <v>80</v>
+        <v>103</v>
       </c>
       <c r="AK12" s="47" t="s">
         <v>207</v>
       </c>
       <c r="AL12" s="47"/>
       <c r="AM12" s="47"/>
       <c r="AN12" s="47"/>
       <c r="AO12" s="48" t="s">
         <v>208</v>
       </c>
       <c r="AP12" s="48"/>
       <c r="AQ12" s="48"/>
     </row>
     <row r="13" spans="1:44">
       <c r="A13" s="49">
         <v>8</v>
       </c>
       <c r="B13" s="48" t="s">
         <v>209</v>
       </c>
       <c r="C13" s="48" t="s">
         <v>210</v>
       </c>
       <c r="D13" s="48" t="s">
         <v>211</v>
@@ -5167,115 +5166,115 @@
       <c r="Z13" s="47" t="s">
         <v>223</v>
       </c>
       <c r="AA13" s="47" t="s">
         <v>224</v>
       </c>
       <c r="AB13" s="47" t="s">
         <v>225</v>
       </c>
       <c r="AC13" s="47" t="s">
         <v>226</v>
       </c>
       <c r="AD13" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE13" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF13" s="47" t="s">
         <v>227</v>
       </c>
       <c r="AG13" s="47" t="s">
         <v>100</v>
       </c>
       <c r="AH13" s="47" t="s">
-        <v>166</v>
+        <v>78</v>
       </c>
       <c r="AI13" s="47" t="s">
         <v>228</v>
       </c>
       <c r="AJ13" s="47" t="s">
-        <v>168</v>
+        <v>80</v>
       </c>
       <c r="AK13" s="47" t="s">
         <v>229</v>
       </c>
       <c r="AL13" s="47"/>
       <c r="AM13" s="47"/>
       <c r="AN13" s="47"/>
       <c r="AO13" s="48" t="s">
         <v>230</v>
       </c>
       <c r="AP13" s="48"/>
       <c r="AQ13" s="48"/>
     </row>
     <row r="14" spans="1:44">
       <c r="A14" s="49">
         <v>9</v>
       </c>
       <c r="B14" s="48" t="s">
         <v>209</v>
       </c>
       <c r="C14" s="48" t="s">
         <v>231</v>
       </c>
       <c r="D14" s="48" t="s">
         <v>232</v>
       </c>
       <c r="E14" s="48" t="s">
         <v>233</v>
       </c>
       <c r="F14" s="48" t="s">
         <v>59</v>
       </c>
       <c r="G14" s="48" t="s">
         <v>59</v>
       </c>
       <c r="H14" s="48" t="s">
         <v>234</v>
       </c>
       <c r="I14" s="48" t="s">
         <v>235</v>
       </c>
       <c r="J14" s="48" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="K14" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L14" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M14" s="48" t="s">
         <v>234</v>
       </c>
       <c r="N14" s="48" t="s">
         <v>235</v>
       </c>
       <c r="O14" s="48" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="P14" s="48" t="s">
         <v>236</v>
       </c>
       <c r="Q14" s="48" t="s">
         <v>237</v>
       </c>
       <c r="R14" s="48" t="s">
         <v>238</v>
       </c>
       <c r="S14" s="48" t="s">
         <v>239</v>
       </c>
       <c r="T14" s="48" t="s">
         <v>240</v>
       </c>
       <c r="U14" s="47" t="s">
         <v>241</v>
       </c>
       <c r="V14" s="47"/>
       <c r="W14" s="47"/>
       <c r="X14" s="47"/>
       <c r="Y14" s="47" t="s">
         <v>242</v>
       </c>
@@ -5351,2609 +5350,2609 @@
       </c>
       <c r="M15" s="48" t="s">
         <v>234</v>
       </c>
       <c r="N15" s="48" t="s">
         <v>253</v>
       </c>
       <c r="O15" s="48" t="s">
         <v>88</v>
       </c>
       <c r="P15" s="48" t="s">
         <v>254</v>
       </c>
       <c r="Q15" s="48" t="s">
         <v>255</v>
       </c>
       <c r="R15" s="48" t="s">
         <v>256</v>
       </c>
       <c r="S15" s="48" t="s">
         <v>257</v>
       </c>
       <c r="T15" s="48" t="s">
         <v>258</v>
       </c>
-      <c r="U15" s="47" t="s">
-        <v>259</v>
+      <c r="U15" s="47">
+        <v>100</v>
       </c>
       <c r="V15" s="47"/>
       <c r="W15" s="47"/>
       <c r="X15" s="47"/>
       <c r="Y15" s="47" t="s">
+        <v>259</v>
+      </c>
+      <c r="Z15" s="47" t="s">
+        <v>258</v>
+      </c>
+      <c r="AA15" s="47" t="s">
         <v>260</v>
       </c>
-      <c r="Z15" s="47" t="s">
+      <c r="AB15" s="47" t="s">
         <v>261</v>
       </c>
-      <c r="AA15" s="47" t="s">
+      <c r="AC15" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AD15" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AE15" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF15" s="47" t="s">
         <v>262</v>
-      </c>
-[...13 lines deleted...]
-        <v>264</v>
       </c>
       <c r="AG15" s="47" t="s">
         <v>77</v>
       </c>
       <c r="AH15" s="47" t="s">
-        <v>78</v>
+        <v>101</v>
       </c>
       <c r="AI15" s="47" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="AJ15" s="47" t="s">
-        <v>80</v>
+        <v>103</v>
       </c>
       <c r="AK15" s="47" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="AL15" s="47"/>
       <c r="AM15" s="47"/>
       <c r="AN15" s="47"/>
       <c r="AO15" s="48" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="AP15" s="48"/>
       <c r="AQ15" s="48"/>
     </row>
     <row r="16" spans="1:44">
       <c r="A16" s="49">
         <v>11</v>
       </c>
       <c r="B16" s="48" t="s">
         <v>209</v>
       </c>
       <c r="C16" s="48" t="s">
+        <v>266</v>
+      </c>
+      <c r="D16" s="48" t="s">
+        <v>267</v>
+      </c>
+      <c r="E16" s="48" t="s">
         <v>268</v>
       </c>
-      <c r="D16" s="48" t="s">
+      <c r="F16" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G16" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H16" s="48" t="s">
         <v>269</v>
-      </c>
-[...10 lines deleted...]
-        <v>271</v>
       </c>
       <c r="I16" s="48">
         <v>53</v>
       </c>
       <c r="J16" s="48" t="s">
         <v>252</v>
       </c>
       <c r="K16" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L16" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M16" s="48" t="s">
         <v>213</v>
       </c>
       <c r="N16" s="48" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="O16" s="48" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="P16" s="48"/>
       <c r="Q16" s="48" t="s">
+        <v>272</v>
+      </c>
+      <c r="R16" s="48" t="s">
+        <v>273</v>
+      </c>
+      <c r="S16" s="48" t="s">
         <v>274</v>
       </c>
-      <c r="R16" s="48" t="s">
+      <c r="T16" s="48" t="s">
         <v>275</v>
       </c>
-      <c r="S16" s="48" t="s">
+      <c r="U16" s="47" t="s">
         <v>276</v>
-      </c>
-[...4 lines deleted...]
-        <v>278</v>
       </c>
       <c r="V16" s="47"/>
       <c r="W16" s="47"/>
       <c r="X16" s="47"/>
       <c r="Y16" s="47" t="s">
+        <v>277</v>
+      </c>
+      <c r="Z16" s="47" t="s">
+        <v>278</v>
+      </c>
+      <c r="AA16" s="47" t="s">
         <v>279</v>
       </c>
-      <c r="Z16" s="47" t="s">
+      <c r="AB16" s="47" t="s">
         <v>280</v>
       </c>
-      <c r="AA16" s="47" t="s">
+      <c r="AC16" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AD16" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AE16" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF16" s="47" t="s">
         <v>281</v>
-      </c>
-[...13 lines deleted...]
-        <v>283</v>
       </c>
       <c r="AG16" s="47" t="s">
         <v>100</v>
       </c>
       <c r="AH16" s="47" t="s">
-        <v>166</v>
+        <v>78</v>
       </c>
       <c r="AI16" s="47" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="AJ16" s="47" t="s">
-        <v>168</v>
+        <v>80</v>
       </c>
       <c r="AK16" s="47" t="s">
         <v>169</v>
       </c>
       <c r="AL16" s="47"/>
       <c r="AM16" s="47"/>
       <c r="AN16" s="47"/>
       <c r="AO16" s="48" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="AP16" s="48"/>
       <c r="AQ16" s="48"/>
     </row>
     <row r="17" spans="1:44">
       <c r="A17" s="49">
         <v>12</v>
       </c>
       <c r="B17" s="48" t="s">
         <v>209</v>
       </c>
       <c r="C17" s="48" t="s">
+        <v>284</v>
+      </c>
+      <c r="D17" s="48" t="s">
+        <v>285</v>
+      </c>
+      <c r="E17" s="48" t="s">
         <v>286</v>
       </c>
-      <c r="D17" s="48" t="s">
+      <c r="F17" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G17" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H17" s="48" t="s">
         <v>287</v>
       </c>
-      <c r="E17" s="48" t="s">
+      <c r="I17" s="48" t="s">
         <v>288</v>
-      </c>
-[...10 lines deleted...]
-        <v>290</v>
       </c>
       <c r="J17" s="48" t="s">
         <v>64</v>
       </c>
       <c r="K17" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L17" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M17" s="48" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="N17" s="48" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="O17" s="48" t="s">
         <v>64</v>
       </c>
       <c r="P17" s="48">
         <v>37411607081</v>
       </c>
       <c r="Q17" s="48" t="s">
+        <v>289</v>
+      </c>
+      <c r="R17" s="48" t="s">
+        <v>290</v>
+      </c>
+      <c r="S17" s="48" t="s">
         <v>291</v>
       </c>
-      <c r="R17" s="48" t="s">
+      <c r="T17" s="48" t="s">
         <v>292</v>
       </c>
-      <c r="S17" s="48" t="s">
+      <c r="U17" s="47" t="s">
         <v>293</v>
-      </c>
-[...4 lines deleted...]
-        <v>295</v>
       </c>
       <c r="V17" s="47"/>
       <c r="W17" s="47"/>
       <c r="X17" s="47"/>
       <c r="Y17" s="47" t="s">
+        <v>294</v>
+      </c>
+      <c r="Z17" s="47" t="s">
+        <v>292</v>
+      </c>
+      <c r="AA17" s="47" t="s">
+        <v>295</v>
+      </c>
+      <c r="AB17" s="47" t="s">
         <v>296</v>
       </c>
-      <c r="Z17" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AA17" s="47" t="s">
+      <c r="AC17" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AD17" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AE17" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF17" s="47" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
       <c r="AG17" s="47" t="s">
         <v>77</v>
       </c>
       <c r="AH17" s="47" t="s">
-        <v>166</v>
+        <v>78</v>
       </c>
       <c r="AI17" s="47" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="AJ17" s="47" t="s">
-        <v>168</v>
+        <v>80</v>
       </c>
       <c r="AK17" s="47" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="AL17" s="47"/>
       <c r="AM17" s="47"/>
       <c r="AN17" s="47"/>
       <c r="AO17" s="48" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="AP17" s="48"/>
       <c r="AQ17" s="48"/>
     </row>
     <row r="18" spans="1:44">
       <c r="A18" s="49">
         <v>13</v>
       </c>
       <c r="B18" s="48" t="s">
         <v>209</v>
       </c>
       <c r="C18" s="48" t="s">
+        <v>301</v>
+      </c>
+      <c r="D18" s="48" t="s">
+        <v>302</v>
+      </c>
+      <c r="E18" s="48" t="s">
         <v>303</v>
       </c>
-      <c r="D18" s="48" t="s">
+      <c r="F18" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G18" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H18" s="48" t="s">
         <v>304</v>
       </c>
-      <c r="E18" s="48" t="s">
+      <c r="I18" s="48" t="s">
         <v>305</v>
       </c>
-      <c r="F18" s="48" t="s">
-[...5 lines deleted...]
-      <c r="H18" s="48" t="s">
+      <c r="J18" s="48" t="s">
         <v>306</v>
       </c>
-      <c r="I18" s="48" t="s">
+      <c r="K18" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L18" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M18" s="48" t="s">
+        <v>304</v>
+      </c>
+      <c r="N18" s="48" t="s">
+        <v>305</v>
+      </c>
+      <c r="O18" s="48" t="s">
+        <v>306</v>
+      </c>
+      <c r="P18" s="48" t="s">
         <v>307</v>
       </c>
-      <c r="J18" s="48" t="s">
+      <c r="Q18" s="48" t="s">
         <v>308</v>
       </c>
-      <c r="K18" s="48" t="s">
-[...14 lines deleted...]
-      <c r="P18" s="48" t="s">
+      <c r="R18" s="48" t="s">
         <v>309</v>
       </c>
-      <c r="Q18" s="48" t="s">
+      <c r="S18" s="48" t="s">
         <v>310</v>
       </c>
-      <c r="R18" s="48" t="s">
+      <c r="T18" s="48" t="s">
         <v>311</v>
-      </c>
-[...4 lines deleted...]
-        <v>313</v>
       </c>
       <c r="U18" s="47">
         <v>100</v>
       </c>
       <c r="V18" s="47"/>
       <c r="W18" s="47"/>
       <c r="X18" s="47"/>
       <c r="Y18" s="47" t="s">
+        <v>312</v>
+      </c>
+      <c r="Z18" s="47" t="s">
+        <v>311</v>
+      </c>
+      <c r="AA18" s="47" t="s">
+        <v>313</v>
+      </c>
+      <c r="AB18" s="47" t="s">
         <v>314</v>
       </c>
-      <c r="Z18" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AA18" s="47" t="s">
+      <c r="AC18" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AD18" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AE18" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF18" s="47" t="s">
         <v>315</v>
-      </c>
-[...13 lines deleted...]
-        <v>317</v>
       </c>
       <c r="AG18" s="47" t="s">
         <v>100</v>
       </c>
       <c r="AH18" s="47" t="s">
-        <v>166</v>
+        <v>78</v>
       </c>
       <c r="AI18" s="47" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="AJ18" s="47" t="s">
-        <v>168</v>
+        <v>80</v>
       </c>
       <c r="AK18" s="47" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="AL18" s="47"/>
       <c r="AM18" s="47"/>
       <c r="AN18" s="47"/>
       <c r="AO18" s="48" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="AP18" s="48"/>
       <c r="AQ18" s="48"/>
     </row>
     <row r="19" spans="1:44">
       <c r="A19" s="49">
         <v>14</v>
       </c>
       <c r="B19" s="48" t="s">
         <v>209</v>
       </c>
       <c r="C19" s="48" t="s">
+        <v>319</v>
+      </c>
+      <c r="D19" s="48" t="s">
+        <v>320</v>
+      </c>
+      <c r="E19" s="48" t="s">
         <v>321</v>
       </c>
-      <c r="D19" s="48" t="s">
+      <c r="F19" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G19" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H19" s="48" t="s">
         <v>322</v>
-      </c>
-[...10 lines deleted...]
-        <v>324</v>
       </c>
       <c r="I19" s="48">
         <v>9</v>
       </c>
       <c r="J19" s="48" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="K19" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L19" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M19" s="48" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="N19" s="48">
         <v>9</v>
       </c>
       <c r="O19" s="48" t="s">
+        <v>323</v>
+      </c>
+      <c r="P19" s="48" t="s">
+        <v>324</v>
+      </c>
+      <c r="Q19" s="48" t="s">
         <v>325</v>
       </c>
-      <c r="P19" s="48" t="s">
+      <c r="R19" s="48" t="s">
         <v>326</v>
       </c>
-      <c r="Q19" s="48" t="s">
+      <c r="S19" s="48" t="s">
         <v>327</v>
       </c>
-      <c r="R19" s="48" t="s">
+      <c r="T19" s="48" t="s">
         <v>328</v>
       </c>
-      <c r="S19" s="48" t="s">
+      <c r="U19" s="47" t="s">
         <v>329</v>
-      </c>
-[...4 lines deleted...]
-        <v>331</v>
       </c>
       <c r="V19" s="47"/>
       <c r="W19" s="47"/>
       <c r="X19" s="47"/>
       <c r="Y19" s="47" t="s">
+        <v>330</v>
+      </c>
+      <c r="Z19" s="47" t="s">
+        <v>331</v>
+      </c>
+      <c r="AA19" s="47" t="s">
         <v>332</v>
       </c>
-      <c r="Z19" s="47" t="s">
+      <c r="AB19" s="47" t="s">
         <v>333</v>
       </c>
-      <c r="AA19" s="47" t="s">
+      <c r="AC19" s="47" t="s">
         <v>334</v>
-      </c>
-[...4 lines deleted...]
-        <v>336</v>
       </c>
       <c r="AD19" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE19" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF19" s="47"/>
       <c r="AG19" s="47"/>
       <c r="AH19" s="47"/>
       <c r="AI19" s="47"/>
       <c r="AJ19" s="47"/>
       <c r="AK19" s="47"/>
       <c r="AL19" s="47"/>
       <c r="AM19" s="47"/>
       <c r="AN19" s="47"/>
       <c r="AO19" s="48" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="AP19" s="48"/>
       <c r="AQ19" s="48"/>
     </row>
     <row r="20" spans="1:44">
       <c r="A20" s="49">
         <v>15</v>
       </c>
       <c r="B20" s="48" t="s">
+        <v>336</v>
+      </c>
+      <c r="C20" s="48" t="s">
+        <v>337</v>
+      </c>
+      <c r="D20" s="48" t="s">
         <v>338</v>
       </c>
-      <c r="C20" s="48" t="s">
+      <c r="E20" s="48" t="s">
         <v>339</v>
       </c>
-      <c r="D20" s="48" t="s">
+      <c r="F20" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G20" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H20" s="48" t="s">
         <v>340</v>
       </c>
-      <c r="E20" s="48" t="s">
+      <c r="I20" s="48" t="s">
         <v>341</v>
       </c>
-      <c r="F20" s="48" t="s">
-[...5 lines deleted...]
-      <c r="H20" s="48" t="s">
+      <c r="J20" s="48" t="s">
         <v>342</v>
-      </c>
-[...4 lines deleted...]
-        <v>344</v>
       </c>
       <c r="K20" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L20" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M20" s="48" t="s">
         <v>60</v>
       </c>
       <c r="N20" s="48">
         <v>5</v>
       </c>
       <c r="O20" s="48" t="s">
+        <v>343</v>
+      </c>
+      <c r="P20" s="48" t="s">
+        <v>344</v>
+      </c>
+      <c r="Q20" s="48" t="s">
         <v>345</v>
       </c>
-      <c r="P20" s="48" t="s">
+      <c r="R20" s="48" t="s">
         <v>346</v>
       </c>
-      <c r="Q20" s="48" t="s">
+      <c r="S20" s="48" t="s">
         <v>347</v>
       </c>
-      <c r="R20" s="48" t="s">
+      <c r="T20" s="48" t="s">
         <v>348</v>
       </c>
-      <c r="S20" s="48" t="s">
+      <c r="U20" s="47" t="s">
         <v>349</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
       <c r="V20" s="47"/>
       <c r="W20" s="47"/>
       <c r="X20" s="47"/>
       <c r="Y20" s="47" t="s">
+        <v>350</v>
+      </c>
+      <c r="Z20" s="47" t="s">
+        <v>351</v>
+      </c>
+      <c r="AA20" s="47" t="s">
         <v>352</v>
       </c>
-      <c r="Z20" s="47" t="s">
+      <c r="AB20" s="47" t="s">
         <v>353</v>
       </c>
-      <c r="AA20" s="47" t="s">
+      <c r="AC20" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AD20" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AE20" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF20" s="47" t="s">
         <v>354</v>
       </c>
-      <c r="AB20" s="47" t="s">
+      <c r="AG20" s="47" t="s">
         <v>355</v>
       </c>
-      <c r="AC20" s="47" t="s">
-[...8 lines deleted...]
-      <c r="AF20" s="47" t="s">
+      <c r="AH20" s="47" t="s">
         <v>356</v>
       </c>
-      <c r="AG20" s="47" t="s">
+      <c r="AI20" s="47" t="s">
         <v>357</v>
       </c>
-      <c r="AH20" s="47" t="s">
+      <c r="AJ20" s="47" t="s">
         <v>358</v>
       </c>
-      <c r="AI20" s="47" t="s">
+      <c r="AK20" s="47" t="s">
         <v>359</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="AL20" s="47"/>
       <c r="AM20" s="47"/>
       <c r="AN20" s="47"/>
       <c r="AO20" s="48" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="AP20" s="48"/>
       <c r="AQ20" s="48"/>
     </row>
     <row r="21" spans="1:44">
       <c r="A21" s="49">
         <v>16</v>
       </c>
       <c r="B21" s="48" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="C21" s="48" t="s">
+        <v>361</v>
+      </c>
+      <c r="D21" s="48" t="s">
+        <v>362</v>
+      </c>
+      <c r="E21" s="48" t="s">
         <v>363</v>
       </c>
-      <c r="D21" s="48" t="s">
+      <c r="F21" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G21" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H21" s="48" t="s">
+        <v>109</v>
+      </c>
+      <c r="I21" s="48" t="s">
         <v>364</v>
-      </c>
-[...13 lines deleted...]
-        <v>366</v>
       </c>
       <c r="J21" s="48" t="s">
         <v>88</v>
       </c>
       <c r="K21" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L21" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M21" s="48" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="N21" s="48" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="O21" s="48" t="s">
         <v>88</v>
       </c>
       <c r="P21" s="48" t="s">
+        <v>365</v>
+      </c>
+      <c r="Q21" s="48" t="s">
+        <v>366</v>
+      </c>
+      <c r="R21" s="48" t="s">
         <v>367</v>
       </c>
-      <c r="Q21" s="48" t="s">
+      <c r="S21" s="48" t="s">
         <v>368</v>
       </c>
-      <c r="R21" s="48" t="s">
+      <c r="T21" s="48" t="s">
         <v>369</v>
       </c>
-      <c r="S21" s="48" t="s">
+      <c r="U21" s="47" t="s">
         <v>370</v>
       </c>
-      <c r="T21" s="48" t="s">
+      <c r="V21" s="47" t="s">
         <v>371</v>
-      </c>
-[...4 lines deleted...]
-        <v>373</v>
       </c>
       <c r="W21" s="47"/>
       <c r="X21" s="47">
         <v>49</v>
       </c>
       <c r="Y21" s="47" t="s">
+        <v>372</v>
+      </c>
+      <c r="Z21" s="47" t="s">
+        <v>373</v>
+      </c>
+      <c r="AA21" s="47" t="s">
         <v>374</v>
       </c>
-      <c r="Z21" s="47" t="s">
+      <c r="AB21" s="47" t="s">
         <v>375</v>
       </c>
-      <c r="AA21" s="47" t="s">
+      <c r="AC21" s="47" t="s">
         <v>376</v>
       </c>
-      <c r="AB21" s="47" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AD21" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE21" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF21" s="47" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="AG21" s="47" t="s">
         <v>100</v>
       </c>
       <c r="AH21" s="47" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="AI21" s="47" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="AJ21" s="47" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="AK21" s="47" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="AL21" s="47"/>
       <c r="AM21" s="47"/>
       <c r="AN21" s="47"/>
       <c r="AO21" s="48" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="AP21" s="48"/>
       <c r="AQ21" s="48"/>
     </row>
     <row r="22" spans="1:44">
       <c r="A22" s="49">
         <v>17</v>
       </c>
       <c r="B22" s="48" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="C22" s="48" t="s">
+        <v>380</v>
+      </c>
+      <c r="D22" s="48" t="s">
+        <v>381</v>
+      </c>
+      <c r="E22" s="48" t="s">
         <v>382</v>
       </c>
-      <c r="D22" s="48" t="s">
+      <c r="F22" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G22" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H22" s="48" t="s">
         <v>383</v>
-      </c>
-[...10 lines deleted...]
-        <v>385</v>
       </c>
       <c r="I22" s="48">
         <v>7</v>
       </c>
       <c r="J22" s="48" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="K22" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L22" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M22" s="48" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="N22" s="48">
         <v>7</v>
       </c>
       <c r="O22" s="48" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="P22" s="48" t="s">
+        <v>384</v>
+      </c>
+      <c r="Q22" s="48" t="s">
+        <v>385</v>
+      </c>
+      <c r="R22" s="48" t="s">
         <v>386</v>
       </c>
-      <c r="Q22" s="48" t="s">
+      <c r="S22" s="48" t="s">
         <v>387</v>
       </c>
-      <c r="R22" s="48" t="s">
+      <c r="T22" s="48" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>390</v>
       </c>
       <c r="U22" s="47">
         <v>100</v>
       </c>
       <c r="V22" s="47"/>
       <c r="W22" s="47"/>
       <c r="X22" s="47"/>
       <c r="Y22" s="47" t="s">
+        <v>389</v>
+      </c>
+      <c r="Z22" s="47" t="s">
+        <v>388</v>
+      </c>
+      <c r="AA22" s="47" t="s">
+        <v>390</v>
+      </c>
+      <c r="AB22" s="47" t="s">
         <v>391</v>
       </c>
-      <c r="Z22" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AA22" s="47" t="s">
+      <c r="AC22" s="47" t="s">
         <v>392</v>
       </c>
-      <c r="AB22" s="47" t="s">
+      <c r="AD22" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AE22" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF22" s="47" t="s">
         <v>393</v>
-      </c>
-[...10 lines deleted...]
-        <v>395</v>
       </c>
       <c r="AG22" s="47" t="s">
         <v>100</v>
       </c>
       <c r="AH22" s="47" t="s">
+        <v>394</v>
+      </c>
+      <c r="AI22" s="47" t="s">
+        <v>395</v>
+      </c>
+      <c r="AJ22" s="47" t="s">
         <v>396</v>
       </c>
-      <c r="AI22" s="47" t="s">
+      <c r="AK22" s="47" t="s">
         <v>397</v>
-      </c>
-[...4 lines deleted...]
-        <v>399</v>
       </c>
       <c r="AL22" s="47"/>
       <c r="AM22" s="47"/>
       <c r="AN22" s="47"/>
       <c r="AO22" s="48" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="AP22" s="48"/>
       <c r="AQ22" s="48"/>
     </row>
     <row r="23" spans="1:44">
       <c r="A23" s="49">
         <v>18</v>
       </c>
       <c r="B23" s="48" t="s">
+        <v>399</v>
+      </c>
+      <c r="C23" s="48" t="s">
+        <v>400</v>
+      </c>
+      <c r="D23" s="48" t="s">
         <v>401</v>
       </c>
-      <c r="C23" s="48" t="s">
+      <c r="E23" s="48" t="s">
         <v>402</v>
       </c>
-      <c r="D23" s="48" t="s">
+      <c r="F23" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G23" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H23" s="48" t="s">
         <v>403</v>
-      </c>
-[...10 lines deleted...]
-        <v>405</v>
       </c>
       <c r="I23" s="48">
         <v>26</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>179</v>
       </c>
       <c r="K23" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L23" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M23" s="48" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="N23" s="48">
         <v>3</v>
       </c>
       <c r="O23" s="48" t="s">
+        <v>405</v>
+      </c>
+      <c r="P23" s="48" t="s">
+        <v>406</v>
+      </c>
+      <c r="Q23" s="48" t="s">
         <v>407</v>
       </c>
-      <c r="P23" s="48" t="s">
+      <c r="R23" s="48" t="s">
         <v>408</v>
       </c>
-      <c r="Q23" s="48" t="s">
+      <c r="S23" s="48" t="s">
         <v>409</v>
       </c>
-      <c r="R23" s="48" t="s">
+      <c r="T23" s="48" t="s">
         <v>410</v>
-      </c>
-[...4 lines deleted...]
-        <v>412</v>
       </c>
       <c r="U23" s="47">
         <v>100</v>
       </c>
       <c r="V23" s="47"/>
       <c r="W23" s="47"/>
       <c r="X23" s="47"/>
       <c r="Y23" s="47" t="s">
+        <v>411</v>
+      </c>
+      <c r="Z23" s="47" t="s">
+        <v>410</v>
+      </c>
+      <c r="AA23" s="47" t="s">
+        <v>412</v>
+      </c>
+      <c r="AB23" s="47" t="s">
         <v>413</v>
-      </c>
-[...7 lines deleted...]
-        <v>415</v>
       </c>
       <c r="AC23" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD23" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE23" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF23" s="47"/>
       <c r="AG23" s="47"/>
       <c r="AH23" s="47"/>
       <c r="AI23" s="47"/>
       <c r="AJ23" s="47"/>
       <c r="AK23" s="47"/>
       <c r="AL23" s="47"/>
       <c r="AM23" s="47"/>
       <c r="AN23" s="47"/>
       <c r="AO23" s="48" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="AP23" s="48"/>
       <c r="AQ23" s="48"/>
     </row>
     <row r="24" spans="1:44">
       <c r="A24" s="49">
         <v>19</v>
       </c>
       <c r="B24" s="48" t="s">
+        <v>415</v>
+      </c>
+      <c r="C24" s="48" t="s">
+        <v>416</v>
+      </c>
+      <c r="D24" s="48" t="s">
         <v>417</v>
       </c>
-      <c r="C24" s="48" t="s">
+      <c r="E24" s="48" t="s">
         <v>418</v>
       </c>
-      <c r="D24" s="48" t="s">
+      <c r="F24" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G24" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H24" s="48" t="s">
         <v>419</v>
       </c>
-      <c r="E24" s="48" t="s">
+      <c r="I24" s="48" t="s">
         <v>420</v>
       </c>
-      <c r="F24" s="48" t="s">
-[...5 lines deleted...]
-      <c r="H24" s="48" t="s">
+      <c r="J24" s="48" t="s">
         <v>421</v>
       </c>
-      <c r="I24" s="48" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K24" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L24" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M24" s="48" t="s">
+        <v>419</v>
+      </c>
+      <c r="N24" s="48" t="s">
+        <v>420</v>
+      </c>
+      <c r="O24" s="48" t="s">
         <v>421</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
       <c r="P24" s="48"/>
       <c r="Q24" s="48" t="s">
+        <v>422</v>
+      </c>
+      <c r="R24" s="48" t="s">
+        <v>423</v>
+      </c>
+      <c r="S24" s="48" t="s">
         <v>424</v>
       </c>
-      <c r="R24" s="48" t="s">
+      <c r="T24" s="48" t="s">
         <v>425</v>
-      </c>
-[...4 lines deleted...]
-        <v>427</v>
       </c>
       <c r="U24" s="47" t="s">
         <v>221</v>
       </c>
       <c r="V24" s="47"/>
       <c r="W24" s="47"/>
       <c r="X24" s="47"/>
       <c r="Y24" s="47" t="s">
+        <v>426</v>
+      </c>
+      <c r="Z24" s="47" t="s">
+        <v>427</v>
+      </c>
+      <c r="AA24" s="47" t="s">
         <v>428</v>
       </c>
-      <c r="Z24" s="47" t="s">
+      <c r="AB24" s="47" t="s">
         <v>429</v>
       </c>
-      <c r="AA24" s="47" t="s">
+      <c r="AC24" s="47" t="s">
         <v>430</v>
       </c>
-      <c r="AB24" s="47" t="s">
+      <c r="AD24" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AE24" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF24" s="47" t="s">
         <v>431</v>
-      </c>
-[...10 lines deleted...]
-        <v>433</v>
       </c>
       <c r="AG24" s="47" t="s">
         <v>100</v>
       </c>
       <c r="AH24" s="47" t="s">
-        <v>166</v>
+        <v>78</v>
       </c>
       <c r="AI24" s="47" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="AJ24" s="47" t="s">
-        <v>168</v>
+        <v>80</v>
       </c>
       <c r="AK24" s="47" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="AL24" s="47"/>
       <c r="AM24" s="47"/>
       <c r="AN24" s="47"/>
       <c r="AO24" s="48" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="AP24" s="48"/>
       <c r="AQ24" s="48"/>
     </row>
     <row r="25" spans="1:44">
       <c r="A25" s="49">
         <v>20</v>
       </c>
       <c r="B25" s="48" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="C25" s="48" t="s">
+        <v>435</v>
+      </c>
+      <c r="D25" s="48" t="s">
+        <v>436</v>
+      </c>
+      <c r="E25" s="48" t="s">
         <v>437</v>
       </c>
-      <c r="D25" s="48" t="s">
+      <c r="F25" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G25" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H25" s="48" t="s">
         <v>438</v>
       </c>
-      <c r="E25" s="48" t="s">
+      <c r="I25" s="48" t="s">
         <v>439</v>
-      </c>
-[...10 lines deleted...]
-        <v>441</v>
       </c>
       <c r="J25" s="48" t="s">
         <v>62</v>
       </c>
       <c r="K25" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L25" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M25" s="48" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
       <c r="N25" s="48" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="O25" s="48" t="s">
         <v>88</v>
       </c>
       <c r="P25" s="48">
         <v>37493723575</v>
       </c>
       <c r="Q25" s="48" t="s">
+        <v>442</v>
+      </c>
+      <c r="R25" s="48" t="s">
+        <v>443</v>
+      </c>
+      <c r="S25" s="48" t="s">
         <v>444</v>
       </c>
-      <c r="R25" s="48" t="s">
+      <c r="T25" s="48" t="s">
         <v>445</v>
       </c>
-      <c r="S25" s="48" t="s">
+      <c r="U25" s="47" t="s">
         <v>446</v>
-      </c>
-[...4 lines deleted...]
-        <v>448</v>
       </c>
       <c r="V25" s="47"/>
       <c r="W25" s="47"/>
       <c r="X25" s="47"/>
       <c r="Y25" s="47" t="s">
+        <v>447</v>
+      </c>
+      <c r="Z25" s="47" t="s">
+        <v>445</v>
+      </c>
+      <c r="AA25" s="47" t="s">
+        <v>448</v>
+      </c>
+      <c r="AB25" s="47" t="s">
         <v>449</v>
       </c>
-      <c r="Z25" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AA25" s="47" t="s">
+      <c r="AC25" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AD25" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AE25" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF25" s="47" t="s">
         <v>450</v>
-      </c>
-[...13 lines deleted...]
-        <v>452</v>
       </c>
       <c r="AG25" s="47" t="s">
         <v>100</v>
       </c>
       <c r="AH25" s="47" t="s">
-        <v>78</v>
+        <v>101</v>
       </c>
       <c r="AI25" s="47" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="AJ25" s="47" t="s">
-        <v>80</v>
+        <v>103</v>
       </c>
       <c r="AK25" s="47" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="AL25" s="47"/>
       <c r="AM25" s="47"/>
       <c r="AN25" s="47"/>
       <c r="AO25" s="48" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="AP25" s="48"/>
       <c r="AQ25" s="48"/>
     </row>
     <row r="26" spans="1:44">
       <c r="A26" s="49">
         <v>21</v>
       </c>
       <c r="B26" s="48" t="s">
+        <v>454</v>
+      </c>
+      <c r="C26" s="48" t="s">
+        <v>455</v>
+      </c>
+      <c r="D26" s="48" t="s">
         <v>456</v>
       </c>
-      <c r="C26" s="48" t="s">
+      <c r="E26" s="48" t="s">
         <v>457</v>
       </c>
-      <c r="D26" s="48" t="s">
+      <c r="F26" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G26" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H26" s="48" t="s">
         <v>458</v>
       </c>
-      <c r="E26" s="48" t="s">
+      <c r="I26" s="48" t="s">
         <v>459</v>
       </c>
-      <c r="F26" s="48" t="s">
-[...5 lines deleted...]
-      <c r="H26" s="48" t="s">
+      <c r="J26" s="48" t="s">
         <v>460</v>
       </c>
-      <c r="I26" s="48" t="s">
+      <c r="K26" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L26" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M26" s="48" t="s">
+        <v>458</v>
+      </c>
+      <c r="N26" s="48" t="s">
+        <v>459</v>
+      </c>
+      <c r="O26" s="48" t="s">
+        <v>460</v>
+      </c>
+      <c r="P26" s="48" t="s">
         <v>461</v>
       </c>
-      <c r="J26" s="48" t="s">
+      <c r="Q26" s="48" t="s">
         <v>462</v>
       </c>
-      <c r="K26" s="48" t="s">
-[...14 lines deleted...]
-      <c r="P26" s="48" t="s">
+      <c r="R26" s="48" t="s">
         <v>463</v>
       </c>
-      <c r="Q26" s="48" t="s">
+      <c r="S26" s="48" t="s">
         <v>464</v>
       </c>
-      <c r="R26" s="48" t="s">
+      <c r="T26" s="48" t="s">
         <v>465</v>
       </c>
-      <c r="S26" s="48" t="s">
+      <c r="U26" s="47" t="s">
         <v>466</v>
-      </c>
-[...4 lines deleted...]
-        <v>468</v>
       </c>
       <c r="V26" s="47"/>
       <c r="W26" s="47"/>
       <c r="X26" s="47"/>
       <c r="Y26" s="47" t="s">
+        <v>467</v>
+      </c>
+      <c r="Z26" s="47" t="s">
+        <v>465</v>
+      </c>
+      <c r="AA26" s="47" t="s">
+        <v>468</v>
+      </c>
+      <c r="AB26" s="47" t="s">
         <v>469</v>
       </c>
-      <c r="Z26" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AA26" s="47" t="s">
+      <c r="AC26" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AD26" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AE26" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF26" s="47" t="s">
         <v>470</v>
       </c>
-      <c r="AB26" s="47" t="s">
+      <c r="AG26" s="47" t="s">
         <v>471</v>
       </c>
-      <c r="AC26" s="47" t="s">
-[...8 lines deleted...]
-      <c r="AF26" s="47" t="s">
+      <c r="AH26" s="47" t="s">
         <v>472</v>
       </c>
-      <c r="AG26" s="47" t="s">
+      <c r="AI26" s="47" t="s">
         <v>473</v>
       </c>
-      <c r="AH26" s="47" t="s">
+      <c r="AJ26" s="47" t="s">
         <v>474</v>
       </c>
-      <c r="AI26" s="47" t="s">
+      <c r="AK26" s="47" t="s">
         <v>475</v>
       </c>
-      <c r="AJ26" s="47" t="s">
+      <c r="AL26" s="47" t="s">
         <v>476</v>
-      </c>
-[...4 lines deleted...]
-        <v>478</v>
       </c>
       <c r="AM26" s="47"/>
       <c r="AN26" s="47"/>
       <c r="AO26" s="48" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="AP26" s="48"/>
       <c r="AQ26" s="48"/>
     </row>
     <row r="27" spans="1:44">
       <c r="A27" s="49">
         <v>22</v>
       </c>
       <c r="B27" s="48" t="s">
+        <v>478</v>
+      </c>
+      <c r="C27" s="48" t="s">
+        <v>479</v>
+      </c>
+      <c r="D27" s="48" t="s">
         <v>480</v>
       </c>
-      <c r="C27" s="48" t="s">
+      <c r="E27" s="48" t="s">
         <v>481</v>
       </c>
-      <c r="D27" s="48" t="s">
+      <c r="F27" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G27" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H27" s="48" t="s">
         <v>482</v>
       </c>
-      <c r="E27" s="48" t="s">
+      <c r="I27" s="48" t="s">
         <v>483</v>
-      </c>
-[...10 lines deleted...]
-        <v>485</v>
       </c>
       <c r="J27" s="48" t="s">
         <v>215</v>
       </c>
       <c r="K27" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L27" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M27" s="48" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="N27" s="48" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="O27" s="48" t="s">
         <v>215</v>
       </c>
       <c r="P27" s="48" t="s">
+        <v>484</v>
+      </c>
+      <c r="Q27" s="48" t="s">
+        <v>485</v>
+      </c>
+      <c r="R27" s="48" t="s">
         <v>486</v>
       </c>
-      <c r="Q27" s="48" t="s">
+      <c r="S27" s="48" t="s">
         <v>487</v>
       </c>
-      <c r="R27" s="48" t="s">
+      <c r="T27" s="48" t="s">
         <v>488</v>
-      </c>
-[...4 lines deleted...]
-        <v>490</v>
       </c>
       <c r="U27" s="47">
         <v>100</v>
       </c>
       <c r="V27" s="47"/>
       <c r="W27" s="47"/>
       <c r="X27" s="47"/>
       <c r="Y27" s="47" t="s">
+        <v>489</v>
+      </c>
+      <c r="Z27" s="47" t="s">
+        <v>488</v>
+      </c>
+      <c r="AA27" s="47" t="s">
+        <v>490</v>
+      </c>
+      <c r="AB27" s="47" t="s">
         <v>491</v>
       </c>
-      <c r="Z27" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AA27" s="47" t="s">
+      <c r="AC27" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AD27" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AE27" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF27" s="47" t="s">
         <v>492</v>
-      </c>
-[...13 lines deleted...]
-        <v>494</v>
       </c>
       <c r="AG27" s="47" t="s">
         <v>100</v>
       </c>
       <c r="AH27" s="47" t="s">
-        <v>78</v>
+        <v>101</v>
       </c>
       <c r="AI27" s="47" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="AJ27" s="47" t="s">
-        <v>80</v>
+        <v>103</v>
       </c>
       <c r="AK27" s="47" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
       <c r="AL27" s="47"/>
       <c r="AM27" s="47"/>
       <c r="AN27" s="47"/>
       <c r="AO27" s="48" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="AP27" s="48"/>
       <c r="AQ27" s="48"/>
     </row>
     <row r="28" spans="1:44">
       <c r="A28" s="49">
         <v>23</v>
       </c>
       <c r="B28" s="48" t="s">
+        <v>496</v>
+      </c>
+      <c r="C28" s="48" t="s">
+        <v>497</v>
+      </c>
+      <c r="D28" s="48" t="s">
         <v>498</v>
       </c>
-      <c r="C28" s="48" t="s">
+      <c r="E28" s="48" t="s">
         <v>499</v>
       </c>
-      <c r="D28" s="48" t="s">
+      <c r="F28" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G28" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H28" s="48" t="s">
         <v>500</v>
       </c>
-      <c r="E28" s="48" t="s">
+      <c r="I28" s="48" t="s">
         <v>501</v>
       </c>
-      <c r="F28" s="48" t="s">
-[...5 lines deleted...]
-      <c r="H28" s="48" t="s">
+      <c r="J28" s="48" t="s">
+        <v>153</v>
+      </c>
+      <c r="K28" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L28" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M28" s="48" t="s">
+        <v>500</v>
+      </c>
+      <c r="N28" s="48" t="s">
+        <v>501</v>
+      </c>
+      <c r="O28" s="48" t="s">
+        <v>153</v>
+      </c>
+      <c r="P28" s="48" t="s">
         <v>502</v>
       </c>
-      <c r="I28" s="48" t="s">
+      <c r="Q28" s="48" t="s">
         <v>503</v>
       </c>
-      <c r="J28" s="48" t="s">
-[...17 lines deleted...]
-      <c r="P28" s="48" t="s">
+      <c r="R28" s="48" t="s">
         <v>504</v>
       </c>
-      <c r="Q28" s="48" t="s">
+      <c r="S28" s="48" t="s">
         <v>505</v>
       </c>
-      <c r="R28" s="48" t="s">
+      <c r="T28" s="48" t="s">
         <v>506</v>
-      </c>
-[...4 lines deleted...]
-        <v>508</v>
       </c>
       <c r="U28" s="47">
         <v>100</v>
       </c>
       <c r="V28" s="47"/>
       <c r="W28" s="47"/>
       <c r="X28" s="47"/>
       <c r="Y28" s="47" t="s">
+        <v>507</v>
+      </c>
+      <c r="Z28" s="47" t="s">
+        <v>508</v>
+      </c>
+      <c r="AA28" s="47" t="s">
         <v>509</v>
       </c>
-      <c r="Z28" s="47" t="s">
+      <c r="AB28" s="47" t="s">
         <v>510</v>
-      </c>
-[...4 lines deleted...]
-        <v>512</v>
       </c>
       <c r="AC28" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD28" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE28" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF28" s="47"/>
       <c r="AG28" s="47"/>
       <c r="AH28" s="47"/>
       <c r="AI28" s="47"/>
       <c r="AJ28" s="47"/>
       <c r="AK28" s="47"/>
       <c r="AL28" s="47"/>
       <c r="AM28" s="47"/>
       <c r="AN28" s="47"/>
       <c r="AO28" s="48" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="AP28" s="48"/>
       <c r="AQ28" s="48"/>
     </row>
     <row r="29" spans="1:44">
       <c r="A29" s="49">
         <v>24</v>
       </c>
       <c r="B29" s="48" t="s">
+        <v>512</v>
+      </c>
+      <c r="C29" s="48" t="s">
+        <v>513</v>
+      </c>
+      <c r="D29" s="48" t="s">
         <v>514</v>
       </c>
-      <c r="C29" s="48" t="s">
+      <c r="E29" s="48" t="s">
         <v>515</v>
       </c>
-      <c r="D29" s="48" t="s">
+      <c r="F29" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G29" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H29" s="48" t="s">
         <v>516</v>
       </c>
-      <c r="E29" s="48" t="s">
+      <c r="I29" s="48" t="s">
         <v>517</v>
       </c>
-      <c r="F29" s="48" t="s">
-[...5 lines deleted...]
-      <c r="H29" s="48" t="s">
+      <c r="J29" s="48" t="s">
         <v>518</v>
       </c>
-      <c r="I29" s="48" t="s">
+      <c r="K29" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L29" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M29" s="48" t="s">
         <v>519</v>
       </c>
-      <c r="J29" s="48" t="s">
+      <c r="N29" s="48" t="s">
         <v>520</v>
       </c>
-      <c r="K29" s="48" t="s">
-[...5 lines deleted...]
-      <c r="M29" s="48" t="s">
+      <c r="O29" s="48" t="s">
+        <v>323</v>
+      </c>
+      <c r="P29" s="48" t="s">
         <v>521</v>
       </c>
-      <c r="N29" s="48" t="s">
+      <c r="Q29" s="48" t="s">
         <v>522</v>
       </c>
-      <c r="O29" s="48" t="s">
-[...2 lines deleted...]
-      <c r="P29" s="48" t="s">
+      <c r="R29" s="48" t="s">
         <v>523</v>
       </c>
-      <c r="Q29" s="48" t="s">
+      <c r="S29" s="48" t="s">
         <v>524</v>
       </c>
-      <c r="R29" s="48" t="s">
+      <c r="T29" s="48" t="s">
         <v>525</v>
-      </c>
-[...4 lines deleted...]
-        <v>527</v>
       </c>
       <c r="U29" s="47">
         <v>100</v>
       </c>
       <c r="V29" s="47"/>
       <c r="W29" s="47"/>
       <c r="X29" s="47"/>
       <c r="Y29" s="47" t="s">
+        <v>526</v>
+      </c>
+      <c r="Z29" s="47" t="s">
+        <v>525</v>
+      </c>
+      <c r="AA29" s="47" t="s">
+        <v>527</v>
+      </c>
+      <c r="AB29" s="47" t="s">
         <v>528</v>
       </c>
-      <c r="Z29" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AA29" s="47" t="s">
+      <c r="AC29" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AD29" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AE29" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF29" s="47" t="s">
         <v>529</v>
-      </c>
-[...13 lines deleted...]
-        <v>531</v>
       </c>
       <c r="AG29" s="47" t="s">
         <v>77</v>
       </c>
       <c r="AH29" s="47" t="s">
-        <v>166</v>
+        <v>78</v>
       </c>
       <c r="AI29" s="47" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="AJ29" s="47" t="s">
-        <v>168</v>
+        <v>80</v>
       </c>
       <c r="AK29" s="47" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
       <c r="AL29" s="47"/>
       <c r="AM29" s="47"/>
       <c r="AN29" s="47"/>
       <c r="AO29" s="48" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="AP29" s="48"/>
       <c r="AQ29" s="48"/>
     </row>
     <row r="30" spans="1:44">
       <c r="A30" s="49">
         <v>25</v>
       </c>
       <c r="B30" s="48" t="s">
+        <v>533</v>
+      </c>
+      <c r="C30" s="48" t="s">
+        <v>534</v>
+      </c>
+      <c r="D30" s="48" t="s">
         <v>535</v>
       </c>
-      <c r="C30" s="48" t="s">
+      <c r="E30" s="48" t="s">
         <v>536</v>
       </c>
-      <c r="D30" s="48" t="s">
+      <c r="F30" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G30" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H30" s="48" t="s">
         <v>537</v>
       </c>
-      <c r="E30" s="48" t="s">
+      <c r="I30" s="48" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>540</v>
       </c>
       <c r="J30" s="48" t="s">
         <v>88</v>
       </c>
       <c r="K30" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L30" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M30" s="48" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
       <c r="N30" s="48" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="O30" s="48" t="s">
         <v>88</v>
       </c>
       <c r="P30" s="48">
         <v>37410544301</v>
       </c>
       <c r="Q30" s="48" t="s">
+        <v>539</v>
+      </c>
+      <c r="R30" s="48" t="s">
+        <v>540</v>
+      </c>
+      <c r="S30" s="48" t="s">
         <v>541</v>
       </c>
-      <c r="R30" s="48" t="s">
+      <c r="T30" s="48" t="s">
         <v>542</v>
       </c>
-      <c r="S30" s="48" t="s">
+      <c r="U30" s="47" t="s">
         <v>543</v>
-      </c>
-[...4 lines deleted...]
-        <v>545</v>
       </c>
       <c r="V30" s="47"/>
       <c r="W30" s="47"/>
       <c r="X30" s="47"/>
       <c r="Y30" s="47" t="s">
+        <v>544</v>
+      </c>
+      <c r="Z30" s="47" t="s">
+        <v>545</v>
+      </c>
+      <c r="AA30" s="47" t="s">
         <v>546</v>
       </c>
-      <c r="Z30" s="47" t="s">
+      <c r="AB30" s="47" t="s">
         <v>547</v>
       </c>
-      <c r="AA30" s="47" t="s">
+      <c r="AC30" s="47" t="s">
         <v>548</v>
       </c>
-      <c r="AB30" s="47" t="s">
+      <c r="AD30" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AE30" s="47" t="s">
         <v>549</v>
-      </c>
-[...7 lines deleted...]
-        <v>551</v>
       </c>
       <c r="AF30" s="47"/>
       <c r="AG30" s="47"/>
       <c r="AH30" s="47"/>
       <c r="AI30" s="47"/>
       <c r="AJ30" s="47"/>
       <c r="AK30" s="47"/>
       <c r="AL30" s="47"/>
       <c r="AM30" s="47"/>
       <c r="AN30" s="47"/>
       <c r="AO30" s="48" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="AP30" s="48"/>
       <c r="AQ30" s="48"/>
     </row>
     <row r="31" spans="1:44">
       <c r="A31" s="49">
         <v>26</v>
       </c>
       <c r="B31" s="48" t="s">
         <v>206</v>
       </c>
       <c r="C31" s="48" t="s">
+        <v>551</v>
+      </c>
+      <c r="D31" s="48" t="s">
+        <v>552</v>
+      </c>
+      <c r="E31" s="48" t="s">
         <v>553</v>
       </c>
-      <c r="D31" s="48" t="s">
+      <c r="F31" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G31" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H31" s="48" t="s">
         <v>554</v>
       </c>
-      <c r="E31" s="48" t="s">
+      <c r="I31" s="48" t="s">
         <v>555</v>
       </c>
-      <c r="F31" s="48" t="s">
-[...5 lines deleted...]
-      <c r="H31" s="48" t="s">
+      <c r="J31" s="48" t="s">
         <v>556</v>
       </c>
-      <c r="I31" s="48" t="s">
+      <c r="K31" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L31" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M31" s="48" t="s">
         <v>557</v>
       </c>
-      <c r="J31" s="48" t="s">
+      <c r="N31" s="48" t="s">
         <v>558</v>
       </c>
-      <c r="K31" s="48" t="s">
-[...5 lines deleted...]
-      <c r="M31" s="48" t="s">
+      <c r="O31" s="48" t="s">
         <v>559</v>
-      </c>
-[...4 lines deleted...]
-        <v>561</v>
       </c>
       <c r="P31" s="48"/>
       <c r="Q31" s="48" t="s">
+        <v>560</v>
+      </c>
+      <c r="R31" s="48" t="s">
+        <v>561</v>
+      </c>
+      <c r="S31" s="48" t="s">
         <v>562</v>
       </c>
-      <c r="R31" s="48" t="s">
+      <c r="T31" s="48" t="s">
         <v>563</v>
-      </c>
-[...4 lines deleted...]
-        <v>565</v>
       </c>
       <c r="U31" s="47">
         <v>100</v>
       </c>
       <c r="V31" s="47"/>
       <c r="W31" s="47"/>
       <c r="X31" s="47"/>
       <c r="Y31" s="47" t="s">
+        <v>564</v>
+      </c>
+      <c r="Z31" s="47" t="s">
+        <v>563</v>
+      </c>
+      <c r="AA31" s="47" t="s">
+        <v>565</v>
+      </c>
+      <c r="AB31" s="47" t="s">
         <v>566</v>
       </c>
-      <c r="Z31" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AA31" s="47" t="s">
+      <c r="AC31" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AD31" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AE31" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF31" s="47" t="s">
         <v>567</v>
-      </c>
-[...13 lines deleted...]
-        <v>569</v>
       </c>
       <c r="AG31" s="47" t="s">
         <v>77</v>
       </c>
       <c r="AH31" s="47" t="s">
-        <v>166</v>
+        <v>78</v>
       </c>
       <c r="AI31" s="47" t="s">
-        <v>570</v>
+        <v>568</v>
       </c>
       <c r="AJ31" s="47" t="s">
-        <v>168</v>
+        <v>80</v>
       </c>
       <c r="AK31" s="47" t="s">
-        <v>571</v>
+        <v>569</v>
       </c>
       <c r="AL31" s="47"/>
       <c r="AM31" s="47"/>
       <c r="AN31" s="47"/>
       <c r="AO31" s="48" t="s">
-        <v>572</v>
+        <v>570</v>
       </c>
       <c r="AP31" s="48"/>
       <c r="AQ31" s="48"/>
     </row>
     <row r="32" spans="1:44">
       <c r="A32" s="49">
         <v>27</v>
       </c>
       <c r="B32" s="48" t="s">
+        <v>571</v>
+      </c>
+      <c r="C32" s="48" t="s">
+        <v>572</v>
+      </c>
+      <c r="D32" s="48" t="s">
         <v>573</v>
       </c>
-      <c r="C32" s="48" t="s">
+      <c r="E32" s="48" t="s">
         <v>574</v>
       </c>
-      <c r="D32" s="48" t="s">
+      <c r="F32" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G32" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H32" s="48" t="s">
         <v>575</v>
       </c>
-      <c r="E32" s="48" t="s">
+      <c r="I32" s="48" t="s">
         <v>576</v>
       </c>
-      <c r="F32" s="48" t="s">
-[...5 lines deleted...]
-      <c r="H32" s="48" t="s">
+      <c r="J32" s="48" t="s">
         <v>577</v>
       </c>
-      <c r="I32" s="48" t="s">
+      <c r="K32" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L32" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M32" s="48" t="s">
         <v>578</v>
       </c>
-      <c r="J32" s="48" t="s">
+      <c r="N32" s="48" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
       <c r="O32" s="48" t="s">
         <v>88</v>
       </c>
       <c r="P32" s="48">
         <v>37412222322</v>
       </c>
       <c r="Q32" s="48" t="s">
+        <v>580</v>
+      </c>
+      <c r="R32" s="48" t="s">
+        <v>581</v>
+      </c>
+      <c r="S32" s="48" t="s">
         <v>582</v>
       </c>
-      <c r="R32" s="48" t="s">
+      <c r="T32" s="48" t="s">
         <v>583</v>
       </c>
-      <c r="S32" s="48" t="s">
+      <c r="U32" s="47" t="s">
         <v>584</v>
-      </c>
-[...4 lines deleted...]
-        <v>586</v>
       </c>
       <c r="V32" s="47"/>
       <c r="W32" s="47"/>
       <c r="X32" s="47"/>
       <c r="Y32" s="47" t="s">
+        <v>585</v>
+      </c>
+      <c r="Z32" s="47" t="s">
+        <v>586</v>
+      </c>
+      <c r="AA32" s="47" t="s">
         <v>587</v>
       </c>
-      <c r="Z32" s="47" t="s">
+      <c r="AB32" s="47" t="s">
         <v>588</v>
-      </c>
-[...4 lines deleted...]
-        <v>590</v>
       </c>
       <c r="AC32" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD32" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE32" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF32" s="47"/>
       <c r="AG32" s="47"/>
       <c r="AH32" s="47"/>
       <c r="AI32" s="47"/>
       <c r="AJ32" s="47"/>
       <c r="AK32" s="47"/>
       <c r="AL32" s="47"/>
       <c r="AM32" s="47"/>
       <c r="AN32" s="47"/>
       <c r="AO32" s="48" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
       <c r="AP32" s="48"/>
       <c r="AQ32" s="48"/>
     </row>
     <row r="33" spans="1:44">
       <c r="A33" s="49">
         <v>28</v>
       </c>
       <c r="B33" s="48" t="s">
+        <v>590</v>
+      </c>
+      <c r="C33" s="48" t="s">
+        <v>591</v>
+      </c>
+      <c r="D33" s="48" t="s">
         <v>592</v>
       </c>
-      <c r="C33" s="48" t="s">
+      <c r="E33" s="48" t="s">
         <v>593</v>
       </c>
-      <c r="D33" s="48" t="s">
+      <c r="F33" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G33" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H33" s="48" t="s">
         <v>594</v>
       </c>
-      <c r="E33" s="48" t="s">
+      <c r="I33" s="48" t="s">
         <v>595</v>
       </c>
-      <c r="F33" s="48" t="s">
-[...5 lines deleted...]
-      <c r="H33" s="48" t="s">
+      <c r="J33" s="48" t="s">
         <v>596</v>
       </c>
-      <c r="I33" s="48" t="s">
+      <c r="K33" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L33" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M33" s="48" t="s">
+        <v>537</v>
+      </c>
+      <c r="N33" s="48" t="s">
         <v>597</v>
-      </c>
-[...13 lines deleted...]
-        <v>599</v>
       </c>
       <c r="O33" s="48" t="s">
         <v>88</v>
       </c>
       <c r="P33" s="48"/>
       <c r="Q33" s="48" t="s">
+        <v>598</v>
+      </c>
+      <c r="R33" s="48" t="s">
+        <v>599</v>
+      </c>
+      <c r="S33" s="48" t="s">
         <v>600</v>
       </c>
-      <c r="R33" s="48" t="s">
+      <c r="T33" s="48" t="s">
         <v>601</v>
       </c>
-      <c r="S33" s="48" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="U33" s="47" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
       <c r="V33" s="47"/>
       <c r="W33" s="47"/>
       <c r="X33" s="47"/>
       <c r="Y33" s="47" t="s">
+        <v>602</v>
+      </c>
+      <c r="Z33" s="47" t="s">
+        <v>601</v>
+      </c>
+      <c r="AA33" s="47" t="s">
+        <v>603</v>
+      </c>
+      <c r="AB33" s="47" t="s">
         <v>604</v>
-      </c>
-[...7 lines deleted...]
-        <v>606</v>
       </c>
       <c r="AC33" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD33" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE33" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF33" s="47"/>
       <c r="AG33" s="47"/>
       <c r="AH33" s="47"/>
       <c r="AI33" s="47"/>
       <c r="AJ33" s="47"/>
       <c r="AK33" s="47"/>
       <c r="AL33" s="47"/>
       <c r="AM33" s="47"/>
       <c r="AN33" s="47"/>
       <c r="AO33" s="48" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="AP33" s="48"/>
       <c r="AQ33" s="48"/>
     </row>
     <row r="34" spans="1:44">
       <c r="A34" s="49">
         <v>29</v>
       </c>
       <c r="B34" s="48" t="s">
+        <v>606</v>
+      </c>
+      <c r="C34" s="48" t="s">
+        <v>607</v>
+      </c>
+      <c r="D34" s="48" t="s">
         <v>608</v>
       </c>
-      <c r="C34" s="48" t="s">
+      <c r="E34" s="48" t="s">
         <v>609</v>
       </c>
-      <c r="D34" s="48" t="s">
+      <c r="F34" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G34" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H34" s="48" t="s">
         <v>610</v>
       </c>
-      <c r="E34" s="48" t="s">
+      <c r="I34" s="48" t="s">
         <v>611</v>
       </c>
-      <c r="F34" s="48" t="s">
-[...5 lines deleted...]
-      <c r="H34" s="48" t="s">
+      <c r="J34" s="48" t="s">
         <v>612</v>
       </c>
-      <c r="I34" s="48" t="s">
+      <c r="K34" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L34" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M34" s="48" t="s">
         <v>613</v>
       </c>
-      <c r="J34" s="48" t="s">
+      <c r="N34" s="48" t="s">
         <v>614</v>
       </c>
-      <c r="K34" s="48" t="s">
-[...5 lines deleted...]
-      <c r="M34" s="48" t="s">
+      <c r="O34" s="48" t="s">
+        <v>343</v>
+      </c>
+      <c r="P34" s="48" t="s">
         <v>615</v>
       </c>
-      <c r="N34" s="48" t="s">
+      <c r="Q34" s="48" t="s">
         <v>616</v>
       </c>
-      <c r="O34" s="48" t="s">
-[...2 lines deleted...]
-      <c r="P34" s="48" t="s">
+      <c r="R34" s="48" t="s">
         <v>617</v>
       </c>
-      <c r="Q34" s="48" t="s">
+      <c r="S34" s="48" t="s">
         <v>618</v>
       </c>
-      <c r="R34" s="48" t="s">
+      <c r="T34" s="48" t="s">
         <v>619</v>
       </c>
-      <c r="S34" s="48" t="s">
+      <c r="U34" s="47" t="s">
         <v>620</v>
-      </c>
-[...4 lines deleted...]
-        <v>622</v>
       </c>
       <c r="V34" s="47"/>
       <c r="W34" s="47"/>
       <c r="X34" s="47"/>
       <c r="Y34" s="47" t="s">
+        <v>621</v>
+      </c>
+      <c r="Z34" s="47" t="s">
+        <v>622</v>
+      </c>
+      <c r="AA34" s="47" t="s">
         <v>623</v>
       </c>
-      <c r="Z34" s="47" t="s">
+      <c r="AB34" s="47" t="s">
         <v>624</v>
-      </c>
-[...4 lines deleted...]
-        <v>626</v>
       </c>
       <c r="AC34" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD34" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE34" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF34" s="47"/>
       <c r="AG34" s="47"/>
       <c r="AH34" s="47"/>
       <c r="AI34" s="47"/>
       <c r="AJ34" s="47"/>
       <c r="AK34" s="47"/>
       <c r="AL34" s="47"/>
       <c r="AM34" s="47"/>
       <c r="AN34" s="47"/>
       <c r="AO34" s="48" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="AP34" s="48"/>
       <c r="AQ34" s="48"/>
     </row>
     <row r="35" spans="1:44">
       <c r="A35" s="49">
         <v>30</v>
       </c>
       <c r="B35" s="48" t="s">
+        <v>626</v>
+      </c>
+      <c r="C35" s="48" t="s">
+        <v>627</v>
+      </c>
+      <c r="D35" s="48" t="s">
         <v>628</v>
       </c>
-      <c r="C35" s="48" t="s">
+      <c r="E35" s="48" t="s">
         <v>629</v>
       </c>
-      <c r="D35" s="48" t="s">
+      <c r="F35" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G35" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H35" s="48" t="s">
+        <v>383</v>
+      </c>
+      <c r="I35" s="48" t="s">
         <v>630</v>
       </c>
-      <c r="E35" s="48" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J35" s="48" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="K35" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L35" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M35" s="48" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="N35" s="48" t="s">
-        <v>632</v>
+        <v>630</v>
       </c>
       <c r="O35" s="48" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="P35" s="48"/>
       <c r="Q35" s="48" t="s">
+        <v>631</v>
+      </c>
+      <c r="R35" s="48" t="s">
+        <v>632</v>
+      </c>
+      <c r="S35" s="48" t="s">
         <v>633</v>
       </c>
-      <c r="R35" s="48" t="s">
+      <c r="T35" s="48" t="s">
         <v>634</v>
       </c>
-      <c r="S35" s="48" t="s">
+      <c r="U35" s="47" t="s">
         <v>635</v>
-      </c>
-[...4 lines deleted...]
-        <v>637</v>
       </c>
       <c r="V35" s="47"/>
       <c r="W35" s="47"/>
       <c r="X35" s="47"/>
       <c r="Y35" s="47" t="s">
+        <v>636</v>
+      </c>
+      <c r="Z35" s="47" t="s">
+        <v>637</v>
+      </c>
+      <c r="AA35" s="47" t="s">
         <v>638</v>
       </c>
-      <c r="Z35" s="47" t="s">
+      <c r="AB35" s="47" t="s">
         <v>639</v>
-      </c>
-[...4 lines deleted...]
-        <v>641</v>
       </c>
       <c r="AC35" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD35" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE35" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF35" s="47"/>
       <c r="AG35" s="47"/>
       <c r="AH35" s="47"/>
       <c r="AI35" s="47"/>
       <c r="AJ35" s="47"/>
       <c r="AK35" s="47"/>
       <c r="AL35" s="47"/>
       <c r="AM35" s="47"/>
       <c r="AN35" s="47"/>
       <c r="AO35" s="48" t="s">
-        <v>642</v>
+        <v>640</v>
       </c>
       <c r="AP35" s="48"/>
       <c r="AQ35" s="48"/>
     </row>
     <row r="36" spans="1:44">
       <c r="A36" s="49">
         <v>31</v>
       </c>
       <c r="B36" s="48" t="s">
+        <v>641</v>
+      </c>
+      <c r="C36" s="48" t="s">
+        <v>642</v>
+      </c>
+      <c r="D36" s="48" t="s">
         <v>643</v>
       </c>
-      <c r="C36" s="48" t="s">
+      <c r="E36" s="48" t="s">
         <v>644</v>
       </c>
-      <c r="D36" s="48" t="s">
+      <c r="F36" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G36" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H36" s="48" t="s">
         <v>645</v>
       </c>
-      <c r="E36" s="48" t="s">
+      <c r="I36" s="48" t="s">
         <v>646</v>
       </c>
-      <c r="F36" s="48" t="s">
-[...5 lines deleted...]
-      <c r="H36" s="48" t="s">
+      <c r="J36" s="48" t="s">
+        <v>156</v>
+      </c>
+      <c r="K36" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L36" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M36" s="48" t="s">
+        <v>645</v>
+      </c>
+      <c r="N36" s="48" t="s">
+        <v>646</v>
+      </c>
+      <c r="O36" s="48" t="s">
+        <v>156</v>
+      </c>
+      <c r="P36" s="48" t="s">
         <v>647</v>
       </c>
-      <c r="I36" s="48" t="s">
+      <c r="Q36" s="48" t="s">
         <v>648</v>
       </c>
-      <c r="J36" s="48" t="s">
-[...17 lines deleted...]
-      <c r="P36" s="48" t="s">
+      <c r="R36" s="48" t="s">
         <v>649</v>
       </c>
-      <c r="Q36" s="48" t="s">
+      <c r="S36" s="48" t="s">
         <v>650</v>
       </c>
-      <c r="R36" s="48" t="s">
+      <c r="T36" s="48" t="s">
         <v>651</v>
       </c>
-      <c r="S36" s="48" t="s">
+      <c r="U36" s="47" t="s">
         <v>652</v>
-      </c>
-[...4 lines deleted...]
-        <v>654</v>
       </c>
       <c r="V36" s="47"/>
       <c r="W36" s="47"/>
       <c r="X36" s="47"/>
       <c r="Y36" s="47" t="s">
+        <v>653</v>
+      </c>
+      <c r="Z36" s="47" t="s">
+        <v>651</v>
+      </c>
+      <c r="AA36" s="47" t="s">
+        <v>654</v>
+      </c>
+      <c r="AB36" s="47" t="s">
         <v>655</v>
-      </c>
-[...7 lines deleted...]
-        <v>657</v>
       </c>
       <c r="AC36" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD36" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE36" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF36" s="47"/>
       <c r="AG36" s="47"/>
       <c r="AH36" s="47"/>
       <c r="AI36" s="47"/>
       <c r="AJ36" s="47"/>
       <c r="AK36" s="47"/>
       <c r="AL36" s="47"/>
       <c r="AM36" s="47"/>
       <c r="AN36" s="47"/>
       <c r="AO36" s="48" t="s">
-        <v>658</v>
+        <v>656</v>
       </c>
       <c r="AP36" s="48"/>
       <c r="AQ36" s="48"/>
     </row>
     <row r="37" spans="1:44">
       <c r="A37" s="49">
         <v>32</v>
       </c>
       <c r="B37" s="48" t="s">
-        <v>643</v>
+        <v>641</v>
       </c>
       <c r="C37" s="48" t="s">
+        <v>657</v>
+      </c>
+      <c r="D37" s="48" t="s">
+        <v>658</v>
+      </c>
+      <c r="E37" s="48" t="s">
         <v>659</v>
       </c>
-      <c r="D37" s="48" t="s">
+      <c r="F37" s="48" t="s">
         <v>660</v>
       </c>
-      <c r="E37" s="48" t="s">
+      <c r="G37" s="48" t="s">
         <v>661</v>
       </c>
-      <c r="F37" s="48" t="s">
+      <c r="H37" s="48" t="s">
         <v>662</v>
       </c>
-      <c r="G37" s="48" t="s">
+      <c r="I37" s="48" t="s">
         <v>663</v>
-      </c>
-[...4 lines deleted...]
-        <v>665</v>
       </c>
       <c r="J37" s="48">
         <v>2202</v>
       </c>
       <c r="K37" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L37" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M37" s="48" t="s">
+        <v>664</v>
+      </c>
+      <c r="N37" s="48" t="s">
+        <v>665</v>
+      </c>
+      <c r="O37" s="48" t="s">
+        <v>153</v>
+      </c>
+      <c r="P37" s="48" t="s">
         <v>666</v>
       </c>
-      <c r="N37" s="48" t="s">
+      <c r="Q37" s="48" t="s">
         <v>667</v>
       </c>
-      <c r="O37" s="48" t="s">
-[...2 lines deleted...]
-      <c r="P37" s="48" t="s">
+      <c r="R37" s="48" t="s">
         <v>668</v>
       </c>
-      <c r="Q37" s="48" t="s">
+      <c r="S37" s="48" t="s">
         <v>669</v>
       </c>
-      <c r="R37" s="48" t="s">
+      <c r="T37" s="48" t="s">
         <v>670</v>
       </c>
-      <c r="S37" s="48" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="U37" s="47" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
       <c r="V37" s="47"/>
       <c r="W37" s="47"/>
       <c r="X37" s="47"/>
       <c r="Y37" s="47" t="s">
+        <v>671</v>
+      </c>
+      <c r="Z37" s="47" t="s">
+        <v>672</v>
+      </c>
+      <c r="AA37" s="47" t="s">
         <v>673</v>
       </c>
-      <c r="Z37" s="47" t="s">
+      <c r="AB37" s="47" t="s">
         <v>674</v>
-      </c>
-[...4 lines deleted...]
-        <v>676</v>
       </c>
       <c r="AC37" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD37" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE37" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF37" s="47"/>
       <c r="AG37" s="47"/>
       <c r="AH37" s="47"/>
       <c r="AI37" s="47"/>
       <c r="AJ37" s="47"/>
       <c r="AK37" s="47"/>
       <c r="AL37" s="47"/>
       <c r="AM37" s="47"/>
       <c r="AN37" s="47"/>
       <c r="AO37" s="48" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
       <c r="AP37" s="48"/>
       <c r="AQ37" s="48"/>
     </row>
     <row r="38" spans="1:44">
       <c r="A38" s="49">
         <v>33</v>
       </c>
       <c r="B38" s="48" t="s">
+        <v>676</v>
+      </c>
+      <c r="C38" s="48" t="s">
+        <v>677</v>
+      </c>
+      <c r="D38" s="48" t="s">
         <v>678</v>
       </c>
-      <c r="C38" s="48" t="s">
+      <c r="E38" s="48" t="s">
         <v>679</v>
       </c>
-      <c r="D38" s="48" t="s">
+      <c r="F38" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G38" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H38" s="48" t="s">
         <v>680</v>
       </c>
-      <c r="E38" s="48" t="s">
+      <c r="I38" s="48" t="s">
         <v>681</v>
       </c>
-      <c r="F38" s="48" t="s">
-[...5 lines deleted...]
-      <c r="H38" s="48" t="s">
+      <c r="J38" s="48" t="s">
         <v>682</v>
       </c>
-      <c r="I38" s="48" t="s">
+      <c r="K38" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L38" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M38" s="48" t="s">
+        <v>680</v>
+      </c>
+      <c r="N38" s="48" t="s">
+        <v>681</v>
+      </c>
+      <c r="O38" s="48" t="s">
+        <v>682</v>
+      </c>
+      <c r="P38" s="48" t="s">
         <v>683</v>
       </c>
-      <c r="J38" s="48" t="s">
+      <c r="Q38" s="48" t="s">
         <v>684</v>
       </c>
-      <c r="K38" s="48" t="s">
-[...14 lines deleted...]
-      <c r="P38" s="48" t="s">
+      <c r="R38" s="48" t="s">
         <v>685</v>
       </c>
-      <c r="Q38" s="48" t="s">
+      <c r="S38" s="48" t="s">
         <v>686</v>
       </c>
-      <c r="R38" s="48" t="s">
+      <c r="T38" s="48" t="s">
         <v>687</v>
-      </c>
-[...4 lines deleted...]
-        <v>689</v>
       </c>
       <c r="U38" s="47" t="s">
         <v>221</v>
       </c>
       <c r="V38" s="47"/>
       <c r="W38" s="47"/>
       <c r="X38" s="47"/>
       <c r="Y38" s="47" t="s">
+        <v>688</v>
+      </c>
+      <c r="Z38" s="47" t="s">
+        <v>689</v>
+      </c>
+      <c r="AA38" s="47" t="s">
         <v>690</v>
       </c>
-      <c r="Z38" s="47" t="s">
+      <c r="AB38" s="47" t="s">
         <v>691</v>
-      </c>
-[...4 lines deleted...]
-        <v>693</v>
       </c>
       <c r="AC38" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD38" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE38" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF38" s="47"/>
       <c r="AG38" s="47"/>
       <c r="AH38" s="47"/>
       <c r="AI38" s="47"/>
       <c r="AJ38" s="47"/>
       <c r="AK38" s="47"/>
       <c r="AL38" s="47"/>
       <c r="AM38" s="47"/>
       <c r="AN38" s="47"/>
       <c r="AO38" s="48" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="AP38" s="48"/>
       <c r="AQ38" s="48"/>
     </row>
     <row r="39" spans="1:44">
       <c r="A39" s="49"/>
       <c r="B39" s="48"/>
       <c r="C39" s="48"/>
       <c r="D39" s="48"/>
       <c r="E39" s="48"/>
       <c r="F39" s="48"/>
       <c r="G39" s="48"/>
       <c r="H39" s="48"/>
       <c r="I39" s="48"/>
       <c r="J39" s="48"/>
       <c r="K39" s="48"/>
       <c r="L39" s="48"/>
       <c r="M39" s="48"/>
       <c r="N39" s="48"/>
       <c r="O39" s="48"/>
       <c r="P39" s="48"/>
       <c r="Q39" s="48"/>
       <c r="R39" s="48"/>
       <c r="S39" s="48"/>
       <c r="T39" s="48"/>