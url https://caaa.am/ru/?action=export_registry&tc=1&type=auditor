--- v3 (2026-07-26)
+++ v4 (2026-09-21)
@@ -2447,51 +2447,51 @@
   <si>
     <t>г. Ереван, ул. Ханджяна, д. 19, 4-й этаж, оф. 5</t>
   </si>
   <si>
     <t>00419022</t>
   </si>
   <si>
     <t>28.03.2024</t>
   </si>
   <si>
     <t>Палата аудиторов и экспертов-бухгалтеров Армении
 (Ереван, Комитаса 49/3, 6 этаж)</t>
   </si>
   <si>
     <t>5
 Применять меры дисциплинарной ответственности</t>
   </si>
   <si>
     <t>Совет палаты аудиторов и экспертов-бухгалтеров Армении
 03.06.2024
 62-А
 64-А</t>
   </si>
   <si>
     <t>Аннулирование квалификации
-Прекращение членства</t>
+прекращение членства</t>
   </si>
   <si>
     <t>На основании статьи 21, части 1, пункта 2 Закона Республики Армения "О регулировании и общественном контроле за бухгалтерским учетом и аудиторской деятельностью", пункта 10.4.1.5 Устава общественной организации "Палата аудиторов и экспертов-бухгалтеров Армении", а также решения Совета Палаты № 62-А от 03.06.2024 г.</t>
   </si>
   <si>
     <t>64-А</t>
   </si>
   <si>
     <t>На основании статьи 21, части 1, пункта 2 Закона РА "О регулировании и общественном контроле за бухгалтерским учетом и аудиторской деятельностью", пункта 10.4.1.5 Устава общественной организации "Палата аудиторов и экспертов-бухгалтеров Армении" (далее – Палата), а также Решения Совета Палаты № 62-А от 03.06.2024 г.</t>
   </si>
   <si>
     <t>2 22 0695</t>
   </si>
   <si>
     <t>Акобян Хосровануш Рафиковна</t>
   </si>
   <si>
     <t>ИНФОРМАЦИОННО-ТЕХНОЛОГИЧЕСКИЙ ЦЕНТР СОЦИАЛЬНЫХ УСЛУ "НОРК"</t>
   </si>
   <si>
     <t>г. Ереван, ул. Улнеци, д. 68</t>
   </si>
   <si>
     <t>02602449</t>
   </si>