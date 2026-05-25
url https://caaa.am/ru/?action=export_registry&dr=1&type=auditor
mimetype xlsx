--- v0 (2025-10-30)
+++ v1 (2026-05-25)
@@ -306,51 +306,51 @@
   </si>
   <si>
     <t>Аннулирование квалификации
 Прекращение членства</t>
   </si>
   <si>
     <t>На основании статьи 21, части 1, пункта 2 Закона Республики Армения "О регулировании и общественном контроле за бухгалтерским учетом и аудиторской деятельностью", пункта 10.4.1.5 Устава общественной организации "Палата аудиторов и экспертов-бухгалтеров Армении", а также решения Совета Палаты № 62-А от 03.06.2024 г.</t>
   </si>
   <si>
     <t>64-А</t>
   </si>
   <si>
     <t>03.06.2024</t>
   </si>
   <si>
     <t>На основании статьи 21, части 1, пункта 2 Закона РА "О регулировании и общественном контроле за бухгалтерским учетом и аудиторской деятельностью", пункта 10.4.1.5 Устава общественной организации "Палата аудиторов и экспертов-бухгалтеров Армении" (далее – Палата), а также Решения Совета Палаты № 62-А от 03.06.2024 г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd\.mm\.yyyy;@"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="10">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
@@ -397,60 +397,50 @@
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="9"/>
       <color rgb="FF3F3F3F"/>
       <name val="GHEA Grapalat"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="GHEA Grapalat"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF3F3F3F"/>
       <name val="GHEA Grapalat"/>
-    </font>
-[...8 lines deleted...]
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="11">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F2F2"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD9D9D9"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFB3A2C7"/>
         <bgColor rgb="FFFFFFFF"/>
@@ -760,51 +750,51 @@
       </top>
       <bottom style="hair">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="hair">
         <color rgb="FF000000"/>
       </right>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="67">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="1" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -859,51 +849,60 @@
     <xf xfId="0" fontId="5" numFmtId="0" fillId="5" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="6" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="49" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="8" numFmtId="49" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="9" numFmtId="1" fillId="2" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="8" numFmtId="0" fillId="7" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="8" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="10" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="3" numFmtId="49" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="9" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="9" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="8" numFmtId="1" fillId="9" borderId="5" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="9" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="9" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="9" numFmtId="1" fillId="10" borderId="8" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="9" numFmtId="1" fillId="10" borderId="9" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="9" borderId="10" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
@@ -1243,53 +1242,51 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1ps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <tabColor rgb="FFC3D69B"/>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AT450"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" zoomScale="80" zoomScaleNormal="80" showGridLines="true" showRowColHeaders="1">
-      <pane xSplit="5" ySplit="5" topLeftCell="AB6" activePane="bottomRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="bottomLeft"/>
+      <pane xSplit="5" ySplit="5" activePane="bottomRight" state="frozen" topLeftCell="AB6"/>
       <selection pane="bottomRight" activeCell="B3" sqref="B3:AJ5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="8.6640625" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="0" hidden="true" customWidth="true" style="13"/>
     <col min="2" max="2" width="4.5546875" customWidth="true" style="14"/>
     <col min="3" max="3" width="10.88671875" customWidth="true" style="5"/>
     <col min="4" max="4" width="11.88671875" customWidth="true" style="5"/>
     <col min="5" max="5" width="39.88671875" customWidth="true" style="14"/>
     <col min="6" max="6" width="8.88671875" customWidth="true" style="5"/>
     <col min="7" max="7" width="12" customWidth="true" style="15"/>
     <col min="8" max="8" width="13.33203125" customWidth="true" style="15"/>
     <col min="9" max="9" width="10.6640625" customWidth="true" style="5"/>
     <col min="10" max="10" width="13.5546875" customWidth="true" style="15"/>
     <col min="11" max="11" width="29.88671875" customWidth="true" style="14"/>
     <col min="12" max="12" width="12" customWidth="true" style="15"/>
     <col min="13" max="13" width="24.109375" customWidth="true" style="14"/>
     <col min="14" max="14" width="14.88671875" customWidth="true" style="5"/>
     <col min="15" max="15" width="31.88671875" customWidth="true" style="14"/>
     <col min="16" max="16" width="23.5546875" customWidth="true" style="14"/>
     <col min="17" max="17" width="8.5546875" customWidth="true" style="5"/>
     <col min="18" max="18" width="20.5546875" customWidth="true" style="14"/>
     <col min="19" max="19" width="21.109375" customWidth="true" style="14"/>
     <col min="20" max="20" width="10.109375" customWidth="true" style="14"/>
@@ -1339,57 +1336,50 @@
       <c r="M1" s="22"/>
       <c r="N1" s="21"/>
       <c r="O1" s="22"/>
       <c r="P1" s="22"/>
       <c r="Q1" s="21"/>
       <c r="R1" s="22"/>
       <c r="S1" s="22"/>
       <c r="T1" s="22"/>
       <c r="U1" s="22"/>
       <c r="V1" s="22"/>
       <c r="W1" s="22"/>
       <c r="X1" s="22"/>
       <c r="Y1" s="22"/>
       <c r="Z1" s="22"/>
       <c r="AA1" s="22"/>
       <c r="AB1" s="22"/>
       <c r="AC1" s="22"/>
       <c r="AD1" s="21"/>
       <c r="AE1" s="22"/>
       <c r="AF1" s="24"/>
       <c r="AG1" s="25"/>
       <c r="AH1" s="24"/>
       <c r="AI1" s="22"/>
       <c r="AJ1" s="22"/>
       <c r="AK1" s="17"/>
-      <c r="AL1" s="1"/>
-[...5 lines deleted...]
-      <c r="AR1" s="1"/>
       <c r="AS1" s="6"/>
     </row>
     <row r="2" spans="1:46" customHeight="1" ht="15" s="3" customFormat="1">
       <c r="A2" s="26"/>
       <c r="B2" s="27"/>
       <c r="C2" s="28"/>
       <c r="D2" s="29" t="s">
         <v>1</v>
       </c>
       <c r="E2" s="29" t="s">
         <v>1</v>
       </c>
       <c r="F2" s="29" t="s">
         <v>1</v>
       </c>
       <c r="G2" s="30" t="s">
         <v>1</v>
       </c>
       <c r="H2" s="30" t="s">
         <v>1</v>
       </c>
       <c r="I2" s="31" t="s">
         <v>2</v>
       </c>
       <c r="J2" s="31" t="s">
@@ -1446,559 +1436,531 @@
       <c r="AA2" s="33" t="s">
         <v>4</v>
       </c>
       <c r="AB2" s="33" t="s">
         <v>4</v>
       </c>
       <c r="AC2" s="29" t="s">
         <v>1</v>
       </c>
       <c r="AD2" s="29" t="s">
         <v>1</v>
       </c>
       <c r="AE2" s="29" t="s">
         <v>1</v>
       </c>
       <c r="AF2" s="34"/>
       <c r="AG2" s="34"/>
       <c r="AH2" s="34"/>
       <c r="AI2" s="39" t="s">
         <v>5</v>
       </c>
       <c r="AJ2" s="39" t="s">
         <v>5</v>
       </c>
       <c r="AK2" s="27"/>
-      <c r="AL2" s="3"/>
-[...5 lines deleted...]
-      <c r="AR2" s="3"/>
       <c r="AS2" s="7"/>
     </row>
     <row r="3" spans="1:46" customHeight="1" ht="52.5" s="4" customFormat="1">
       <c r="A3" s="35"/>
-      <c r="B3" s="41" t="s">
+      <c r="B3" s="44" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="44" t="s">
+      <c r="C3" s="47" t="s">
         <v>7</v>
       </c>
-      <c r="D3" s="41" t="s">
+      <c r="D3" s="44" t="s">
         <v>8</v>
       </c>
-      <c r="E3" s="41" t="s">
+      <c r="E3" s="44" t="s">
         <v>9</v>
       </c>
-      <c r="F3" s="48" t="s">
+      <c r="F3" s="51" t="s">
         <v>10</v>
       </c>
-      <c r="G3" s="51"/>
-[...1 lines deleted...]
-      <c r="I3" s="48" t="s">
+      <c r="G3" s="54"/>
+      <c r="H3" s="57"/>
+      <c r="I3" s="51" t="s">
         <v>11</v>
       </c>
-      <c r="J3" s="51"/>
-[...2 lines deleted...]
-      <c r="M3" s="48" t="s">
+      <c r="J3" s="54"/>
+      <c r="K3" s="54"/>
+      <c r="L3" s="57"/>
+      <c r="M3" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="N3" s="54"/>
-      <c r="O3" s="48" t="s">
+      <c r="N3" s="57"/>
+      <c r="O3" s="51" t="s">
         <v>13</v>
       </c>
-      <c r="P3" s="51"/>
-[...1 lines deleted...]
-      <c r="R3" s="41" t="s">
+      <c r="P3" s="54"/>
+      <c r="Q3" s="57"/>
+      <c r="R3" s="44" t="s">
         <v>14</v>
       </c>
-      <c r="S3" s="41" t="s">
+      <c r="S3" s="44" t="s">
         <v>15</v>
       </c>
-      <c r="T3" s="48" t="s">
+      <c r="T3" s="51" t="s">
         <v>16</v>
       </c>
-      <c r="U3" s="51"/>
-[...1 lines deleted...]
-      <c r="W3" s="48" t="s">
+      <c r="U3" s="54"/>
+      <c r="V3" s="57"/>
+      <c r="W3" s="51" t="s">
         <v>17</v>
       </c>
-      <c r="X3" s="51"/>
-[...4 lines deleted...]
-      <c r="AC3" s="48" t="s">
+      <c r="X3" s="54"/>
+      <c r="Y3" s="54"/>
+      <c r="Z3" s="54"/>
+      <c r="AA3" s="54"/>
+      <c r="AB3" s="57"/>
+      <c r="AC3" s="51" t="s">
         <v>18</v>
       </c>
-      <c r="AD3" s="51"/>
-[...1 lines deleted...]
-      <c r="AF3" s="60" t="s">
+      <c r="AD3" s="54"/>
+      <c r="AE3" s="57"/>
+      <c r="AF3" s="63" t="s">
         <v>19</v>
       </c>
-      <c r="AG3" s="61"/>
-[...1 lines deleted...]
-      <c r="AI3" s="48" t="s">
+      <c r="AG3" s="64"/>
+      <c r="AH3" s="65"/>
+      <c r="AI3" s="51" t="s">
         <v>20</v>
       </c>
-      <c r="AJ3" s="54"/>
+      <c r="AJ3" s="57"/>
       <c r="AK3" s="16"/>
-      <c r="AL3" s="4"/>
-[...5 lines deleted...]
-      <c r="AR3" s="4"/>
       <c r="AS3" s="8"/>
     </row>
     <row r="4" spans="1:46" customHeight="1" ht="114" s="2" customFormat="1">
       <c r="A4" s="18"/>
-      <c r="B4" s="42"/>
-[...3 lines deleted...]
-      <c r="F4" s="49" t="s">
+      <c r="B4" s="45"/>
+      <c r="C4" s="48"/>
+      <c r="D4" s="45"/>
+      <c r="E4" s="45"/>
+      <c r="F4" s="52" t="s">
         <v>21</v>
       </c>
-      <c r="G4" s="52" t="s">
+      <c r="G4" s="55" t="s">
         <v>22</v>
       </c>
-      <c r="H4" s="55" t="s">
+      <c r="H4" s="58" t="s">
         <v>23</v>
       </c>
-      <c r="I4" s="49" t="s">
+      <c r="I4" s="52" t="s">
         <v>24</v>
       </c>
-      <c r="J4" s="52" t="s">
+      <c r="J4" s="55" t="s">
         <v>25</v>
       </c>
-      <c r="K4" s="56" t="s">
+      <c r="K4" s="59" t="s">
         <v>26</v>
       </c>
-      <c r="L4" s="55" t="s">
+      <c r="L4" s="58" t="s">
         <v>27</v>
       </c>
-      <c r="M4" s="49" t="s">
+      <c r="M4" s="52" t="s">
         <v>28</v>
       </c>
-      <c r="N4" s="58" t="s">
+      <c r="N4" s="61" t="s">
         <v>29</v>
       </c>
-      <c r="O4" s="49" t="s">
+      <c r="O4" s="52" t="s">
         <v>30</v>
       </c>
-      <c r="P4" s="56" t="s">
+      <c r="P4" s="59" t="s">
         <v>31</v>
       </c>
-      <c r="Q4" s="58" t="s">
+      <c r="Q4" s="61" t="s">
         <v>32</v>
       </c>
-      <c r="R4" s="42"/>
-[...1 lines deleted...]
-      <c r="T4" s="49" t="s">
+      <c r="R4" s="45"/>
+      <c r="S4" s="45"/>
+      <c r="T4" s="52" t="s">
         <v>33</v>
       </c>
-      <c r="U4" s="56" t="s">
+      <c r="U4" s="59" t="s">
         <v>34</v>
       </c>
-      <c r="V4" s="58" t="s">
+      <c r="V4" s="61" t="s">
         <v>35</v>
       </c>
-      <c r="W4" s="49" t="s">
+      <c r="W4" s="52" t="s">
         <v>36</v>
       </c>
-      <c r="X4" s="56" t="s">
+      <c r="X4" s="59" t="s">
         <v>37</v>
       </c>
-      <c r="Y4" s="56" t="s">
+      <c r="Y4" s="59" t="s">
         <v>38</v>
       </c>
-      <c r="Z4" s="56" t="s">
+      <c r="Z4" s="59" t="s">
         <v>39</v>
       </c>
-      <c r="AA4" s="56" t="s">
+      <c r="AA4" s="59" t="s">
         <v>40</v>
       </c>
-      <c r="AB4" s="58" t="s">
+      <c r="AB4" s="61" t="s">
         <v>41</v>
       </c>
-      <c r="AC4" s="49" t="s">
+      <c r="AC4" s="52" t="s">
         <v>21</v>
       </c>
-      <c r="AD4" s="56" t="s">
+      <c r="AD4" s="59" t="s">
         <v>22</v>
       </c>
-      <c r="AE4" s="59" t="s">
+      <c r="AE4" s="62" t="s">
         <v>42</v>
       </c>
-      <c r="AF4" s="59" t="s">
+      <c r="AF4" s="62" t="s">
         <v>21</v>
       </c>
-      <c r="AG4" s="59" t="s">
+      <c r="AG4" s="62" t="s">
         <v>22</v>
       </c>
-      <c r="AH4" s="59" t="s">
+      <c r="AH4" s="62" t="s">
         <v>42</v>
       </c>
-      <c r="AI4" s="63" t="s">
+      <c r="AI4" s="66" t="s">
         <v>43</v>
       </c>
-      <c r="AJ4" s="58" t="s">
+      <c r="AJ4" s="61" t="s">
         <v>44</v>
       </c>
       <c r="AK4" s="17"/>
-      <c r="AL4" s="2"/>
-[...5 lines deleted...]
-      <c r="AR4" s="2"/>
       <c r="AS4" s="6"/>
     </row>
     <row r="5" spans="1:46" customHeight="1" ht="15" s="9" customFormat="1">
       <c r="A5" s="36"/>
-      <c r="B5" s="43">
+      <c r="B5" s="46">
         <v>1</v>
       </c>
-      <c r="C5" s="46">
+      <c r="C5" s="49">
         <v>1</v>
       </c>
-      <c r="D5" s="47">
+      <c r="D5" s="50">
         <v>2</v>
       </c>
-      <c r="E5" s="47">
+      <c r="E5" s="50">
         <v>3</v>
       </c>
-      <c r="F5" s="50">
+      <c r="F5" s="53">
         <v>4</v>
       </c>
-      <c r="G5" s="53">
+      <c r="G5" s="56">
         <v>5</v>
       </c>
-      <c r="H5" s="53">
+      <c r="H5" s="56">
         <v>6</v>
       </c>
-      <c r="I5" s="50">
+      <c r="I5" s="53">
         <v>7</v>
       </c>
-      <c r="J5" s="53">
+      <c r="J5" s="56">
         <v>8</v>
       </c>
-      <c r="K5" s="47">
+      <c r="K5" s="50">
         <v>9</v>
       </c>
-      <c r="L5" s="57">
+      <c r="L5" s="60">
         <v>10</v>
       </c>
-      <c r="M5" s="50">
+      <c r="M5" s="53">
         <v>16</v>
       </c>
-      <c r="N5" s="47">
+      <c r="N5" s="50">
         <v>17</v>
       </c>
-      <c r="O5" s="47">
+      <c r="O5" s="50">
         <v>18</v>
       </c>
-      <c r="P5" s="50">
+      <c r="P5" s="53">
         <v>19</v>
       </c>
-      <c r="Q5" s="47">
+      <c r="Q5" s="50">
         <v>20</v>
       </c>
-      <c r="R5" s="47">
+      <c r="R5" s="50">
         <v>21</v>
       </c>
-      <c r="S5" s="50">
+      <c r="S5" s="53">
         <v>22</v>
       </c>
-      <c r="T5" s="47">
+      <c r="T5" s="50">
         <v>23</v>
       </c>
-      <c r="U5" s="47">
+      <c r="U5" s="50">
         <v>24</v>
       </c>
-      <c r="V5" s="50">
+      <c r="V5" s="53">
         <v>25</v>
       </c>
-      <c r="W5" s="47">
+      <c r="W5" s="50">
         <v>26</v>
       </c>
-      <c r="X5" s="47">
+      <c r="X5" s="50">
         <v>27</v>
       </c>
-      <c r="Y5" s="50">
+      <c r="Y5" s="53">
         <v>28</v>
       </c>
-      <c r="Z5" s="47">
+      <c r="Z5" s="50">
         <v>29</v>
       </c>
-      <c r="AA5" s="47">
+      <c r="AA5" s="50">
         <v>30</v>
       </c>
-      <c r="AB5" s="50">
+      <c r="AB5" s="53">
         <v>31</v>
       </c>
-      <c r="AC5" s="47">
+      <c r="AC5" s="50">
         <v>32</v>
       </c>
-      <c r="AD5" s="47">
+      <c r="AD5" s="50">
         <v>33</v>
       </c>
-      <c r="AE5" s="50">
+      <c r="AE5" s="53">
         <v>34</v>
       </c>
-      <c r="AF5" s="47">
+      <c r="AF5" s="50">
         <v>35</v>
       </c>
-      <c r="AG5" s="47">
+      <c r="AG5" s="50">
         <v>36</v>
       </c>
-      <c r="AH5" s="50">
+      <c r="AH5" s="53">
         <v>37</v>
       </c>
-      <c r="AI5" s="47">
+      <c r="AI5" s="50">
         <v>38</v>
       </c>
-      <c r="AJ5" s="47">
+      <c r="AJ5" s="50">
         <v>39</v>
       </c>
       <c r="AK5" s="37">
         <v>74</v>
       </c>
-      <c r="AL5" s="9"/>
-[...5 lines deleted...]
-      <c r="AR5" s="9"/>
     </row>
     <row r="6" spans="1:46">
       <c r="A6" s="40"/>
-      <c r="B6" s="40">
+      <c r="B6" s="41">
         <v>1</v>
       </c>
-      <c r="C6" s="40" t="s">
+      <c r="C6" s="41" t="s">
         <v>45</v>
       </c>
-      <c r="D6" s="40" t="s">
+      <c r="D6" s="41" t="s">
         <v>46</v>
       </c>
-      <c r="E6" s="40" t="s">
+      <c r="E6" s="41" t="s">
         <v>47</v>
       </c>
-      <c r="F6" s="40" t="s">
+      <c r="F6" s="41" t="s">
         <v>48</v>
       </c>
-      <c r="G6" s="40" t="s">
+      <c r="G6" s="42" t="s">
         <v>49</v>
       </c>
-      <c r="H6" s="40" t="s">
+      <c r="H6" s="42" t="s">
         <v>49</v>
       </c>
-      <c r="I6" s="40" t="s">
+      <c r="I6" s="41" t="s">
         <v>50</v>
       </c>
-      <c r="J6" s="40" t="s">
+      <c r="J6" s="42" t="s">
         <v>49</v>
       </c>
-      <c r="K6" s="40" t="s">
+      <c r="K6" s="41" t="s">
         <v>51</v>
       </c>
-      <c r="L6" s="40" t="s">
+      <c r="L6" s="42" t="s">
         <v>52</v>
       </c>
-      <c r="M6" s="40" t="s">
+      <c r="M6" s="41" t="s">
         <v>53</v>
       </c>
-      <c r="N6" s="40" t="s">
+      <c r="N6" s="41" t="s">
         <v>54</v>
       </c>
-      <c r="O6" s="40"/>
-[...2 lines deleted...]
-      <c r="R6" s="40" t="s">
+      <c r="O6" s="41"/>
+      <c r="P6" s="41"/>
+      <c r="Q6" s="41"/>
+      <c r="R6" s="41" t="s">
         <v>53</v>
       </c>
-      <c r="S6" s="40" t="s">
+      <c r="S6" s="41" t="s">
         <v>55</v>
       </c>
-      <c r="T6" s="40" t="s">
+      <c r="T6" s="41" t="s">
         <v>56</v>
       </c>
-      <c r="U6" s="40" t="s">
+      <c r="U6" s="41" t="s">
         <v>57</v>
       </c>
-      <c r="V6" s="40" t="s">
+      <c r="V6" s="41" t="s">
         <v>58</v>
       </c>
-      <c r="W6" s="40" t="s">
+      <c r="W6" s="41" t="s">
         <v>59</v>
       </c>
-      <c r="X6" s="40" t="s">
+      <c r="X6" s="41" t="s">
         <v>60</v>
       </c>
-      <c r="Y6" s="40" t="s">
+      <c r="Y6" s="41" t="s">
         <v>61</v>
       </c>
-      <c r="Z6" s="40"/>
-[...8 lines deleted...]
-      <c r="AI6" s="40"/>
+      <c r="Z6" s="41"/>
+      <c r="AA6" s="41"/>
+      <c r="AB6" s="41"/>
+      <c r="AC6" s="41"/>
+      <c r="AD6" s="41"/>
+      <c r="AE6" s="41"/>
+      <c r="AF6" s="43"/>
+      <c r="AG6" s="43"/>
+      <c r="AH6" s="43"/>
+      <c r="AI6" s="41"/>
       <c r="AJ6" s="40"/>
     </row>
     <row r="7" spans="1:46">
       <c r="A7" s="40"/>
-      <c r="B7" s="40">
+      <c r="B7" s="41">
         <v>2</v>
       </c>
-      <c r="C7" s="40" t="s">
+      <c r="C7" s="41" t="s">
         <v>62</v>
       </c>
-      <c r="D7" s="40" t="s">
+      <c r="D7" s="41" t="s">
         <v>63</v>
       </c>
-      <c r="E7" s="40" t="s">
+      <c r="E7" s="41" t="s">
         <v>64</v>
       </c>
-      <c r="F7" s="40" t="s">
+      <c r="F7" s="41" t="s">
         <v>65</v>
       </c>
-      <c r="G7" s="40" t="s">
+      <c r="G7" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="H7" s="40" t="s">
+      <c r="H7" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="I7" s="40" t="s">
+      <c r="I7" s="41" t="s">
         <v>67</v>
       </c>
-      <c r="J7" s="40" t="s">
+      <c r="J7" s="42" t="s">
         <v>68</v>
       </c>
-      <c r="K7" s="40" t="s">
+      <c r="K7" s="41" t="s">
         <v>51</v>
       </c>
-      <c r="L7" s="40" t="s">
+      <c r="L7" s="42" t="s">
         <v>69</v>
       </c>
-      <c r="M7" s="40"/>
-[...1 lines deleted...]
-      <c r="O7" s="40" t="s">
+      <c r="M7" s="41"/>
+      <c r="N7" s="41"/>
+      <c r="O7" s="41" t="s">
         <v>70</v>
       </c>
-      <c r="P7" s="40" t="s">
+      <c r="P7" s="41" t="s">
         <v>71</v>
       </c>
-      <c r="Q7" s="40" t="s">
+      <c r="Q7" s="41" t="s">
         <v>72</v>
       </c>
-      <c r="R7" s="40"/>
-[...1 lines deleted...]
-      <c r="T7" s="40" t="s">
+      <c r="R7" s="41"/>
+      <c r="S7" s="41"/>
+      <c r="T7" s="41" t="s">
         <v>73</v>
       </c>
-      <c r="U7" s="40" t="s">
+      <c r="U7" s="41" t="s">
         <v>57</v>
       </c>
-      <c r="V7" s="40" t="s">
+      <c r="V7" s="41" t="s">
         <v>58</v>
       </c>
-      <c r="W7" s="40" t="s">
+      <c r="W7" s="41" t="s">
         <v>74</v>
       </c>
-      <c r="X7" s="40" t="s">
+      <c r="X7" s="41" t="s">
         <v>75</v>
       </c>
-      <c r="Y7" s="40" t="s">
+      <c r="Y7" s="41" t="s">
         <v>76</v>
       </c>
-      <c r="Z7" s="40"/>
-[...2 lines deleted...]
-      <c r="AC7" s="40" t="s">
+      <c r="Z7" s="41"/>
+      <c r="AA7" s="41"/>
+      <c r="AB7" s="41"/>
+      <c r="AC7" s="41" t="s">
         <v>77</v>
       </c>
-      <c r="AD7" s="40" t="s">
+      <c r="AD7" s="41" t="s">
         <v>78</v>
       </c>
-      <c r="AE7" s="40" t="s">
+      <c r="AE7" s="41" t="s">
         <v>79</v>
       </c>
-      <c r="AF7" s="40"/>
-[...2 lines deleted...]
-      <c r="AI7" s="40"/>
+      <c r="AF7" s="43"/>
+      <c r="AG7" s="43"/>
+      <c r="AH7" s="43"/>
+      <c r="AI7" s="41"/>
       <c r="AJ7" s="40"/>
     </row>
     <row r="8" spans="1:46">
       <c r="A8" s="40"/>
-      <c r="B8" s="40"/>
-[...32 lines deleted...]
-      <c r="AI8" s="40"/>
+      <c r="B8" s="41"/>
+      <c r="C8" s="41"/>
+      <c r="D8" s="41"/>
+      <c r="E8" s="41"/>
+      <c r="F8" s="41"/>
+      <c r="G8" s="42"/>
+      <c r="H8" s="42"/>
+      <c r="I8" s="41"/>
+      <c r="J8" s="42"/>
+      <c r="K8" s="41"/>
+      <c r="L8" s="42"/>
+      <c r="M8" s="41"/>
+      <c r="N8" s="41"/>
+      <c r="O8" s="41"/>
+      <c r="P8" s="41"/>
+      <c r="Q8" s="41"/>
+      <c r="R8" s="41"/>
+      <c r="S8" s="41"/>
+      <c r="T8" s="41"/>
+      <c r="U8" s="41"/>
+      <c r="V8" s="41"/>
+      <c r="W8" s="41"/>
+      <c r="X8" s="41"/>
+      <c r="Y8" s="41"/>
+      <c r="Z8" s="41"/>
+      <c r="AA8" s="41"/>
+      <c r="AB8" s="41"/>
+      <c r="AC8" s="41"/>
+      <c r="AD8" s="41"/>
+      <c r="AE8" s="41"/>
+      <c r="AF8" s="43"/>
+      <c r="AG8" s="43"/>
+      <c r="AH8" s="43"/>
+      <c r="AI8" s="41"/>
       <c r="AJ8" s="40"/>
     </row>
     <row r="9" spans="1:46" customHeight="1" ht="50.25"/>
     <row r="10" spans="1:46" customHeight="1" ht="50.25"/>
     <row r="11" spans="1:46" customHeight="1" ht="50.25"/>
     <row r="12" spans="1:46" customHeight="1" ht="50.25"/>
     <row r="13" spans="1:46" customHeight="1" ht="50.25"/>
     <row r="14" spans="1:46" customHeight="1" ht="50.25"/>
     <row r="15" spans="1:46" customHeight="1" ht="50.25"/>
     <row r="16" spans="1:46" customHeight="1" ht="50.25"/>
     <row r="17" spans="1:46" customHeight="1" ht="50.25"/>
     <row r="18" spans="1:46" customHeight="1" ht="50.25"/>
     <row r="19" spans="1:46" customHeight="1" ht="50.25"/>
     <row r="20" spans="1:46" customHeight="1" ht="50.25"/>
     <row r="21" spans="1:46" customHeight="1" ht="50.25"/>
     <row r="22" spans="1:46" customHeight="1" ht="50.25"/>
     <row r="23" spans="1:46" customHeight="1" ht="50.25"/>
     <row r="24" spans="1:46" customHeight="1" ht="50.25"/>
     <row r="25" spans="1:46" customHeight="1" ht="50.25"/>
     <row r="26" spans="1:46" customHeight="1" ht="50.25"/>
     <row r="27" spans="1:46" customHeight="1" ht="50.25"/>
     <row r="28" spans="1:46" customHeight="1" ht="50.25"/>
     <row r="29" spans="1:46" customHeight="1" ht="50.25"/>
     <row r="30" spans="1:46" customHeight="1" ht="50.25"/>
     <row r="31" spans="1:46" customHeight="1" ht="50.25"/>
@@ -2385,151 +2347,86 @@
     <row r="412" spans="1:46" customHeight="1" ht="50.25"/>
     <row r="413" spans="1:46" customHeight="1" ht="50.25"/>
     <row r="414" spans="1:46" customHeight="1" ht="50.25"/>
     <row r="415" spans="1:46" customHeight="1" ht="50.25"/>
     <row r="416" spans="1:46" customHeight="1" ht="50.25"/>
     <row r="417" spans="1:46" customHeight="1" ht="50.25"/>
     <row r="418" spans="1:46" customHeight="1" ht="50.25"/>
     <row r="419" spans="1:46" customHeight="1" ht="50.25"/>
     <row r="420" spans="1:46" customHeight="1" ht="50.25"/>
     <row r="421" spans="1:46" customHeight="1" ht="50.25"/>
     <row r="422" spans="1:46" customHeight="1" ht="50.25"/>
     <row r="423" spans="1:46" customHeight="1" ht="50.25"/>
     <row r="424" spans="1:46" customHeight="1" ht="50.25"/>
     <row r="425" spans="1:46" customHeight="1" ht="50.25"/>
     <row r="426" spans="1:46" customHeight="1" ht="50.25"/>
     <row r="427" spans="1:46" customHeight="1" ht="50.25"/>
     <row r="428" spans="1:46" customHeight="1" ht="50.25"/>
     <row r="429" spans="1:46" customHeight="1" ht="50.25"/>
     <row r="430" spans="1:46" customHeight="1" ht="50.25"/>
     <row r="431" spans="1:46" customHeight="1" ht="50.25"/>
     <row r="432" spans="1:46" customHeight="1" ht="12"/>
     <row r="433" spans="1:46" customHeight="1" ht="12"/>
     <row r="434" spans="1:46" customHeight="1" ht="12"/>
     <row r="435" spans="1:46" customHeight="1" ht="4.5"/>
     <row r="436" spans="1:46" customHeight="1" ht="51"/>
-    <row r="437" spans="1:46">
-[...68 lines deleted...]
-    </row>
+    <row r="437" spans="1:46"/>
+    <row r="438" spans="1:46"/>
+    <row r="439" spans="1:46"/>
+    <row r="440" spans="1:46"/>
+    <row r="441" spans="1:46"/>
+    <row r="442" spans="1:46"/>
+    <row r="443" spans="1:46"/>
+    <row r="444" spans="1:46"/>
+    <row r="445" spans="1:46"/>
+    <row r="446" spans="1:46"/>
+    <row r="447" spans="1:46"/>
+    <row r="448" spans="1:46"/>
+    <row r="449" spans="1:46"/>
+    <row r="450" spans="1:46"/>
   </sheetData>
   <autoFilter ref="A5:AS436"/>
   <mergeCells>
     <mergeCell ref="AF3:AH3"/>
     <mergeCell ref="W3:AB3"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="I3:L3"/>
     <mergeCell ref="M3:N3"/>
     <mergeCell ref="O3:Q3"/>
     <mergeCell ref="R3:R4"/>
     <mergeCell ref="S3:S4"/>
     <mergeCell ref="T3:V3"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="AC3:AE3"/>
     <mergeCell ref="AI3:AJ3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="59" fitToHeight="1" fitToWidth="5" pageOrder="downThenOver" r:id="rId1ps"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Auditor</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>