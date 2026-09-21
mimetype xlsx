--- v1 (2026-05-25)
+++ v2 (2026-09-21)
@@ -229,52 +229,60 @@
   </si>
   <si>
     <t>06.05.2024</t>
   </si>
   <si>
     <t>Палата аудиторов и экспертов-бухгалтеров Армении
 (Ереван, Комитаса 49/3, 6 этаж)</t>
   </si>
   <si>
     <t>5
 Применять меры дисциплинарной ответственности</t>
   </si>
   <si>
     <t xml:space="preserve">Совет палаты аудиторов и экспертов-бухгалтеров Армении
 03.06.2024
 63-А
 65-А
 Отменено
 Совет палаты аудиторов и экспертов-бухгалтеров Армении
 14.03.2025
 15-А
 </t>
   </si>
   <si>
     <t>Аннулирование квалификации
-Прекращение членства
-Основание аннулирования: 
+прекращение членства
+Основание  
+03.06.2024
+63-А
+65-А
+Отмена
+Аннулирования
+квалификации и
+прекращения членства
+Основание  
 14.03.2025
 15-А</t>
   </si>
   <si>
     <t>На основании статьи 21, части 1, пункта 2 Закона Республики Армения "О регулировании и общественном контроле за бухгалтерским учетом и аудиторской деятельностью", пункта 10.4.1.5 Устава общественной организации "Палата аудиторов и экспертов-бухгалтеров Армении", а также решения Совета Палаты № 63-А от 03.06.2024 г.</t>
   </si>
   <si>
     <t>02.05.2022</t>
   </si>
   <si>
     <t>2 22 0689</t>
   </si>
   <si>
     <t>Погосян Айк Альбертович</t>
   </si>
   <si>
     <t xml:space="preserve">13-А </t>
   </si>
   <si>
     <t>29.04.2022</t>
   </si>
   <si>
     <t>А 0153</t>
   </si>
   <si>
@@ -284,51 +292,51 @@
     <t>Отменён 
 62-А
 03.06.2024
 Вступил в силуլ 01.07.2024</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ПИ-КА-ЭФ АУДИТ СЕРВИС"</t>
   </si>
   <si>
     <t>г. Ереван, ул. Ханджяна, д. 19, 4-й этаж, оф. 5</t>
   </si>
   <si>
     <t>00419022</t>
   </si>
   <si>
     <t>28.03.2024</t>
   </si>
   <si>
     <t>Совет палаты аудиторов и экспертов-бухгалтеров Армении
 03.06.2024
 62-А
 64-А</t>
   </si>
   <si>
     <t>Аннулирование квалификации
-Прекращение членства</t>
+прекращение членства</t>
   </si>
   <si>
     <t>На основании статьи 21, части 1, пункта 2 Закона Республики Армения "О регулировании и общественном контроле за бухгалтерским учетом и аудиторской деятельностью", пункта 10.4.1.5 Устава общественной организации "Палата аудиторов и экспертов-бухгалтеров Армении", а также решения Совета Палаты № 62-А от 03.06.2024 г.</t>
   </si>
   <si>
     <t>64-А</t>
   </si>
   <si>
     <t>03.06.2024</t>
   </si>
   <si>
     <t>На основании статьи 21, части 1, пункта 2 Закона РА "О регулировании и общественном контроле за бухгалтерским учетом и аудиторской деятельностью", пункта 10.4.1.5 Устава общественной организации "Палата аудиторов и экспертов-бухгалтеров Армении" (далее – Палата), а также Решения Совета Палаты № 62-А от 03.06.2024 г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd\.mm\.yyyy;@"/>
   </numFmts>
   <fonts count="10">
     <font>
       <b val="0"/>
       <i val="0"/>