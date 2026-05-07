--- v0 (2025-10-29)
+++ v1 (2026-05-07)
@@ -15,51 +15,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="599" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Audit Organization" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Audit Organization'!$A$5:$AU$45</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="607">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="695">
   <si>
     <t>Information on audit organizations in the Chamber registry</t>
   </si>
   <si>
     <t>ՀՏ</t>
   </si>
   <si>
     <t>ՀՄ</t>
   </si>
   <si>
     <t>ԿՄ</t>
   </si>
   <si>
     <t>ԱՈՒ</t>
   </si>
   <si>
     <t>ՄՑ</t>
   </si>
   <si>
     <t>ԱՏ</t>
   </si>
   <si>
     <t>ԱԳ</t>
   </si>
   <si>
@@ -237,87 +237,109 @@
     <t>Alek Manukyan</t>
   </si>
   <si>
     <t>15A</t>
   </si>
   <si>
     <t>0070</t>
   </si>
   <si>
     <t>Adonts</t>
   </si>
   <si>
     <t>0014</t>
   </si>
   <si>
     <t>+37410 204090</t>
   </si>
   <si>
     <t>general@php.am</t>
   </si>
   <si>
     <t>www.php.am</t>
   </si>
   <si>
     <t>Petrosyan Hovhannes Petros (41 apt., 40b. Dzorapi, Yerevan, RA)
-Ananyan Davit Sanasar (7 apt., 30b., Babayan, Yerevan, RA)
-Yeghoyan Vigen Shiraz (house 4, 2nd blind alley, 2nd lane, 3 Katnaghbyur, Aragatsotn, RA)</t>
+Yeghoyan Vigen Shiraz (house 4, 2nd blind alley, 2nd lane, 3 Katnaghbyur, Aragatsotn, RA)
+Ananyan Davit Sanasar (7 apt., 30b., Babayan, Yerevan, RA)</t>
   </si>
   <si>
     <t>2 20 0001
-2 20 0002
 2 20 0003</t>
   </si>
   <si>
-    <t>55
-[...1 lines deleted...]
-30</t>
+    <t>55.05
+29.95
+15</t>
   </si>
   <si>
     <t>Petrosyan Hovhannes Petros</t>
   </si>
   <si>
     <t>2 20 0001</t>
   </si>
   <si>
     <t>Petrosyan Hovhannes Petros (A 0001)
 Yeghoyan Vigen Shiraz(A 0003)
 Minasyan Lilit Valeri(A 0195)
 Azizyan Arusyak Movses(A 0005)
 Harutyunyan Hasmik Mikayel(A 0172)</t>
   </si>
   <si>
     <t>2 20 0001
 2 20 0003
 2 20 0007
 2 20 0006
 2 20 0058</t>
   </si>
   <si>
     <t>Not available</t>
   </si>
   <si>
+    <t>03.10.2025</t>
+  </si>
+  <si>
+    <t>Chamber of Auditors and Expert Accountants of Armenia
+46/2 Monte Melkonyan, Yerevan</t>
+  </si>
+  <si>
+    <t>3
+Apply disciplinary measure</t>
+  </si>
+  <si>
+    <t>Board of the Chamber of Auditors and Expert Accountants of Armenia
+46/2 Monte Melkonyan, Yerevan
+26.03.2026
+20-A</t>
+  </si>
+  <si>
+    <t>Fine</t>
+  </si>
+  <si>
+    <t>Clause 1 of Article 28, Article 31 of the Law "On Regulation and Public Control of Accounting and Auditing Activities", Clause 14.17.25 of the Charter of the "Chamber of Auditors and Expert Accountants of Armenia", on the application of disciplinary measures against Chamber members Clause 8.7 of the Order, as well as the Quality Requirements Maintenance and Disciplinary Commission dated 03.10.2025. Protocol N 08</t>
+  </si>
+  <si>
     <t>273.120.04133</t>
   </si>
   <si>
     <t>1 20 0219</t>
   </si>
   <si>
     <t xml:space="preserve">"4A Consulting" Closed Joint-Stock Company </t>
   </si>
   <si>
     <t>00148693</t>
   </si>
   <si>
     <t>Nalbandyan</t>
   </si>
   <si>
     <t>50,
 office 136</t>
   </si>
   <si>
     <t>0010</t>
   </si>
   <si>
     <t>+37410 520847</t>
   </si>
   <si>
@@ -325,82 +347,77 @@
   </si>
   <si>
     <t>www.4aconsulting.am</t>
   </si>
   <si>
     <t>Martirosyan Anik Ararat (12 apt., 31/2b. Leningradyan, Yerevan, RA)
 Khachatryan Ani Levon (37 house, 6 str., v. Ayntap, Ararat, RA)
 Babayan Hayk Hakob (10/6 Banyo, Vanadzor, Lori, RA)</t>
   </si>
   <si>
     <t>2 20 0072 
 2 20 0073</t>
   </si>
   <si>
     <t>45
 45
 10</t>
   </si>
   <si>
     <t>Martirosyan Anik Ararat</t>
   </si>
   <si>
     <t>2 20 0072</t>
   </si>
   <si>
-    <t xml:space="preserve">Martirosyan Anik Ararat(A 0069)
+    <t>Martirosyan Anik Ararat(A 0069)
 Khachatryan Ani Levon(A 0070)
 Gazazyan Ketrin Davit(A 0132)
 Nalbandyan Karine Albert(A 0097) 
 Manukyan Karen Lyova(a 0275)
-</t>
+Tovmasyan Gayane Sergey(A 0038)</t>
   </si>
   <si>
     <t>2 20 0072
 2 20 0073
 2 20 0236
 2 20 0221
-2 25 0995</t>
+2 25 0995
+2 20 0065</t>
   </si>
   <si>
     <t>11.09.2024</t>
   </si>
   <si>
     <t>Chamber of Auditors and Expert Accountants of Armenia
 6th floor, 49/3 Komitas, Yerevan</t>
   </si>
   <si>
-    <t>3
-[...2 lines deleted...]
-  <si>
     <t>Board of the Chamber of Auditors and Expert Accountants of Armenia
+6th floor, 49/3 Komitas, Yerevan
 16.12.2024
 104-A</t>
-  </si>
-[...1 lines deleted...]
-    <t>Fine</t>
   </si>
   <si>
     <t>Clause 1 of Article 28, Article 31 of the Law "On Regulation and Public Control of Accounting and Auditing Activities", Clause 14.16.25 of the Charter of the "Chamber of Auditors and Expert Accountants of Armenia", on the application of disciplinary measures against Chamber members Clause 8.7 of the Order</t>
   </si>
   <si>
     <t>271.120.880537</t>
   </si>
   <si>
     <t>1 20 0243</t>
   </si>
   <si>
     <t>"PricewaterhouseCoopers Armenia" Limited Liability Company</t>
   </si>
   <si>
     <t>02588296</t>
   </si>
   <si>
     <t>V. Sargsyan</t>
   </si>
   <si>
     <t>2,
 8th floor</t>
   </si>
   <si>
     <t>+37496 202733</t>
@@ -417,121 +434,146 @@
   <si>
     <t>2 22 0752</t>
   </si>
   <si>
     <t>"PricewaterhouseCoopers Eastern Europe BV", Loire 196, Gebouw A, 2E. 2491AM. 'S-Gravenhage, PWC, EE, Netherlands</t>
   </si>
   <si>
     <t>Kadagishvili Nino</t>
   </si>
   <si>
     <t xml:space="preserve">Matevosyan Llit Serozh(A 0175)
 Kadagishvili Nino(A 0191)
 Nazaryan Gohar Artsrun(A 0254)
 </t>
   </si>
   <si>
     <t xml:space="preserve">2 20 0056
 2 22 0752
 2 25 0942
 </t>
   </si>
   <si>
     <t>"PricewaterhouseCoopers" network of firms, www.pwc.com</t>
   </si>
   <si>
+    <t>17.12.2025</t>
+  </si>
+  <si>
+    <t>1
+Do not apply disciplinary measure</t>
+  </si>
+  <si>
+    <t>Chamber of Auditors and Expert Accountants of Armenia
+46/2 Monte Melkonyan, Yerevan
+23.12.2025, 78-A</t>
+  </si>
+  <si>
+    <t>Do not apply disciplinary measure</t>
+  </si>
+  <si>
+    <t>Clause 1 and 3 of Article 28 of the Law "On Regulation and Public Control of Accounting and Auditing Activities", Clause 14.17.25 of the Charter of the "Chamber of Auditors and Expert Accountants of Armenia", on the application of disciplinary measures against the members of the Chamber Clause 8.7 of the Order,as well as the Quality Requirements Maintenance and Disciplinary Commission dated 21.12.2025. Protocol N 11</t>
+  </si>
+  <si>
     <t>286.110.06786</t>
   </si>
   <si>
     <t>1 20 0267</t>
   </si>
   <si>
     <t xml:space="preserve">"BDO Armenia" Closed Joint-Stock Company </t>
   </si>
   <si>
     <t>01569792</t>
   </si>
   <si>
     <t>Davit Anhaght</t>
   </si>
   <si>
     <t>23/6,
 office 7</t>
   </si>
   <si>
     <t>+37460 528899</t>
   </si>
   <si>
     <t>bdo@bdoarmenia.am</t>
   </si>
   <si>
     <t>www.bdoarmenia.am</t>
   </si>
   <si>
     <t>Sahakyan Vahagn Shahen (apt. 27, 34b., Babayan, Yerevan, RA)
 Danielyan Samvel Albert (97apt., 3 Sasna Tsrer, Yerevan,RA) 
 Shaghikyan Aleksander Sergey (6 apt., 49/53 Moldovakan, Yerevan, RA)</t>
   </si>
   <si>
-    <t>2 20 0254
-3 20 0124</t>
+    <t xml:space="preserve">2 20 0254
+</t>
   </si>
   <si>
     <t>36.54
 8.32
 9.24</t>
   </si>
   <si>
     <t>"BDO Armenia" Closed Joint-Stock Company, 23/6 D. Anhaght, Yerevan, RA</t>
   </si>
   <si>
     <t>Sahakyan Vahagn Shahen</t>
   </si>
   <si>
     <t>2 20 0254</t>
   </si>
   <si>
     <t xml:space="preserve">Sahakyan Vahagn Shahen(A 0249)
 Avetisyan Mariam Razmik(A 0212)
-Ghazaryan Manvel Sevan(A 0057)
 Yakovlev Sergey Pyotr(A 0176)
 Yedigaryan Davit Onik(A 0158)
-Chilingaryan Karine Edik(A 0013)
 Vardanyan Aram Ara(A 0206)
 </t>
   </si>
   <si>
     <t>2 20 0254
 2 20 0263
-2 20 0115
 2 20 0054
 2 20 0005
-2 20 0042
 2 23 0777</t>
   </si>
   <si>
     <t>BDO International Limited, www.bdo.global/en-gb/home</t>
+  </si>
+  <si>
+    <t>06.10.2025</t>
+  </si>
+  <si>
+    <t>Chamber of Auditors and Expert Accountants of Armenia
+46/2 Monte Melkonyan, Yerevan
+18.11.2025, 71-A</t>
+  </si>
+  <si>
+    <t>Clause 1 and 3 of Article 28 of the Law "On Regulation and Public Control of Accounting and Auditing Activities", Clause 14.17.25 of the Charter of the "Chamber of Auditors and Expert Accountants of Armenia", on the application of disciplinary measures against the members of the Chamber Clause 8.7 of the Order,as well as the Quality Requirements Maintenance and Disciplinary Commission dated 08.10.2025. Protocol N 08</t>
   </si>
   <si>
     <t>273.120.05398</t>
   </si>
   <si>
     <t>1 20 0301</t>
   </si>
   <si>
     <t xml:space="preserve">"Trust Audit" Closed Joint-Stock Company </t>
   </si>
   <si>
     <t>01569408</t>
   </si>
   <si>
     <t>Tumanyan</t>
   </si>
   <si>
     <t>0001</t>
   </si>
   <si>
     <t>Hakob Hakobyan</t>
   </si>
   <si>
     <t>3,
 building 1</t>
@@ -567,50 +609,51 @@
 Sargsyan Nelli Vardan
 Margaryan Hayk Emil</t>
   </si>
   <si>
     <t>Katoyan Lilit Gari(A 0025)
 Sargsyan Nelli Vardan(A 0124)
 Hovhannisyan Samvel Sergo(A 0277)</t>
   </si>
   <si>
     <t>2 20 0035
 2 20 0051
 2 25 1004</t>
   </si>
   <si>
     <t>JPA International, www.jpainternational.com</t>
   </si>
   <si>
     <t>26.12.2023</t>
   </si>
   <si>
     <t>2
 Apply disciplinary measure</t>
   </si>
   <si>
     <t>Board of the Chamber of Auditors and Expert Accountants of Armenia
+6th floor, 49/3 Komitas, Yerevan
 16.04.2024
 45-A</t>
   </si>
   <si>
     <t>Warning</t>
   </si>
   <si>
     <t>Clause 1 of Article 28, Article 30 of the Law "On Regulation and Public Control of Accounting and Auditing Activities", Clause 14.16.25 of the Charter of the "Chamber of Auditors and Expert Accountants of Armenia", on the application of disciplinary measures against the members of the Chamber Clause 8.7 of the Order, as well as the Quality Requirements Maintenance and Disciplinary Commission dated 01.04.2024. Protocol N 03</t>
   </si>
   <si>
     <t>273.120.05381</t>
   </si>
   <si>
     <t>1 20 0220</t>
   </si>
   <si>
     <t xml:space="preserve">"AMH Audit" Closed Joint-Stock Company </t>
   </si>
   <si>
     <t>02246786</t>
   </si>
   <si>
     <t>Shirak</t>
   </si>
   <si>
@@ -637,183 +680,202 @@
   </si>
   <si>
     <t>www.amhaudit.am</t>
   </si>
   <si>
     <t>Hovhannisyan Aram Moskov (Shirak 56/1 b., apt.35, Yerevan, RA)</t>
   </si>
   <si>
     <t>2 20 0066</t>
   </si>
   <si>
     <t>Hovhannisyan Aram Moskov</t>
   </si>
   <si>
     <t>Hovhannisyan Aram Moskov(A 0231)
 Hovhannisyan Lilit Sparazen(A 0126)
 Hovhannisyan Alvina Moskov(A 0125)</t>
   </si>
   <si>
     <t>2 20 0066
 2 20 0053
 2 20 0052</t>
   </si>
   <si>
     <t>HLB, www.hlb.global</t>
+  </si>
+  <si>
+    <t>10.12.2025</t>
+  </si>
+  <si>
+    <t>Board of the Chamber of Auditors and Expert Accountants of Armenia
+46/2 Monte Melkonyan, Yerevan
+23.12.2025
+79-A</t>
+  </si>
+  <si>
+    <t>Clause 1 of Article 28, Article 30 of the Law "On Regulation and Public Control of Accounting and Auditing Activities", Clause 14.17.25 of the Charter of the "Chamber of Auditors and Expert Accountants of Armenia", on the application of disciplinary measures against the members of the Chamber Clause 8.7 of the Order, as well as the Quality Requirements Maintenance and Disciplinary Commission dated 21.12.2025. Protocol N 11</t>
   </si>
   <si>
     <t>290․120․03879</t>
   </si>
   <si>
     <t>1 20 0284</t>
   </si>
   <si>
     <t>"Perfect Audit" Limited Liability Company</t>
   </si>
   <si>
     <t>02591995</t>
   </si>
   <si>
     <t>Mashtots</t>
   </si>
   <si>
     <t>Tigran Mets</t>
   </si>
   <si>
     <t>+37410 524724</t>
   </si>
   <si>
     <t>perfect.audit@mail.ru</t>
   </si>
   <si>
     <t>www.perfectaudit.am</t>
   </si>
   <si>
     <t>Babayan Aghavni Ruben (7apt., 20b.Leningradyan, Yerevan, RA)</t>
   </si>
   <si>
     <t>2 20 0044</t>
   </si>
   <si>
     <t>Babayan Aghavni Ruben</t>
   </si>
   <si>
     <t>Babayan Aghavni Robert(A 0032)
 Khachatryan Davit Onik(A 0210)
 Abramyan Edvard Vachagan(A 0021)
 Manukyan Nune Manavaz(A 0033)
 Harutyunyan Artur Mher(A 0127)
-Vrtanesyan Sara Hovsep(A 0053)</t>
+Vrtanesyan Sara Hovsep(A 0053)
+Hovhannisyan Hrachya Bakhshi(A 0245)</t>
   </si>
   <si>
     <t>2 20 0044
 2 20 0362
 2 20 0027
 2 20 0045
 2 20 0105
-2 20 0103</t>
+2 20 0103
+2 24 0868</t>
   </si>
   <si>
     <t>22.12.2023</t>
   </si>
   <si>
     <t>Board of the Chamber of Auditors and Expert Accountants of Armenia
+6th floor, 49/3 Komitas, Yerevan
 16.04.2024
 44-A</t>
   </si>
   <si>
     <t>Clause 1 of Article 28, Article 31 of the Law "On Regulation and Public Control of Accounting and Auditing Activities", Clause 14.16.25 of the Charter of the "Chamber of Auditors and Expert Accountants of Armenia", on the application of disciplinary measures against Chamber members Clause 8.7 of the Order, as well as the Quality Requirements Maintenance and Disciplinary Commission dated 01.04.2024. Protocol N 03</t>
   </si>
   <si>
     <t>286.110.07216</t>
   </si>
   <si>
     <t>28.12.2020</t>
   </si>
   <si>
     <t>1 20 0370</t>
   </si>
   <si>
     <t xml:space="preserve">"Nexia Armenia" Closed Joint-Stock Company </t>
   </si>
   <si>
     <t>01529594</t>
   </si>
   <si>
-    <t>Gyulbenkyan</t>
-[...2 lines deleted...]
-    <t>30/3, N129</t>
+    <t>Komitas</t>
+  </si>
+  <si>
+    <t>15/7, Square business center, 3rd floor</t>
+  </si>
+  <si>
+    <t>0012</t>
   </si>
   <si>
     <t>+37410 229021</t>
   </si>
   <si>
     <t>office@nexia.am</t>
   </si>
   <si>
     <t>https://nexia.am</t>
   </si>
   <si>
     <t>Harutyunyan Artur Saro (7 apt., 24b.Davtashen 1st b., Yerevan, RA)
 Adamyan Nairi Meruzhan (12 house, 78/1b. Aygedzor, Yerevan, RA)</t>
   </si>
   <si>
     <t>2 20 0017
 2 20 0099</t>
   </si>
   <si>
     <t>50
 50</t>
   </si>
   <si>
     <t>Harutyunyan Artur Saro</t>
   </si>
   <si>
     <t>2 20 0017</t>
   </si>
   <si>
     <t xml:space="preserve">Harutyunyan Artur Saro(A 0012)
 Adamyan Nairi Meruzhan(A 0076)
 Asoyan Armine Ashot(A 0224)
 Harutyunyan Lilit Valeri(A 0255)
 </t>
   </si>
   <si>
     <t>2 20 0017
 2 20 0099
 2 23 0805
 2 24 0905</t>
   </si>
   <si>
     <t>Nexia International, www.nexia.com</t>
   </si>
   <si>
     <t>12.02.2024</t>
   </si>
   <si>
     <t>Board of the Chamber of Auditors and Expert Accountants of Armenia
+6th floor, 49/3 Komitas, Yerevan
 16.04.2024
 47-A</t>
   </si>
   <si>
     <t>264․120․07059</t>
   </si>
   <si>
     <t>1 20 0351</t>
   </si>
   <si>
     <t xml:space="preserve">"Ernst &amp; Young" Closed Joint-Stock Company </t>
   </si>
   <si>
     <t>00057741</t>
   </si>
   <si>
     <t>Vazgen Sargsyan</t>
   </si>
   <si>
     <t>2,
 "Kamar" business cneter, 7th floor</t>
   </si>
   <si>
     <t>2,
 "Kamar" business center, 7th floor</t>
@@ -912,66 +974,75 @@
   <si>
     <t>60
 40</t>
   </si>
   <si>
     <t>Arzumanyan Ruzanna Sasha</t>
   </si>
   <si>
     <t>2 20 0078</t>
   </si>
   <si>
     <t>Arzumanyan Ruzanna Sasha(A 0072)
 Abrahamyan Lusya Yurik(A 0078)
 Galstyan Karine Mkrtich(A 0128)
 Nikoghosyan Emil Zaven(A 0045)
 Grigoryan Kristine Emil(A 0239)</t>
   </si>
   <si>
     <t>2 20 0078
 2 20 0109
 2 20 0108
 2 20 0086
 2 24 0855</t>
   </si>
   <si>
+    <t>09.10.2025</t>
+  </si>
+  <si>
+    <t>Board of the Chamber of Auditors and Expert Accountants of Armenia
+46/2 Monte Melkonyan, Yerevan
+02.12.2025
+74-A</t>
+  </si>
+  <si>
+    <t>Clause 1 of Article 28, Article 31 of the Law "On Regulation and Public Control of Accounting and Auditing Activities", Clause 14.17.25 of the Charter of the "Chamber of Auditors and Expert Accountants of Armenia", on the application of disciplinary measures against Chamber members Clause 8.7 of the Order, as well as the Quality Requirements Maintenance and Disciplinary Commission dated 04.11.2025. Protocol N 09</t>
+  </si>
+  <si>
     <t>264.120.08958</t>
   </si>
   <si>
     <t>1 20 0330</t>
   </si>
   <si>
     <t>"IFP" Limited Liability Company</t>
   </si>
   <si>
     <t>00125588</t>
   </si>
   <si>
     <t>Nikol Duman</t>
-  </si>
-[...1 lines deleted...]
-    <t>Komitas</t>
   </si>
   <si>
     <t>49/2,
 12th floor</t>
   </si>
   <si>
     <t>0051</t>
   </si>
   <si>
     <t>info@ifp.am</t>
   </si>
   <si>
     <t>www.ifp.am</t>
   </si>
   <si>
     <t>Barseghyan Ashot Khachik (49 apt., 30.2b.Ler Kamsar, Yerevan, RA)
 Harutyunyan Roza Ivan (43 apt., 39A b. Gyulbenkyan, Yerevan, RA)
 Hovhannisyan Kristine Vahan (34 apt., 53b. N. Duman, Yerevan, RA)</t>
   </si>
   <si>
     <t>2 20 0096
 2 20 0216
 2 20 0097</t>
   </si>
   <si>
@@ -982,158 +1053,163 @@
   <si>
     <t>Barseghyan Ashot Khachik</t>
   </si>
   <si>
     <t>2 20 0096</t>
   </si>
   <si>
     <t xml:space="preserve">Barseghyan Ashot Khachik(A 0050)
 Harutyunyan Roza Ivan(A 0096)
 Hovhannisyan Kristine Vahan(A 0051)
 Asoyan Shushanik Hrant(A 0037)
 </t>
   </si>
   <si>
     <t xml:space="preserve">2 20 0096
 2 20 0216
 2 20 0097
 2 20 0064
 </t>
   </si>
   <si>
     <t>08.01.2024</t>
   </si>
   <si>
     <t>Board of the Chamber of Auditors and Expert Accountants of Armenia
+6th floor, 49/3 Komitas, Yerevan
 16.04.2024
 46-A</t>
   </si>
   <si>
     <t>264․110․775652</t>
   </si>
   <si>
     <t>1 20 0353</t>
   </si>
   <si>
     <t xml:space="preserve">"TM Audit" Closed Joint-Stock Company </t>
   </si>
   <si>
     <t>00040998</t>
   </si>
   <si>
     <t>Paruyr Sevak</t>
   </si>
   <si>
     <t>8,
 office 135</t>
   </si>
   <si>
     <t>info@tmaudit.am</t>
   </si>
   <si>
     <t>www.tmaudit.am</t>
   </si>
   <si>
     <t>Movsisyan Tatul Hrant (134 house, 4th str., v.Vardenik, Gegharkunik region, RA)
 Grigoryan Sofya Mamikon (7apt., 95b.Andranik, Yerevan, RA)</t>
   </si>
   <si>
     <t>2 20 0039</t>
   </si>
   <si>
     <t>80
 20</t>
   </si>
   <si>
     <t>Movsisyan Tatul Hrant</t>
   </si>
   <si>
     <t xml:space="preserve">Movsisyan Tatul Hrant(A 0029)
 Atoyan Ghukas Madat(A 0024)
 Chitchyan Anush Kamo(A 0131)
+Grigoryan Lilit Tigran(A 0065)
 </t>
   </si>
   <si>
-    <t xml:space="preserve">2 20 0039
+    <t>2 20 0039
 2 20 0034
 2 20 0240
-</t>
+2 20 0144</t>
   </si>
   <si>
     <t>264․120․03701</t>
   </si>
   <si>
     <t>1 20 0371</t>
   </si>
   <si>
     <t>"ALFA AUDIT" Limited Liability Company</t>
   </si>
   <si>
     <t>00128775</t>
   </si>
   <si>
     <t>Halabyan</t>
   </si>
   <si>
     <t>5/6</t>
   </si>
   <si>
     <t>0038</t>
   </si>
   <si>
     <t>+37410 399655</t>
   </si>
   <si>
     <t>info@alfaaudit.am</t>
   </si>
   <si>
     <t>www.alfaaudit.am</t>
   </si>
   <si>
     <t>Poghosyan Lavrenti Hayk (10apt., 10b.Vratsakan, Yerevan, RA)</t>
   </si>
   <si>
     <t>2 20 0075</t>
   </si>
   <si>
     <t>Poghosyan Lavrenti Hayk</t>
   </si>
   <si>
     <t>Poghosyan Lavrenti Hayk(A 0041)
 Chatinyan Arman Vahan(A 0052)
-Martirosyan Hermine Perch(A 0044)</t>
+Martirosyan Hermine Perch(A 0044)
+Mirumyan Tatevik Arsen(A 0240)</t>
   </si>
   <si>
     <t>2 20 0075
 2 20 0074
-2 20 0085</t>
+2 20 0085
+2 26 1054</t>
   </si>
   <si>
     <t>31.10.2024</t>
   </si>
   <si>
     <t>Board of the Chamber of Auditors and Expert Accountants of Armenia
+6th floor, 49/3 Komitas, Yerevan
 10.01.2025
 2-A</t>
   </si>
   <si>
     <t>Clause 1 of Article 28, Article 30 of the Law "On Regulation and Public Control of Accounting and Auditing Activities", Clause 14.17.25 of the Charter of the "Chamber of Auditors and Expert Accountants of Armenia", on the application of disciplinary measures against the members of the Chamber Clause 8.7 of the Order, as well as the Quality Requirements Maintenance and Disciplinary Commission dated 14.11.2024. Protocol N 14</t>
   </si>
   <si>
     <t>264.110.789513</t>
   </si>
   <si>
     <t>1 20 0389</t>
   </si>
   <si>
     <t xml:space="preserve">"Grant Thornton" Closed Joint-Stock Company </t>
   </si>
   <si>
     <t>00040569</t>
   </si>
   <si>
     <t>Grigor Lusavorich</t>
   </si>
   <si>
     <t>0015</t>
   </si>
   <si>
@@ -1149,74 +1225,76 @@
     <t xml:space="preserve">Hovhannisyan Armen Vardan (51apt., 7b.Hr. Kochar, Yerevan, RA)
 Vasilyan Emil Iosif (20apt., 39b.Shahumyan, Armavir city, Armavir region, RA)
 Achemyan Narine Yervand (94 house, Kristapor, Yerevan, RA)
 Hakobyan Gurgen Georgi (51apt., 1b.Kievyan, Yerevan, RA)
 </t>
   </si>
   <si>
     <t>2 20 0077
 2 20 0092
 2 20 0328</t>
   </si>
   <si>
     <t xml:space="preserve">32
 31
 5
 32
 </t>
   </si>
   <si>
     <t>Hovhannisyan Armen Vardan</t>
   </si>
   <si>
     <t>2 20 0077</t>
   </si>
   <si>
-    <t xml:space="preserve">Achemyan Narine Yervand(A 0262)
+    <t>Achemyan Narine Yervand(A 0262)
 Hovakimyan Tatevik Samvel(A 0263)
 Hovhannisyan Armen Vardan(A 0071)
 Gharibyan Zaruhi Yervand(A 0075)
 Baghdasaryan Lilit Melik(A 0064)
 Ulunts Naira Valeri(A 0199)
 Vasilyan Emil Iosif(A 0188)
 Gyulbudaghyan Gayane Lyudvig(A 0166)
 Gevorgyan Anzhela Anushavan(A 0220)
-Mayilyan Lilit Razmik(A 0211)
-[...3 lines deleted...]
-    <t xml:space="preserve">2 20 0328
+Karaustayan Shushanik Haykaz(A 0257)
+Yaralyan Ani Yeprem(A 0238)
+Davtyan Hayarpi Merujan(A 0278)</t>
+  </si>
+  <si>
+    <t>2 20 0328
 2 20 0232
 2 20 0077
 2 20 0095
 2 20 0141
 2 20 0225
 2 20 0092
 2 21 0604
 2 24 0852
-2 20 0098
-</t>
+2 20 0119
+2 24 0848
+2 26 1045</t>
   </si>
   <si>
     <t>Grant Thornton International, www.grantthornton.global/en/</t>
   </si>
   <si>
     <t>264.120.09235</t>
   </si>
   <si>
     <t>30.12.2020</t>
   </si>
   <si>
     <t>1 20 0423</t>
   </si>
   <si>
     <t>"Glob Audit" Limited Liability Company</t>
   </si>
   <si>
     <t>00131856</t>
   </si>
   <si>
     <t>Noragavit 13</t>
   </si>
   <si>
     <t>21/1 house</t>
   </si>
@@ -1238,81 +1316,84 @@
   <si>
     <t>Harutyunyan Davit Valeri (151apt., 1b.Noragavit, Yerevan, RA)
 Shahinyan Karine Osvald (17apt., 17a b.Demirchyan, Yerevan, RA)
 Sargsyan Tatevik Robert (34apt., 50/1b.Isakov, Yerevan, RA)</t>
   </si>
   <si>
     <t>2 20 0227
 2 20 0226
 2 20 0224</t>
   </si>
   <si>
     <t>40
 30
 30</t>
   </si>
   <si>
     <t>Harutyunyan Davit Valeri</t>
   </si>
   <si>
     <t>2 20 0227</t>
   </si>
   <si>
     <t xml:space="preserve">Harutyunyan Davit Valeri(A 0186)
 Shahinyan Karine Osvald(A 0183)
 Sargsyan Tatevik Robert(A 0170)
+Abrahamyan Simon Vardan(A 0023)
 </t>
   </si>
   <si>
-    <t xml:space="preserve">2 20 0227
+    <t>2 20 0227
 2 20 0226
 2 20 0224
-</t>
+2 26 1035</t>
   </si>
   <si>
     <t xml:space="preserve">21.06.2024
 31.10.2024
 (Unplanned compliance assessment)
 </t>
   </si>
   <si>
     <t>Chamber of Auditors and Expert Accountants of Armenia
 6th floor, 49/3 Komitas, Yerevan
 Chamber of Auditors and Expert Accountants of Armenia
 6th floor, 49/3 Komitas, Yerevan</t>
   </si>
   <si>
     <t>2
 Apply disciplinary measure
 2
 Apply disciplinary measure</t>
   </si>
   <si>
     <t>Board of the Chamber of Auditors and Expert Accountants of Armenia
+6th floor, 49/3 Komitas, Yerevan
 18.07.2024
 73-A
 Board of the Chamber of Auditors and Expert Accountants of Armenia
+6th floor, 49/3 Komitas, Yerevan
 21.11.2024
 99-A</t>
   </si>
   <si>
     <t>Warning
 Warning</t>
   </si>
   <si>
     <t>Clause 1 of Article 28, Article 30 of the Law "On Regulation and Public Control of Accounting and Auditing Activities", Clause 14.16.25 of the Charter of the "Chamber of Auditors and Expert Accountants of Armenia", on the application of disciplinary measures against the members of the Chamber Clause 8.7 of the Order, as well as the Quality Requirements Maintenance and Disciplinary Commission dated 25.06.2024. Protocol N 09
 Article 28, paragraphs 1 and 3 of the Law of the Republic of Armenia "On Regulation and Public Control of Accounting and Auditing Activities", paragraph 14.17.25 of the Charter of the "Chamber of Auditors and Expert Accountants of Armenia" public organization, as well as taking as a basis Article 15, part 1 of the Law of the Republic of Armenia "On Auditing Activities", Article 15, part 4 of the same Law</t>
   </si>
   <si>
     <t>264.110.807295</t>
   </si>
   <si>
     <t>1 20 0414</t>
   </si>
   <si>
     <t>"KPMG Armenia" Limited Liability Company</t>
   </si>
   <si>
     <t>02529689</t>
   </si>
   <si>
     <t>26/1,
@@ -1356,126 +1437,124 @@
 Nersisyan Nerses Georgi(A 0216)
 Gharibyan Shoghik Spartak(A 0201)
 Nersisyan Lilit Arshak(A 0060)
 Sargsyan Liza Vachagan(A 0147)
 Shirvanyan Gor Alvand(A 0247)
 Melkonyan Hovsep Ara(A 0248)
 </t>
   </si>
   <si>
     <t>2 20 0409
 2 20 0411
 2 22 0685
 2 22 0686
 2 22 0742
 2 23 0784
 2 20 0132
 2 22 0663
 2 24 0933
 2 24 0934</t>
   </si>
   <si>
     <t>KPMG International Limited, 
  www.kpmg.com</t>
   </si>
   <si>
-    <t>1
-[...2 lines deleted...]
-  <si>
     <t>Chamber of Auditors and Expert Accountants of Armenia
 6th floor, 49/3 Komitas, Yerevan
 12.03.2024, 26-A</t>
   </si>
   <si>
-    <t>Do not apply disciplinary measure</t>
-[...2 lines deleted...]
-    <t>-</t>
+    <t xml:space="preserve">Clause 1 and 3 of Article 28 of the Law "On Regulation and Public Control of Accounting and Auditing Activities", Clause 14.16.25 of the Charter of the "Chamber of Auditors and Expert Accountants of Armenia", on the application of disciplinary measures against the members of the Chamber Clause 8.7 of the Order, as well as the decision of Quality Requirements Maintenance and Disciplinary Commission  </t>
   </si>
   <si>
     <t>286.110.1037029</t>
   </si>
   <si>
     <t>1 20 0427</t>
   </si>
   <si>
     <t>"Crowe Armenia" Limited Liability Company</t>
   </si>
   <si>
     <t>02618043</t>
   </si>
   <si>
     <t>Argishti</t>
   </si>
   <si>
     <t>+37460 532323</t>
   </si>
   <si>
     <t>general@crowe.am</t>
   </si>
   <si>
     <t>www.crowe.com</t>
   </si>
   <si>
     <t>Asatryan Albert Sergey (18apt., 21b.Yervand Kochar, Yerevan, RA)</t>
   </si>
   <si>
     <t>2 20 0320</t>
   </si>
   <si>
     <t>Asatryan Albert Sergey</t>
   </si>
   <si>
     <t>Asatryan Albert Sergey(A 0117)
 Zakoyan Edgar Vanik(A 0137)
 Safaryan Knarik Albert(A 0104)
-Hovhannisyan Hrachya Henrik(A 0222)</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">2 20 0320
+Hovhannisyan Hrachya Henrik(A 0222)
+Babayan Anna Mars(A 0300)
+Darbinyan Marine Samvel(A 0243)</t>
+  </si>
+  <si>
+    <t>2 20 0320
 2 20 0335
 2 20 0271
 2 23 0801
-</t>
+2 26 1053
+2 21 0516</t>
   </si>
   <si>
     <t>Crowe Global, www.crowe.com</t>
   </si>
   <si>
     <t>06.05.2024</t>
   </si>
   <si>
     <t>6
 Apply disciplinary measure</t>
   </si>
   <si>
     <t xml:space="preserve">Board of the Chamber of Auditors and Expert Accountants of Armenia
+6th floor, 49/3 Komitas, Yerevan
 03.06.2024
 61-A
 Cancelled
 Board of the Chamber of Auditors and Expert Accountants of Armenia
+6th floor, 49/3 Komitas, Yerevan
 14.03.2025
 16-A
 </t>
   </si>
   <si>
     <t>Cancellation ofTermination of membership
 Base
 14.03.2025
 16-A</t>
   </si>
   <si>
     <t>Based on Article 28, Clause 1, Article 19, Part 1, Clause 3, Article 34, Part 1, Clause 1 of the Law "On Regulation and Public Control of Accounting and Auditing Activities", Clause 14.16.25 of the Charter of the "Chamber of Auditors and Expert Accountants of Armenia" public organization, Clause 8.7 of the procedure for applying disciplinary measures against the members of the Chamber, as well as the resolution of the Quality Requirements Maintenance and Disciplinary Commission dated 08.05.2024. Minutes of session N 07</t>
   </si>
   <si>
     <t>273.110.766442</t>
   </si>
   <si>
     <t>29.01.2021</t>
   </si>
   <si>
     <t>1 21 0473</t>
   </si>
   <si>
     <t xml:space="preserve">"Yerevan-Audit Consult" Closed Joint-Stock Company </t>
   </si>
@@ -1531,88 +1610,89 @@
     <t>1 21 0489</t>
   </si>
   <si>
     <t>"Moore Armenia" Limited Liability Company</t>
   </si>
   <si>
     <t>00430505</t>
   </si>
   <si>
     <t>N. Gogol</t>
   </si>
   <si>
     <t>12-14
 area 78</t>
   </si>
   <si>
     <t>0069</t>
   </si>
   <si>
     <t>info@moore-armenia.am</t>
   </si>
   <si>
     <t>www.moore-armenia.am</t>
   </si>
   <si>
-    <t xml:space="preserve">Melikyan Robert Aram (15apt., 2b. Moldovakan street, Yerevan, RA)
-Petrosyan Knar Arshak (11 apt., 6h., Minsk street,Yerevan, RA )
+    <t xml:space="preserve">Melikyan Robert Aram (15apt., 2b. Moldovakan, Yerevan, RA)
+Petrosyan Knar Arshak (11 apt., 6h., Minsk,Yerevan, RA )
 </t>
   </si>
   <si>
     <t xml:space="preserve">2 20 0160
 2 21 0470
 </t>
   </si>
   <si>
     <t>50
 50</t>
   </si>
   <si>
     <t>Melikyan Robert Aram</t>
   </si>
   <si>
     <t>2 20 0160</t>
   </si>
   <si>
     <t>Melikyan Robert Aram(A 0130)
 Petrosyan Knar Arshak(A 0178)
 Asatryan Arsen Eduard(A 0193)</t>
   </si>
   <si>
     <t>2 20 0160
 2 20 0470
 2 20 0279</t>
   </si>
   <si>
     <t>Moore Global Network Limited
 www.moore-global.com/contact-us/</t>
   </si>
   <si>
     <t>27.01.2025</t>
   </si>
   <si>
     <t>Board of the Chamber of Auditors and Expert Accountants of Armenia
+6th floor, 49/3 Komitas, Yerevan
 11.02.2025
 8-A</t>
   </si>
   <si>
     <t>Clause 1 of Article 28, Article 30 of the Law "On Regulation and Public Control of Accounting and Auditing Activities", Clause 14.17.25 of the Charter of the "Chamber of Auditors and Expert Accountants of Armenia", on the application of disciplinary measures against the members of the Chamber Clause 8.7 of the Order, as well as the Quality Requirements Maintenance and Disciplinary Commission dated 30.01.2025. Protocol N 17</t>
   </si>
   <si>
     <t>278.110.02718</t>
   </si>
   <si>
     <t>1 21 0503</t>
   </si>
   <si>
     <t>"FSP Advice" Limited Liability Company</t>
   </si>
   <si>
     <t>02835031</t>
   </si>
   <si>
     <t>Yervand Kochar</t>
   </si>
   <si>
     <t>9,
 apt.57</t>
   </si>
@@ -1636,50 +1716,51 @@
   <si>
     <t>2 20 0117</t>
   </si>
   <si>
     <t>66,7
 33,3</t>
   </si>
   <si>
     <t>Badalyan Ruzanna Hovhannes</t>
   </si>
   <si>
     <t>Badalyan Ruzanna Hovhannes(A 0154)
 Khashkhashyan Gevorg Petros(A 0258)
 Mkrtchyan Hasmik Ogsen(A 0242)</t>
   </si>
   <si>
     <t>2 20 0117
 2 21 0469
 2 24 0889</t>
   </si>
   <si>
     <t>28.02.2025</t>
   </si>
   <si>
     <t>Board of the Chamber of Auditors and Expert Accountants of Armenia
+6th floor, 49/3 Komitas, Yerevan
 03.04.2025
 21-A</t>
   </si>
   <si>
     <t>Clause 1 of Article 28, Article 31 of the Law "On Regulation and Public Control of Accounting and Auditing Activities", Clause 14.17.25 of the Charter of the "Chamber of Auditors and Expert Accountants of Armenia", on the application of disciplinary measures against Chamber members Clause 8.7 of the Order, as well as the Quality Requirements Maintenance and Disciplinary Commission dated 06.03.2025. Protocol N 21</t>
   </si>
   <si>
     <t>273.110.1155592</t>
   </si>
   <si>
     <t>22.04.2021</t>
   </si>
   <si>
     <t>1 21 0546</t>
   </si>
   <si>
     <t>"Audit-Star" Limited Liability Company</t>
   </si>
   <si>
     <t>02537739</t>
   </si>
   <si>
     <t>Eminescu 1</t>
   </si>
   <si>
@@ -1715,127 +1796,128 @@
   <si>
     <t>Khachatryan Sergey Sargis(A 0149)
 Tarverdyan Naira Baris(A 0018)
 Musheghyan Ghukas Norik(A 0068)</t>
   </si>
   <si>
     <t>2 22 0682
 2 20 0029
 2 20 0070</t>
   </si>
   <si>
     <t xml:space="preserve">
 31.10.2024</t>
   </si>
   <si>
     <t xml:space="preserve">
 Chamber of Auditors and Expert Accountants of Armenia
 6th floor, 49/3 Komitas, Yerevan</t>
   </si>
   <si>
     <t xml:space="preserve">
 2
 Apply disciplinary measure</t>
   </si>
   <si>
-    <t>Board of the Chamber of Auditors and Expert Accountants of Armenia 02.02.2023
+    <t>Board of the Chamber of Auditors and Expert Accountants of Armenia
+6th floor, 49/3 Komitas, Yerevan
+ 02.02.2023
 16-A
 Board of the Chamber of Auditors and Expert Accountants of Armenia
+6th floor, 49/3 Komitas, Yerevan
 10.01.2025
 3-A</t>
   </si>
   <si>
     <t>Suspension
 Warning</t>
   </si>
   <si>
     <t>RA Law “On Regulation and Public Control of Accounting and Auditing Activities”, clauses 2, 3 and 4 of part 1 of Article 18
 Clause 1 of Article 28, Article 30 of the Law "On Regulation and Public Control of Accounting and Auditing Activities", Clause 14.17.25 of the Charter of the "Chamber of Auditors and Expert Accountants of Armenia", on the application of disciplinary measures against the members of the Chamber Clause 8.7 of the Order, as well as the Quality Requirements Maintenance and Disciplinary Commission dated 14.11.2024. Protocol N 14</t>
   </si>
   <si>
     <t>Until 04.05.2023</t>
   </si>
   <si>
     <t>286.110.03058</t>
   </si>
   <si>
     <t>25.09.2021</t>
   </si>
   <si>
     <t>1 21 0631</t>
   </si>
   <si>
     <t xml:space="preserve">"Audit Armenia"  Closed Joint-Stock Company </t>
   </si>
   <si>
     <t>01569467</t>
   </si>
   <si>
     <t>Vagharshyan</t>
   </si>
   <si>
     <t>12,
 office 14</t>
-  </si>
-[...1 lines deleted...]
-    <t>0012</t>
   </si>
   <si>
     <t>+37412 666666</t>
   </si>
   <si>
     <t>info.auditarmenia@gmail.com</t>
   </si>
   <si>
     <t>www.auditarmenia.am</t>
   </si>
   <si>
     <t>Avetisyan Anna Samvel (74apt., 47b. Vazgen Arajin, Armavir region, RA)</t>
   </si>
   <si>
     <t>2 20 0139</t>
   </si>
   <si>
     <t>Avetisyan Anna Samvel</t>
   </si>
   <si>
     <t xml:space="preserve">Hambardzumyan Vahagn Sirven(A 0043)
 Avetisyan Anna Samvel(A 0182)
 Galstyan Asya Vachagan(A 0110)
 </t>
   </si>
   <si>
     <t xml:space="preserve">2 20 0082
 2 20 0139
 2 20 0318
 </t>
   </si>
   <si>
     <t>03.02.2025</t>
   </si>
   <si>
     <t>Board of the Chamber of Auditors and Expert Accountants of Armenia
+6th floor, 49/3 Komitas, Yerevan
 05.02.2025
 9-A</t>
   </si>
   <si>
     <t>Clause 1 of Article 28, Article 31 of the Law "On Regulation and Public Control of Accounting and Auditing Activities", Clause 14.16.25 of the Charter of the "Chamber of Auditors and Expert Accountants of Armenia", on the application of disciplinary measures against Chamber members Clause 8.7 of the Order, as well as the Quality Requirements Maintenance and Disciplinary Commission dated05.02.2025. Protocol N 18</t>
   </si>
   <si>
     <t>273.120.05385</t>
   </si>
   <si>
     <t>10.02.2022</t>
   </si>
   <si>
     <t>1 22 0666</t>
   </si>
   <si>
     <t>"KMG Consulting" Limited Liability Company</t>
   </si>
   <si>
     <t>02647331</t>
   </si>
   <si>
     <t>Sayat-Nova avenue</t>
   </si>
   <si>
@@ -1853,57 +1935,57 @@
     <t>+37412 581958</t>
   </si>
   <si>
     <t>info@kmg.am</t>
   </si>
   <si>
     <t>www.kmg.am</t>
   </si>
   <si>
     <t xml:space="preserve">Khachatryan Karlen Gagik (27apt., 48b. Leningradyan, Yerevan, RA)
 </t>
   </si>
   <si>
     <t xml:space="preserve">2 21 0654
 </t>
   </si>
   <si>
     <t>Khachatryan Karlen Gagik</t>
   </si>
   <si>
     <t>2 21 0654</t>
   </si>
   <si>
     <t xml:space="preserve">Khachatryan Karlen Gagik(A 0146)
 Kalmukhyan Margaritta Aleksandr(A 0035)
-Grigoryan Lilit Tigran(A 0065)
+Mosoyan Zhorzh Artyush(A 0276)
 </t>
   </si>
   <si>
     <t>2 21 0654
 2 20 0062
-2 20 0144</t>
+2 25 1005</t>
   </si>
   <si>
     <t>273.110.893320</t>
   </si>
   <si>
     <t>27.05.2022</t>
   </si>
   <si>
     <t>1 22 0700</t>
   </si>
   <si>
     <t xml:space="preserve">"Fins Audit" Closed Joint-Stock Company </t>
   </si>
   <si>
     <t>00873915</t>
   </si>
   <si>
     <t>Avan, Isahakyan district</t>
   </si>
   <si>
     <t>2/1, apt.54</t>
   </si>
   <si>
     <t>0060</t>
   </si>
@@ -1920,50 +2002,62 @@
     <t>info@fins.am</t>
   </si>
   <si>
     <t>www.fins.am</t>
   </si>
   <si>
     <t>Avagyan Armine Artush (5 apt., 9b. Paronyan, Yerevan, RA)</t>
   </si>
   <si>
     <t>2 20 0367</t>
   </si>
   <si>
     <t>Avagyan Armine Artush</t>
   </si>
   <si>
     <t xml:space="preserve">Avagyan Armine Artush(A 0119)
 Karapetyan Aramayis Aleksandr(A 0184)
 Harutyunyan Artur Mher(A 0127)
 </t>
   </si>
   <si>
     <t xml:space="preserve">2 20 0367
 2 20 0337
 2 20 0105
 </t>
+  </si>
+  <si>
+    <t>05.02.2026</t>
+  </si>
+  <si>
+    <t>Board of the Chamber of Auditors and Expert Accountants of Armenia
+46/2 Monte Melkonyan, Yerevan
+12.02.2026
+6-A</t>
+  </si>
+  <si>
+    <t>Clause 1 of Article 28, Article 30 of the Law "On Regulation and Public Control of Accounting and Auditing Activities", Clause 14.17.25 of the Charter of the "Chamber of Auditors and Expert Accountants of Armenia", on the application of disciplinary measures against the members of the Chamber Clause 8.7 of the Order, as well as the Quality Requirements Maintenance and Disciplinary Commission dated 09.02.2026. Protocol N 12</t>
   </si>
   <si>
     <t>282.120.24508</t>
   </si>
   <si>
     <t>30.08.2023</t>
   </si>
   <si>
     <t>1 23 0816</t>
   </si>
   <si>
     <t xml:space="preserve">"Baker Tilly Armenia" Closed Joint-Stock Company </t>
   </si>
   <si>
     <t>02586575</t>
   </si>
   <si>
     <t>Hanrapetutyun</t>
   </si>
   <si>
     <t>22, 
 area 16</t>
   </si>
   <si>
     <t>info@bakertillyarmenia.com</t>
@@ -2059,50 +2153,62 @@
     <t>www.gpadvisory.am</t>
   </si>
   <si>
     <t>Grigoryan Gagik Amatuni (6apt., 8b., Marr lane, Yerevan, RA)</t>
   </si>
   <si>
     <t xml:space="preserve">2 23 0793
 </t>
   </si>
   <si>
     <t>Grigoryan Gagik Amatuni</t>
   </si>
   <si>
     <t>Grigoryan Gagik Amatuni(A 0179)
 Avetisyan Astghik Aram(A 0241)
 Grigoryan Manuk Amatuni(A 0259)
 Makaryan Tsolak Mikayel(A 0129)</t>
   </si>
   <si>
     <t>2 23 0793
 2 23 0829
 2 24 0897
 2 20 0180</t>
   </si>
   <si>
+    <t>08.09.2025</t>
+  </si>
+  <si>
+    <t>Board of the Chamber of Auditors and Expert Accountants of Armenia
+46/2 Monte Melkonyan, Yerevan
+18.11.2025
+70-A</t>
+  </si>
+  <si>
+    <t>Clause 1 of Article 28, Article 30 of the Law "On Regulation and Public Control of Accounting and Auditing Activities", Clause 14.17.25 of the Charter of the "Chamber of Auditors and Expert Accountants of Armenia", on the application of disciplinary measures against the members of the Chamber Clause 8.7 of the Order, as well as the Quality Requirements Maintenance and Disciplinary Commission dated 08.09.2025. Protocol N 03</t>
+  </si>
+  <si>
     <t>282.110.1065080</t>
   </si>
   <si>
     <t>18.07.2024</t>
   </si>
   <si>
     <t>1 24 0894</t>
   </si>
   <si>
     <t xml:space="preserve">"AUDIT PRO" Closed Joint-Stock Company </t>
   </si>
   <si>
     <t>02315747</t>
   </si>
   <si>
     <t>Yeghbayrutyan</t>
   </si>
   <si>
     <t>8, 
 office 16</t>
   </si>
   <si>
     <t>0007</t>
   </si>
   <si>
@@ -2175,150 +2281,384 @@
   </si>
   <si>
     <t>0065</t>
   </si>
   <si>
     <t>67, 4-th floor, office 402</t>
   </si>
   <si>
     <t>consultgmllc@gmail.com</t>
   </si>
   <si>
     <t>www.gmconsult.am</t>
   </si>
   <si>
     <t>Khachatryan Arpine Aghvan(18apt., 3 S. Tanots str., Yerevan, RA)
 Davtyan Mane Gor(39apt., 35A Tumanyan str., Yerevan, RA)</t>
   </si>
   <si>
     <t>2 20 0024</t>
   </si>
   <si>
     <t>Khachatryan Arpine Aghvan
 Margaryan Gohar Halmet</t>
   </si>
   <si>
-    <t xml:space="preserve">Khachatryan Arpine Aghvan(A 0016)
-Tovmasyan Gayane Sergey(A 0038)
+    <t>Khachatryan Arpine Aghvan(A 0016)
 Mirzoyan Anahit Razmik(A 0171)
-</t>
+Tadevosyan Anahit Samuel(A 0159)
+Ghevondyan Kristine Sasnik(A 0036)</t>
   </si>
   <si>
     <t>2 20 0024
-2 20 0065
-2 21 0504</t>
+2 21 0504
+2 26 1024
+2 20 0063</t>
   </si>
   <si>
     <t>290.110.1425625</t>
   </si>
   <si>
     <t>23.01.2025</t>
   </si>
   <si>
     <t>1 25 0938</t>
   </si>
   <si>
     <t>"AV consulting and audit" Limited Liability Company</t>
   </si>
   <si>
     <t>00532702</t>
   </si>
   <si>
     <t xml:space="preserve">10 Nubarashen street </t>
   </si>
   <si>
     <t>6 house</t>
   </si>
   <si>
     <t>0071</t>
   </si>
   <si>
     <t>Myasnikyan avenue</t>
   </si>
   <si>
     <t>5/1,
 building</t>
   </si>
   <si>
     <t>+37410 572879</t>
   </si>
   <si>
     <t>staff@av-audit.com</t>
   </si>
   <si>
     <t>www.av-audit.com</t>
   </si>
   <si>
     <t>Gasparyan Paytsar Khachik (7apt., 27b. Sundukyan, Yerevan, RA)
-Yaralyan Ani Yeprem(46/1 h., 2-nd alley,  6-th street , Avan, Yerevan, Armenia, RA)
 Petrosyan Melsik Vazgen (6 house, 10 Nubarashen, Yerevan, RA)</t>
   </si>
   <si>
     <t xml:space="preserve">2 20 0071
-2 24 0848
 </t>
   </si>
   <si>
-    <t>6
-46
+    <t>52
 48</t>
   </si>
   <si>
-    <t>Yaralyan Ani Yeprem
-Gasparyan Paytsar Khachik
+    <t>Gasparyan Paytsar Khachik
+Davtyan Narine Hakob
 Petrosyan Melsik Vazgen</t>
   </si>
   <si>
-    <t xml:space="preserve">2 24 0848
-2 20 0071
+    <t xml:space="preserve">2 20 0071
+2 20 0251
 </t>
   </si>
   <si>
-    <t>Mkhitaryan Artur Razmik(A 0074)
-[...1 lines deleted...]
-Grigoryan Alina Gagik(A 0047)
+    <t>Grigoryan Alina Gagik(A 0047)
 Gasparyan Paytsar Khachik(A 0040)
 Arabyan Arpine Georgi(A 0009)
 Kalmukhyan Margaritta Aleksandr(A 0035)
 Hanesyan Hasmik Karlen(A 0067)
-Hovhannisyan Artak Volodya(A 0203)
 Davtyan Narine Hakob(A 0100)</t>
   </si>
   <si>
-    <t xml:space="preserve">2 20 0089
-[...1 lines deleted...]
-2 20 0088
+    <t xml:space="preserve">2 20 0088
 2 20 0071
 2 20 0047
 2 20 0062
 2 20 0069
-2 20 0061
 2 20 0251
 </t>
   </si>
   <si>
     <t>278.110.1428257</t>
+  </si>
+  <si>
+    <t>16.12.2025</t>
+  </si>
+  <si>
+    <t>1 25 1016</t>
+  </si>
+  <si>
+    <t>"IFRS CONSULT" Limited Liability Company</t>
+  </si>
+  <si>
+    <t>02936838</t>
+  </si>
+  <si>
+    <t>7/4
+apt. 12</t>
+  </si>
+  <si>
+    <t>ifrsconsult@mail.ru</t>
+  </si>
+  <si>
+    <t>www.ifrsconsult.am</t>
+  </si>
+  <si>
+    <t>Shahoyan Lusine Grigor(18 apt., 38/1 Komitas,Yerevan, RA)
+Arakelyan Davit Ishkhan(57 apt., 26 Aragats, Yerevan, RA)
+Vardanyan Gevorg Khachik(12 apt., 7/4 Argishti, Yerevan, RA)</t>
+  </si>
+  <si>
+    <t>2 20 0246
+2 21 0529</t>
+  </si>
+  <si>
+    <t>48
+4
+48</t>
+  </si>
+  <si>
+    <t>Shahoyan Lusine Grigor
+Vardanyan Gevorg Khachik</t>
+  </si>
+  <si>
+    <t>2 20 0246</t>
+  </si>
+  <si>
+    <t>Arakelyan Davit Ishkhan(A 0235)
+Hakobyan Anna Vaghinak(A 0019)
+Shahoyan Lusine Grigor(A 0099)</t>
+  </si>
+  <si>
+    <t>2 21 0529
+2 20 0032
+2 20 0246</t>
+  </si>
+  <si>
+    <t>286.110.1492649</t>
+  </si>
+  <si>
+    <t>26.03.2026</t>
+  </si>
+  <si>
+    <t>1 26 1026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"TVS &amp; Partners Consulting Group" Closed Joint-Stock Company </t>
+  </si>
+  <si>
+    <t>08308017</t>
+  </si>
+  <si>
+    <t>Gyulbenkyan</t>
+  </si>
+  <si>
+    <t>27
+area 5/1</t>
+  </si>
+  <si>
+    <t>+37412 210001</t>
+  </si>
+  <si>
+    <t>info@tvs.am</t>
+  </si>
+  <si>
+    <t>www.tvs.am</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Varazdatyan Taron Sirak(22h., Baghdasaryan str., Yeghegnadzor, RA)
+Hakobyan Narine Sedrak(27h., Tsaturyan str., Yerevan, RA)
+Tonoyan Anush Mekhak(29apt., 51 Patkanyan str., Vagharshapat, RA)
+</t>
+  </si>
+  <si>
+    <t>2 20 0015</t>
+  </si>
+  <si>
+    <t>80
+10
+10</t>
+  </si>
+  <si>
+    <t>Varazdatyan Taron Sirak</t>
+  </si>
+  <si>
+    <t>Varazdatyan Taron Sirak(A 0010)
+Galstyan Anush Vyacheslav(A 0233)
+Khachatryan Karen Karlen(A 0011)
+Mkrtchyan Diana Volodya(A 0039)
+Petrosyan Laura Valeri(A 0121)</t>
+  </si>
+  <si>
+    <t>2 20 0015
+2 25 1003
+2 20 0016
+2 20 0068
+2 20 0356</t>
+  </si>
+  <si>
+    <t>264.120.1482206</t>
+  </si>
+  <si>
+    <t>1 26 1039</t>
+  </si>
+  <si>
+    <t>"ECONOMIKS AUDIT" Limited Liability Company</t>
+  </si>
+  <si>
+    <t>01572702</t>
+  </si>
+  <si>
+    <t>Kotayk</t>
+  </si>
+  <si>
+    <t>Abovyan</t>
+  </si>
+  <si>
+    <t>Rosia</t>
+  </si>
+  <si>
+    <t>4
+apt. 123</t>
+  </si>
+  <si>
+    <t>Khanjyan</t>
+  </si>
+  <si>
+    <t>47, Building 8</t>
+  </si>
+  <si>
+    <t>+37493 085070</t>
+  </si>
+  <si>
+    <t>economicsaudit@inbox.ru</t>
+  </si>
+  <si>
+    <t>www.economicsaudit.am</t>
+  </si>
+  <si>
+    <t>Simonyan Siranush Hrachik (141 apt., 18 Artsakh, RA)
+Grigoryan Armine Karapet (123apt., 4 Rossiya, Abovyan, RA)</t>
+  </si>
+  <si>
+    <t>2 26 1032</t>
+  </si>
+  <si>
+    <t>Mkhitaryan Naira Gurgen</t>
+  </si>
+  <si>
+    <t>2 26 1031</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mkhitaryan Naira Gurgen(A 0092)
+Simonyan Siranush Hrachik(A 0269)
+Hambardzumyan Naira Vladimir(A 0261)
+</t>
+  </si>
+  <si>
+    <t>2 26 1031
+2 26 1032
+2 24 0923</t>
+  </si>
+  <si>
+    <t>273.110.05622</t>
+  </si>
+  <si>
+    <t>07.04.2026</t>
+  </si>
+  <si>
+    <t>1 26 1049</t>
+  </si>
+  <si>
+    <t>"HM audit" Limited Liability Company</t>
+  </si>
+  <si>
+    <t>00513889</t>
+  </si>
+  <si>
+    <t>Azatutyun lane</t>
+  </si>
+  <si>
+    <t>7,
+apt.5</t>
+  </si>
+  <si>
+    <t>0037</t>
+  </si>
+  <si>
+    <t>+37498 098041</t>
+  </si>
+  <si>
+    <t>a.hovhannisyan79@gmail.com</t>
+  </si>
+  <si>
+    <t>www.hmaudit.am
+www.hmaudit.com</t>
+  </si>
+  <si>
+    <t>Mkhitaryan Artur Razmik (5 apt., 7 Azatutyun lane, RA)
+Hovhannisyan Artak Volodya (19 apt., 29 Chekhov str., RA)</t>
+  </si>
+  <si>
+    <t>2 20 0089
+2 20 0061</t>
+  </si>
+  <si>
+    <t>Mkhitaryan Artur Razmik</t>
+  </si>
+  <si>
+    <t>2 20 0089</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mkhitaryan Artur Razmik(A 0074)
+Kerobyan Artur Derenik(A 0295)
+Hovhannisyan Artak Volodya(A 0203)
+</t>
+  </si>
+  <si>
+    <t>2 20 0089
+2 26 1044
+2 20 0061</t>
+  </si>
+  <si>
+    <t>278.110.1282818</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="10">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
@@ -2354,52 +2694,51 @@
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="GHEA Grapalat"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="GHEA Grapalat"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="9"/>
       <color rgb="FF000000"/>
-      <name val="Calibri"/>
-      <scheme val="minor"/>
+      <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="GHEA Grapalat"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="7"/>
       <color rgb="FF000000"/>
       <name val="GHEA Grapalat"/>
     </font>
   </fonts>
   <fills count="12">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -2749,51 +3088,51 @@
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="hair">
         <color rgb="FF000000"/>
       </right>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="92">
+  <cellXfs count="94">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="49" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
@@ -2871,51 +3210,57 @@
     </xf>
     <xf xfId="0" fontId="4" numFmtId="49" fillId="5" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="49" fillId="6" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="49" fillId="6" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="49" fillId="7" borderId="3" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="49" fillId="7" borderId="3" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="49" fillId="8" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="49" fillId="9" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="49" fillId="10" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="7" numFmtId="49" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="7" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="8" numFmtId="0" fillId="11" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="8" numFmtId="0" fillId="11" borderId="5" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="9" numFmtId="0" fillId="11" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="11" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="11" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="9" numFmtId="0" fillId="11" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="11" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="9" numFmtId="0" fillId="11" borderId="10" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -3318,53 +3663,51 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1ps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <tabColor rgb="FFC3D69B"/>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AR45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" zoomScale="90" zoomScaleNormal="90" showGridLines="true" showRowColHeaders="1">
-      <pane xSplit="4" ySplit="5" topLeftCell="E6" activePane="bottomRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="bottomLeft"/>
+      <pane xSplit="4" ySplit="5" activePane="bottomRight" state="frozen" topLeftCell="E6"/>
       <selection pane="bottomRight" activeCell="A3" sqref="A3:AQ5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="8.6640625" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.109375" customWidth="true" style="8"/>
     <col min="2" max="2" width="10" customWidth="true" style="4"/>
     <col min="3" max="3" width="8.6640625" style="2"/>
     <col min="4" max="4" width="28.44140625" customWidth="true" style="3"/>
     <col min="5" max="5" width="9.44140625" customWidth="true" style="2"/>
     <col min="6" max="6" width="7.6640625" customWidth="true" style="3"/>
     <col min="7" max="7" width="6.88671875" customWidth="true" style="3"/>
     <col min="8" max="8" width="16.5546875" customWidth="true" style="3"/>
     <col min="9" max="9" width="13.44140625" customWidth="true" style="2"/>
     <col min="10" max="10" width="8.44140625" customWidth="true" style="2"/>
     <col min="11" max="11" width="7.33203125" customWidth="true" style="3"/>
     <col min="12" max="12" width="6.88671875" customWidth="true" style="3"/>
     <col min="13" max="13" width="16.5546875" customWidth="true" style="3"/>
     <col min="14" max="14" width="13.6640625" customWidth="true" style="2"/>
     <col min="15" max="15" width="8.44140625" customWidth="true" style="2"/>
     <col min="16" max="16" width="15.109375" customWidth="true" style="2"/>
     <col min="17" max="17" width="24" customWidth="true" style="3"/>
     <col min="18" max="18" width="18.6640625" customWidth="true" style="3"/>
     <col min="19" max="19" width="67.44140625" customWidth="true" style="9"/>
     <col min="20" max="20" width="11.109375" customWidth="true" style="7"/>
@@ -3547,3610 +3890,4091 @@
         <v>8</v>
       </c>
       <c r="AK2" s="46" t="s">
         <v>8</v>
       </c>
       <c r="AL2" s="46" t="s">
         <v>8</v>
       </c>
       <c r="AM2" s="46" t="s">
         <v>8</v>
       </c>
       <c r="AN2" s="46" t="s">
         <v>8</v>
       </c>
       <c r="AO2" s="32" t="s">
         <v>1</v>
       </c>
       <c r="AP2" s="32" t="s">
         <v>1</v>
       </c>
       <c r="AQ2" s="32" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:44" customHeight="1" ht="61.5" s="6" customFormat="1">
-      <c r="A3" s="48" t="s">
+      <c r="A3" s="50" t="s">
         <v>9</v>
       </c>
-      <c r="B3" s="51" t="s">
+      <c r="B3" s="53" t="s">
         <v>10</v>
       </c>
-      <c r="C3" s="51" t="s">
+      <c r="C3" s="53" t="s">
         <v>11</v>
       </c>
-      <c r="D3" s="51" t="s">
+      <c r="D3" s="53" t="s">
         <v>12</v>
       </c>
-      <c r="E3" s="57" t="s">
+      <c r="E3" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="F3" s="59" t="s">
+      <c r="F3" s="61" t="s">
         <v>14</v>
       </c>
-      <c r="G3" s="62"/>
-[...3 lines deleted...]
-      <c r="K3" s="59" t="s">
+      <c r="G3" s="64"/>
+      <c r="H3" s="64"/>
+      <c r="I3" s="64"/>
+      <c r="J3" s="67"/>
+      <c r="K3" s="61" t="s">
         <v>15</v>
       </c>
-      <c r="L3" s="62"/>
-[...3 lines deleted...]
-      <c r="P3" s="68" t="s">
+      <c r="L3" s="64"/>
+      <c r="M3" s="64"/>
+      <c r="N3" s="64"/>
+      <c r="O3" s="67"/>
+      <c r="P3" s="70" t="s">
         <v>16</v>
       </c>
-      <c r="Q3" s="57" t="s">
+      <c r="Q3" s="59" t="s">
         <v>17</v>
       </c>
-      <c r="R3" s="57" t="s">
+      <c r="R3" s="59" t="s">
         <v>18</v>
       </c>
-      <c r="S3" s="59" t="s">
+      <c r="S3" s="61" t="s">
         <v>19</v>
       </c>
-      <c r="T3" s="62"/>
-[...4 lines deleted...]
-      <c r="Y3" s="75" t="s">
+      <c r="T3" s="64"/>
+      <c r="U3" s="64"/>
+      <c r="V3" s="64"/>
+      <c r="W3" s="64"/>
+      <c r="X3" s="67"/>
+      <c r="Y3" s="77" t="s">
         <v>20</v>
       </c>
-      <c r="Z3" s="78"/>
-      <c r="AA3" s="75" t="s">
+      <c r="Z3" s="80"/>
+      <c r="AA3" s="77" t="s">
         <v>21</v>
       </c>
-      <c r="AB3" s="78"/>
-      <c r="AC3" s="82" t="s">
+      <c r="AB3" s="80"/>
+      <c r="AC3" s="84" t="s">
         <v>22</v>
       </c>
-      <c r="AD3" s="82" t="s">
+      <c r="AD3" s="84" t="s">
         <v>23</v>
       </c>
-      <c r="AE3" s="82" t="s">
+      <c r="AE3" s="84" t="s">
         <v>24</v>
       </c>
-      <c r="AF3" s="68" t="s">
+      <c r="AF3" s="70" t="s">
         <v>25</v>
       </c>
-      <c r="AG3" s="88"/>
-[...1 lines deleted...]
-      <c r="AI3" s="68" t="s">
+      <c r="AG3" s="90"/>
+      <c r="AH3" s="92"/>
+      <c r="AI3" s="70" t="s">
         <v>26</v>
       </c>
-      <c r="AJ3" s="88"/>
-[...4 lines deleted...]
-      <c r="AO3" s="59" t="s">
+      <c r="AJ3" s="90"/>
+      <c r="AK3" s="90"/>
+      <c r="AL3" s="90"/>
+      <c r="AM3" s="90"/>
+      <c r="AN3" s="92"/>
+      <c r="AO3" s="61" t="s">
         <v>27</v>
       </c>
-      <c r="AP3" s="59" t="s">
+      <c r="AP3" s="61" t="s">
         <v>28</v>
       </c>
-      <c r="AQ3" s="65"/>
+      <c r="AQ3" s="67"/>
     </row>
     <row r="4" spans="1:44" customHeight="1" ht="76.2" s="6" customFormat="1">
-      <c r="A4" s="49"/>
-[...4 lines deleted...]
-      <c r="F4" s="60" t="s">
+      <c r="A4" s="51"/>
+      <c r="B4" s="54"/>
+      <c r="C4" s="56"/>
+      <c r="D4" s="56"/>
+      <c r="E4" s="60"/>
+      <c r="F4" s="62" t="s">
         <v>29</v>
       </c>
-      <c r="G4" s="63" t="s">
+      <c r="G4" s="65" t="s">
         <v>30</v>
       </c>
-      <c r="H4" s="63" t="s">
+      <c r="H4" s="65" t="s">
         <v>31</v>
       </c>
-      <c r="I4" s="63" t="s">
+      <c r="I4" s="65" t="s">
         <v>32</v>
       </c>
-      <c r="J4" s="66" t="s">
+      <c r="J4" s="68" t="s">
         <v>33</v>
       </c>
-      <c r="K4" s="60" t="s">
+      <c r="K4" s="62" t="s">
         <v>29</v>
       </c>
-      <c r="L4" s="63" t="s">
+      <c r="L4" s="65" t="s">
         <v>30</v>
       </c>
-      <c r="M4" s="63" t="s">
+      <c r="M4" s="65" t="s">
         <v>31</v>
       </c>
-      <c r="N4" s="63" t="s">
+      <c r="N4" s="65" t="s">
         <v>32</v>
       </c>
-      <c r="O4" s="66" t="s">
+      <c r="O4" s="68" t="s">
         <v>33</v>
       </c>
-      <c r="P4" s="69" t="s">
+      <c r="P4" s="71" t="s">
         <v>34</v>
       </c>
-      <c r="Q4" s="58"/>
-[...1 lines deleted...]
-      <c r="S4" s="60" t="s">
+      <c r="Q4" s="60"/>
+      <c r="R4" s="60"/>
+      <c r="S4" s="62" t="s">
         <v>35</v>
       </c>
-      <c r="T4" s="63" t="s">
+      <c r="T4" s="65" t="s">
         <v>36</v>
       </c>
-      <c r="U4" s="71" t="s">
+      <c r="U4" s="73" t="s">
         <v>37</v>
       </c>
-      <c r="V4" s="71" t="s">
+      <c r="V4" s="73" t="s">
         <v>38</v>
       </c>
-      <c r="W4" s="63" t="s">
+      <c r="W4" s="65" t="s">
         <v>39</v>
       </c>
-      <c r="X4" s="71" t="s">
+      <c r="X4" s="73" t="s">
         <v>40</v>
       </c>
-      <c r="Y4" s="76" t="s">
+      <c r="Y4" s="78" t="s">
         <v>41</v>
       </c>
-      <c r="Z4" s="79" t="s">
+      <c r="Z4" s="81" t="s">
         <v>11</v>
       </c>
-      <c r="AA4" s="76" t="s">
+      <c r="AA4" s="78" t="s">
         <v>42</v>
       </c>
-      <c r="AB4" s="79" t="s">
+      <c r="AB4" s="81" t="s">
         <v>11</v>
       </c>
-      <c r="AC4" s="83"/>
-[...2 lines deleted...]
-      <c r="AF4" s="86" t="s">
+      <c r="AC4" s="85"/>
+      <c r="AD4" s="85"/>
+      <c r="AE4" s="85"/>
+      <c r="AF4" s="88" t="s">
         <v>43</v>
       </c>
-      <c r="AG4" s="89" t="s">
+      <c r="AG4" s="91" t="s">
         <v>44</v>
       </c>
-      <c r="AH4" s="91" t="s">
+      <c r="AH4" s="93" t="s">
         <v>45</v>
       </c>
-      <c r="AI4" s="86" t="s">
+      <c r="AI4" s="88" t="s">
         <v>46</v>
       </c>
-      <c r="AJ4" s="89" t="s">
+      <c r="AJ4" s="91" t="s">
         <v>47</v>
       </c>
-      <c r="AK4" s="89" t="s">
+      <c r="AK4" s="91" t="s">
         <v>48</v>
       </c>
-      <c r="AL4" s="89" t="s">
+      <c r="AL4" s="91" t="s">
         <v>49</v>
       </c>
-      <c r="AM4" s="89" t="s">
+      <c r="AM4" s="91" t="s">
         <v>50</v>
       </c>
-      <c r="AN4" s="91" t="s">
+      <c r="AN4" s="93" t="s">
         <v>51</v>
       </c>
-      <c r="AO4" s="60" t="s">
+      <c r="AO4" s="62" t="s">
         <v>52</v>
       </c>
-      <c r="AP4" s="60" t="s">
+      <c r="AP4" s="62" t="s">
         <v>53</v>
       </c>
-      <c r="AQ4" s="66" t="s">
+      <c r="AQ4" s="68" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="5" spans="1:44" customHeight="1" ht="10.8" s="7" customFormat="1">
-      <c r="A5" s="50">
+      <c r="A5" s="52">
         <v>1</v>
       </c>
-      <c r="B5" s="53"/>
-      <c r="C5" s="55">
+      <c r="B5" s="55"/>
+      <c r="C5" s="57">
         <v>2</v>
       </c>
-      <c r="D5" s="56">
+      <c r="D5" s="58">
         <v>3</v>
       </c>
-      <c r="E5" s="56">
+      <c r="E5" s="58">
         <v>6</v>
       </c>
-      <c r="F5" s="61">
+      <c r="F5" s="63">
         <v>7</v>
       </c>
-      <c r="G5" s="64">
+      <c r="G5" s="66">
         <v>8</v>
       </c>
-      <c r="H5" s="64">
+      <c r="H5" s="66">
         <v>9</v>
       </c>
-      <c r="I5" s="64">
+      <c r="I5" s="66">
         <v>10</v>
       </c>
-      <c r="J5" s="67">
+      <c r="J5" s="69">
         <v>11</v>
       </c>
-      <c r="K5" s="61">
+      <c r="K5" s="63">
         <v>12</v>
       </c>
-      <c r="L5" s="64">
+      <c r="L5" s="66">
         <v>13</v>
       </c>
-      <c r="M5" s="64">
+      <c r="M5" s="66">
         <v>14</v>
       </c>
-      <c r="N5" s="64">
+      <c r="N5" s="66">
         <v>15</v>
       </c>
-      <c r="O5" s="67">
+      <c r="O5" s="69">
         <v>16</v>
       </c>
-      <c r="P5" s="56">
+      <c r="P5" s="58">
         <v>17</v>
       </c>
-      <c r="Q5" s="56">
+      <c r="Q5" s="58">
         <v>20</v>
       </c>
-      <c r="R5" s="56">
+      <c r="R5" s="58">
         <v>21</v>
       </c>
-      <c r="S5" s="70">
+      <c r="S5" s="72">
         <v>22</v>
       </c>
-      <c r="T5" s="64">
+      <c r="T5" s="66">
         <v>23</v>
       </c>
-      <c r="U5" s="72">
+      <c r="U5" s="74">
         <v>24</v>
       </c>
-      <c r="V5" s="73">
+      <c r="V5" s="75">
         <v>25</v>
       </c>
-      <c r="W5" s="73">
+      <c r="W5" s="75">
         <v>26</v>
       </c>
-      <c r="X5" s="74">
+      <c r="X5" s="76">
         <v>27</v>
       </c>
-      <c r="Y5" s="77">
+      <c r="Y5" s="79">
         <v>28</v>
       </c>
-      <c r="Z5" s="74">
+      <c r="Z5" s="76">
         <v>29</v>
       </c>
-      <c r="AA5" s="80">
+      <c r="AA5" s="82">
         <v>30</v>
       </c>
-      <c r="AB5" s="81">
+      <c r="AB5" s="83">
         <v>31</v>
       </c>
-      <c r="AC5" s="84">
+      <c r="AC5" s="86">
         <v>32</v>
       </c>
-      <c r="AD5" s="85">
+      <c r="AD5" s="87">
         <v>33</v>
       </c>
-      <c r="AE5" s="85">
+      <c r="AE5" s="87">
         <v>34</v>
       </c>
-      <c r="AF5" s="87">
+      <c r="AF5" s="89">
         <v>35</v>
       </c>
-      <c r="AG5" s="72">
+      <c r="AG5" s="74">
         <v>36</v>
       </c>
-      <c r="AH5" s="74">
+      <c r="AH5" s="76">
         <v>37</v>
       </c>
-      <c r="AI5" s="87">
+      <c r="AI5" s="89">
         <v>38</v>
       </c>
-      <c r="AJ5" s="72">
+      <c r="AJ5" s="74">
         <v>39</v>
       </c>
-      <c r="AK5" s="72">
+      <c r="AK5" s="74">
         <v>40</v>
       </c>
-      <c r="AL5" s="72">
+      <c r="AL5" s="74">
         <v>41</v>
       </c>
-      <c r="AM5" s="72">
+      <c r="AM5" s="74">
         <v>42</v>
       </c>
-      <c r="AN5" s="74">
+      <c r="AN5" s="76">
         <v>43</v>
       </c>
-      <c r="AO5" s="61">
+      <c r="AO5" s="63">
         <v>48</v>
       </c>
-      <c r="AP5" s="61">
+      <c r="AP5" s="63">
         <v>51</v>
       </c>
-      <c r="AQ5" s="67">
+      <c r="AQ5" s="69">
         <v>52</v>
       </c>
     </row>
     <row r="6" spans="1:44">
-      <c r="A6" s="47">
+      <c r="A6" s="49">
         <v>1</v>
       </c>
-      <c r="B6" s="47" t="s">
+      <c r="B6" s="48" t="s">
         <v>55</v>
       </c>
-      <c r="C6" s="47" t="s">
+      <c r="C6" s="48" t="s">
         <v>56</v>
       </c>
-      <c r="D6" s="47" t="s">
+      <c r="D6" s="48" t="s">
         <v>57</v>
       </c>
-      <c r="E6" s="47" t="s">
+      <c r="E6" s="48" t="s">
         <v>58</v>
       </c>
-      <c r="F6" s="47" t="s">
-[...5 lines deleted...]
-      <c r="H6" s="47" t="s">
+      <c r="F6" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G6" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H6" s="48" t="s">
         <v>60</v>
       </c>
-      <c r="I6" s="47" t="s">
+      <c r="I6" s="48" t="s">
         <v>61</v>
       </c>
-      <c r="J6" s="47" t="s">
+      <c r="J6" s="48" t="s">
         <v>62</v>
       </c>
-      <c r="K6" s="47" t="s">
-[...5 lines deleted...]
-      <c r="M6" s="47" t="s">
+      <c r="K6" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L6" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M6" s="48" t="s">
         <v>63</v>
       </c>
-      <c r="N6" s="47">
+      <c r="N6" s="48">
         <v>2</v>
       </c>
-      <c r="O6" s="47" t="s">
+      <c r="O6" s="48" t="s">
         <v>64</v>
       </c>
-      <c r="P6" s="47" t="s">
+      <c r="P6" s="48" t="s">
         <v>65</v>
       </c>
-      <c r="Q6" s="47" t="s">
+      <c r="Q6" s="48" t="s">
         <v>66</v>
       </c>
-      <c r="R6" s="47" t="s">
+      <c r="R6" s="48" t="s">
         <v>67</v>
       </c>
-      <c r="S6" s="47" t="s">
+      <c r="S6" s="48" t="s">
         <v>68</v>
       </c>
-      <c r="T6" s="47" t="s">
+      <c r="T6" s="48" t="s">
         <v>69</v>
       </c>
       <c r="U6" s="47" t="s">
         <v>70</v>
       </c>
       <c r="V6" s="47"/>
       <c r="W6" s="47"/>
       <c r="X6" s="47"/>
       <c r="Y6" s="47" t="s">
         <v>71</v>
       </c>
       <c r="Z6" s="47" t="s">
         <v>72</v>
       </c>
       <c r="AA6" s="47" t="s">
         <v>73</v>
       </c>
       <c r="AB6" s="47" t="s">
         <v>74</v>
       </c>
       <c r="AC6" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD6" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE6" s="47" t="s">
         <v>75</v>
       </c>
-      <c r="AF6" s="47"/>
-[...4 lines deleted...]
-      <c r="AK6" s="47"/>
+      <c r="AF6" s="47" t="s">
+        <v>76</v>
+      </c>
+      <c r="AG6" s="47" t="s">
+        <v>77</v>
+      </c>
+      <c r="AH6" s="47" t="s">
+        <v>78</v>
+      </c>
+      <c r="AI6" s="47" t="s">
+        <v>79</v>
+      </c>
+      <c r="AJ6" s="47" t="s">
+        <v>80</v>
+      </c>
+      <c r="AK6" s="47" t="s">
+        <v>81</v>
+      </c>
       <c r="AL6" s="47"/>
       <c r="AM6" s="47"/>
       <c r="AN6" s="47"/>
-      <c r="AO6" s="47" t="s">
-[...3 lines deleted...]
-      <c r="AQ6" s="47"/>
+      <c r="AO6" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="AP6" s="48"/>
+      <c r="AQ6" s="48"/>
     </row>
     <row r="7" spans="1:44">
-      <c r="A7" s="47">
+      <c r="A7" s="49">
         <v>2</v>
       </c>
-      <c r="B7" s="47" t="s">
+      <c r="B7" s="48" t="s">
         <v>55</v>
       </c>
-      <c r="C7" s="47" t="s">
-[...38 lines deleted...]
-      <c r="P7" s="47" t="s">
+      <c r="C7" s="48" t="s">
         <v>83</v>
       </c>
-      <c r="Q7" s="47" t="s">
+      <c r="D7" s="48" t="s">
         <v>84</v>
       </c>
-      <c r="R7" s="47" t="s">
+      <c r="E7" s="48" t="s">
         <v>85</v>
       </c>
-      <c r="S7" s="47" t="s">
+      <c r="F7" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G7" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H7" s="48" t="s">
         <v>86</v>
       </c>
-      <c r="T7" s="47" t="s">
+      <c r="I7" s="48" t="s">
         <v>87</v>
       </c>
+      <c r="J7" s="48" t="s">
+        <v>88</v>
+      </c>
+      <c r="K7" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L7" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M7" s="48" t="s">
+        <v>86</v>
+      </c>
+      <c r="N7" s="48" t="s">
+        <v>87</v>
+      </c>
+      <c r="O7" s="48" t="s">
+        <v>88</v>
+      </c>
+      <c r="P7" s="48" t="s">
+        <v>89</v>
+      </c>
+      <c r="Q7" s="48" t="s">
+        <v>90</v>
+      </c>
+      <c r="R7" s="48" t="s">
+        <v>91</v>
+      </c>
+      <c r="S7" s="48" t="s">
+        <v>92</v>
+      </c>
+      <c r="T7" s="48" t="s">
+        <v>93</v>
+      </c>
       <c r="U7" s="47" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="V7" s="47"/>
       <c r="W7" s="47"/>
       <c r="X7" s="47"/>
       <c r="Y7" s="47" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="Z7" s="47" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="AA7" s="47" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="AB7" s="47" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="AC7" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD7" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE7" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF7" s="47" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="AG7" s="47" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="AH7" s="47" t="s">
-        <v>95</v>
+        <v>78</v>
       </c>
       <c r="AI7" s="47" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="AJ7" s="47" t="s">
-        <v>97</v>
+        <v>80</v>
       </c>
       <c r="AK7" s="47" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="AL7" s="47"/>
       <c r="AM7" s="47"/>
       <c r="AN7" s="47"/>
-      <c r="AO7" s="47" t="s">
-[...3 lines deleted...]
-      <c r="AQ7" s="47"/>
+      <c r="AO7" s="48" t="s">
+        <v>103</v>
+      </c>
+      <c r="AP7" s="48"/>
+      <c r="AQ7" s="48"/>
     </row>
     <row r="8" spans="1:44">
-      <c r="A8" s="47">
+      <c r="A8" s="49">
         <v>3</v>
       </c>
-      <c r="B8" s="47" t="s">
+      <c r="B8" s="48" t="s">
         <v>55</v>
       </c>
-      <c r="C8" s="47" t="s">
-[...17 lines deleted...]
-      <c r="I8" s="47" t="s">
+      <c r="C8" s="48" t="s">
         <v>104</v>
       </c>
-      <c r="J8" s="47" t="s">
-[...17 lines deleted...]
-      <c r="P8" s="47" t="s">
+      <c r="D8" s="48" t="s">
         <v>105</v>
       </c>
-      <c r="Q8" s="47" t="s">
+      <c r="E8" s="48" t="s">
         <v>106</v>
       </c>
-      <c r="R8" s="47" t="s">
+      <c r="F8" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G8" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H8" s="48" t="s">
         <v>107</v>
       </c>
-      <c r="S8" s="47" t="s">
+      <c r="I8" s="48" t="s">
         <v>108</v>
       </c>
-      <c r="T8" s="47" t="s">
+      <c r="J8" s="48" t="s">
+        <v>88</v>
+      </c>
+      <c r="K8" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L8" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M8" s="48" t="s">
+        <v>107</v>
+      </c>
+      <c r="N8" s="48" t="s">
+        <v>108</v>
+      </c>
+      <c r="O8" s="48" t="s">
+        <v>88</v>
+      </c>
+      <c r="P8" s="48" t="s">
         <v>109</v>
+      </c>
+      <c r="Q8" s="48" t="s">
+        <v>110</v>
+      </c>
+      <c r="R8" s="48" t="s">
+        <v>111</v>
+      </c>
+      <c r="S8" s="48" t="s">
+        <v>112</v>
+      </c>
+      <c r="T8" s="48" t="s">
+        <v>113</v>
       </c>
       <c r="U8" s="47">
         <v>51.71</v>
       </c>
       <c r="V8" s="47" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="W8" s="47"/>
       <c r="X8" s="47">
         <v>48.28</v>
       </c>
       <c r="Y8" s="47" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="Z8" s="47" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="AA8" s="47" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="AB8" s="47" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="AC8" s="47" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="AD8" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE8" s="47" t="s">
         <v>75</v>
       </c>
-      <c r="AF8" s="47"/>
-[...4 lines deleted...]
-      <c r="AK8" s="47"/>
+      <c r="AF8" s="47" t="s">
+        <v>119</v>
+      </c>
+      <c r="AG8" s="47" t="s">
+        <v>77</v>
+      </c>
+      <c r="AH8" s="47" t="s">
+        <v>120</v>
+      </c>
+      <c r="AI8" s="47" t="s">
+        <v>121</v>
+      </c>
+      <c r="AJ8" s="47" t="s">
+        <v>122</v>
+      </c>
+      <c r="AK8" s="47" t="s">
+        <v>123</v>
+      </c>
       <c r="AL8" s="47"/>
       <c r="AM8" s="47"/>
       <c r="AN8" s="47"/>
-      <c r="AO8" s="47" t="s">
-[...3 lines deleted...]
-      <c r="AQ8" s="47"/>
+      <c r="AO8" s="48" t="s">
+        <v>124</v>
+      </c>
+      <c r="AP8" s="48"/>
+      <c r="AQ8" s="48"/>
     </row>
     <row r="9" spans="1:44">
-      <c r="A9" s="47">
+      <c r="A9" s="49">
         <v>4</v>
       </c>
-      <c r="B9" s="47" t="s">
+      <c r="B9" s="48" t="s">
         <v>55</v>
       </c>
-      <c r="C9" s="47" t="s">
-[...50 lines deleted...]
-      <c r="T9" s="47" t="s">
+      <c r="C9" s="48" t="s">
         <v>125</v>
       </c>
+      <c r="D9" s="48" t="s">
+        <v>126</v>
+      </c>
+      <c r="E9" s="48" t="s">
+        <v>127</v>
+      </c>
+      <c r="F9" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G9" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H9" s="48" t="s">
+        <v>128</v>
+      </c>
+      <c r="I9" s="48" t="s">
+        <v>129</v>
+      </c>
+      <c r="J9" s="48" t="s">
+        <v>88</v>
+      </c>
+      <c r="K9" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M9" s="48" t="s">
+        <v>128</v>
+      </c>
+      <c r="N9" s="48" t="s">
+        <v>129</v>
+      </c>
+      <c r="O9" s="48" t="s">
+        <v>88</v>
+      </c>
+      <c r="P9" s="48" t="s">
+        <v>130</v>
+      </c>
+      <c r="Q9" s="48" t="s">
+        <v>131</v>
+      </c>
+      <c r="R9" s="48" t="s">
+        <v>132</v>
+      </c>
+      <c r="S9" s="48" t="s">
+        <v>133</v>
+      </c>
+      <c r="T9" s="48" t="s">
+        <v>134</v>
+      </c>
       <c r="U9" s="47" t="s">
-        <v>126</v>
+        <v>135</v>
       </c>
       <c r="V9" s="47" t="s">
-        <v>127</v>
+        <v>136</v>
       </c>
       <c r="W9" s="47" t="s">
-        <v>116</v>
+        <v>125</v>
       </c>
       <c r="X9" s="47">
         <v>45.9</v>
       </c>
       <c r="Y9" s="47" t="s">
-        <v>128</v>
+        <v>137</v>
       </c>
       <c r="Z9" s="47" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="AA9" s="47" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
       <c r="AB9" s="47" t="s">
-        <v>131</v>
+        <v>140</v>
       </c>
       <c r="AC9" s="47" t="s">
-        <v>132</v>
+        <v>141</v>
       </c>
       <c r="AD9" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE9" s="47" t="s">
         <v>75</v>
       </c>
-      <c r="AF9" s="47"/>
-[...4 lines deleted...]
-      <c r="AK9" s="47"/>
+      <c r="AF9" s="47" t="s">
+        <v>142</v>
+      </c>
+      <c r="AG9" s="47" t="s">
+        <v>77</v>
+      </c>
+      <c r="AH9" s="47" t="s">
+        <v>120</v>
+      </c>
+      <c r="AI9" s="47" t="s">
+        <v>143</v>
+      </c>
+      <c r="AJ9" s="47" t="s">
+        <v>122</v>
+      </c>
+      <c r="AK9" s="47" t="s">
+        <v>144</v>
+      </c>
       <c r="AL9" s="47"/>
       <c r="AM9" s="47"/>
       <c r="AN9" s="47"/>
-      <c r="AO9" s="47" t="s">
-[...3 lines deleted...]
-      <c r="AQ9" s="47"/>
+      <c r="AO9" s="48" t="s">
+        <v>145</v>
+      </c>
+      <c r="AP9" s="48"/>
+      <c r="AQ9" s="48"/>
     </row>
     <row r="10" spans="1:44">
-      <c r="A10" s="47">
+      <c r="A10" s="49">
         <v>5</v>
       </c>
-      <c r="B10" s="47" t="s">
+      <c r="B10" s="48" t="s">
         <v>55</v>
       </c>
-      <c r="C10" s="47" t="s">
-[...17 lines deleted...]
-      <c r="I10" s="47">
+      <c r="C10" s="48" t="s">
+        <v>146</v>
+      </c>
+      <c r="D10" s="48" t="s">
+        <v>147</v>
+      </c>
+      <c r="E10" s="48" t="s">
+        <v>148</v>
+      </c>
+      <c r="F10" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G10" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H10" s="48" t="s">
+        <v>149</v>
+      </c>
+      <c r="I10" s="48">
         <v>8</v>
       </c>
-      <c r="J10" s="47" t="s">
-[...30 lines deleted...]
-        <v>146</v>
+      <c r="J10" s="48" t="s">
+        <v>150</v>
+      </c>
+      <c r="K10" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L10" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M10" s="48" t="s">
+        <v>151</v>
+      </c>
+      <c r="N10" s="48" t="s">
+        <v>152</v>
+      </c>
+      <c r="O10" s="48" t="s">
+        <v>153</v>
+      </c>
+      <c r="P10" s="48" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q10" s="48" t="s">
+        <v>155</v>
+      </c>
+      <c r="R10" s="48" t="s">
+        <v>156</v>
+      </c>
+      <c r="S10" s="48" t="s">
+        <v>157</v>
+      </c>
+      <c r="T10" s="48" t="s">
+        <v>158</v>
       </c>
       <c r="U10" s="47" t="s">
-        <v>147</v>
+        <v>159</v>
       </c>
       <c r="V10" s="47"/>
       <c r="W10" s="47"/>
       <c r="X10" s="47"/>
       <c r="Y10" s="47" t="s">
-        <v>148</v>
+        <v>160</v>
       </c>
       <c r="Z10" s="47" t="s">
-        <v>146</v>
+        <v>158</v>
       </c>
       <c r="AA10" s="47" t="s">
-        <v>149</v>
+        <v>161</v>
       </c>
       <c r="AB10" s="47" t="s">
-        <v>150</v>
+        <v>162</v>
       </c>
       <c r="AC10" s="47" t="s">
-        <v>151</v>
+        <v>163</v>
       </c>
       <c r="AD10" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE10" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF10" s="47" t="s">
-        <v>152</v>
+        <v>164</v>
       </c>
       <c r="AG10" s="47" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="AH10" s="47" t="s">
-        <v>153</v>
+        <v>165</v>
       </c>
       <c r="AI10" s="47" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="AJ10" s="47" t="s">
-        <v>155</v>
+        <v>167</v>
       </c>
       <c r="AK10" s="47" t="s">
-        <v>156</v>
+        <v>168</v>
       </c>
       <c r="AL10" s="47"/>
       <c r="AM10" s="47"/>
       <c r="AN10" s="47"/>
-      <c r="AO10" s="47" t="s">
-[...3 lines deleted...]
-      <c r="AQ10" s="47"/>
+      <c r="AO10" s="48" t="s">
+        <v>169</v>
+      </c>
+      <c r="AP10" s="48"/>
+      <c r="AQ10" s="48"/>
     </row>
     <row r="11" spans="1:44">
-      <c r="A11" s="47">
+      <c r="A11" s="49">
         <v>6</v>
       </c>
-      <c r="B11" s="47" t="s">
+      <c r="B11" s="48" t="s">
         <v>55</v>
       </c>
-      <c r="C11" s="47" t="s">
-[...47 lines deleted...]
-      <c r="S11" s="47" t="s">
+      <c r="C11" s="48" t="s">
         <v>170</v>
       </c>
-      <c r="T11" s="47" t="s">
+      <c r="D11" s="48" t="s">
         <v>171</v>
+      </c>
+      <c r="E11" s="48" t="s">
+        <v>172</v>
+      </c>
+      <c r="F11" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G11" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H11" s="48" t="s">
+        <v>173</v>
+      </c>
+      <c r="I11" s="48" t="s">
+        <v>174</v>
+      </c>
+      <c r="J11" s="48" t="s">
+        <v>175</v>
+      </c>
+      <c r="K11" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L11" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M11" s="48" t="s">
+        <v>176</v>
+      </c>
+      <c r="N11" s="48" t="s">
+        <v>177</v>
+      </c>
+      <c r="O11" s="48" t="s">
+        <v>178</v>
+      </c>
+      <c r="P11" s="48" t="s">
+        <v>179</v>
+      </c>
+      <c r="Q11" s="48" t="s">
+        <v>180</v>
+      </c>
+      <c r="R11" s="48" t="s">
+        <v>181</v>
+      </c>
+      <c r="S11" s="48" t="s">
+        <v>182</v>
+      </c>
+      <c r="T11" s="48" t="s">
+        <v>183</v>
       </c>
       <c r="U11" s="47">
         <v>100</v>
       </c>
       <c r="V11" s="47"/>
       <c r="W11" s="47"/>
       <c r="X11" s="47"/>
       <c r="Y11" s="47" t="s">
-        <v>172</v>
+        <v>184</v>
       </c>
       <c r="Z11" s="47" t="s">
-        <v>171</v>
+        <v>183</v>
       </c>
       <c r="AA11" s="47" t="s">
-        <v>173</v>
+        <v>185</v>
       </c>
       <c r="AB11" s="47" t="s">
-        <v>174</v>
+        <v>186</v>
       </c>
       <c r="AC11" s="47" t="s">
-        <v>175</v>
+        <v>187</v>
       </c>
       <c r="AD11" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE11" s="47" t="s">
         <v>75</v>
       </c>
-      <c r="AF11" s="47"/>
-[...4 lines deleted...]
-      <c r="AK11" s="47"/>
+      <c r="AF11" s="47" t="s">
+        <v>188</v>
+      </c>
+      <c r="AG11" s="47" t="s">
+        <v>77</v>
+      </c>
+      <c r="AH11" s="47" t="s">
+        <v>165</v>
+      </c>
+      <c r="AI11" s="47" t="s">
+        <v>189</v>
+      </c>
+      <c r="AJ11" s="47" t="s">
+        <v>167</v>
+      </c>
+      <c r="AK11" s="47" t="s">
+        <v>190</v>
+      </c>
       <c r="AL11" s="47"/>
       <c r="AM11" s="47"/>
       <c r="AN11" s="47"/>
-      <c r="AO11" s="47" t="s">
-[...3 lines deleted...]
-      <c r="AQ11" s="47"/>
+      <c r="AO11" s="48" t="s">
+        <v>191</v>
+      </c>
+      <c r="AP11" s="48"/>
+      <c r="AQ11" s="48"/>
     </row>
     <row r="12" spans="1:44">
-      <c r="A12" s="47">
+      <c r="A12" s="49">
         <v>7</v>
       </c>
-      <c r="B12" s="47" t="s">
+      <c r="B12" s="48" t="s">
         <v>55</v>
       </c>
-      <c r="C12" s="47" t="s">
-[...17 lines deleted...]
-      <c r="I12" s="47">
+      <c r="C12" s="48" t="s">
+        <v>192</v>
+      </c>
+      <c r="D12" s="48" t="s">
+        <v>193</v>
+      </c>
+      <c r="E12" s="48" t="s">
+        <v>194</v>
+      </c>
+      <c r="F12" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G12" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H12" s="48" t="s">
+        <v>195</v>
+      </c>
+      <c r="I12" s="48">
         <v>7</v>
       </c>
-      <c r="J12" s="47"/>
-[...9 lines deleted...]
-      <c r="N12" s="47">
+      <c r="J12" s="48"/>
+      <c r="K12" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L12" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M12" s="48" t="s">
+        <v>196</v>
+      </c>
+      <c r="N12" s="48">
         <v>4</v>
       </c>
-      <c r="O12" s="47"/>
-[...13 lines deleted...]
-        <v>186</v>
+      <c r="O12" s="48"/>
+      <c r="P12" s="48" t="s">
+        <v>197</v>
+      </c>
+      <c r="Q12" s="48" t="s">
+        <v>198</v>
+      </c>
+      <c r="R12" s="48" t="s">
+        <v>199</v>
+      </c>
+      <c r="S12" s="48" t="s">
+        <v>200</v>
+      </c>
+      <c r="T12" s="48" t="s">
+        <v>201</v>
       </c>
       <c r="U12" s="47">
         <v>100</v>
       </c>
       <c r="V12" s="47"/>
       <c r="W12" s="47"/>
       <c r="X12" s="47"/>
       <c r="Y12" s="47" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="Z12" s="47" t="s">
-        <v>186</v>
+        <v>201</v>
       </c>
       <c r="AA12" s="47" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="AB12" s="47" t="s">
-        <v>189</v>
+        <v>204</v>
       </c>
       <c r="AC12" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD12" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE12" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF12" s="47" t="s">
-        <v>190</v>
+        <v>205</v>
       </c>
       <c r="AG12" s="47" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="AH12" s="47" t="s">
-        <v>95</v>
+        <v>78</v>
       </c>
       <c r="AI12" s="47" t="s">
-        <v>191</v>
+        <v>206</v>
       </c>
       <c r="AJ12" s="47" t="s">
-        <v>97</v>
+        <v>80</v>
       </c>
       <c r="AK12" s="47" t="s">
-        <v>192</v>
+        <v>207</v>
       </c>
       <c r="AL12" s="47"/>
       <c r="AM12" s="47"/>
       <c r="AN12" s="47"/>
-      <c r="AO12" s="47" t="s">
-[...3 lines deleted...]
-      <c r="AQ12" s="47"/>
+      <c r="AO12" s="48" t="s">
+        <v>208</v>
+      </c>
+      <c r="AP12" s="48"/>
+      <c r="AQ12" s="48"/>
     </row>
     <row r="13" spans="1:44">
-      <c r="A13" s="47">
+      <c r="A13" s="49">
         <v>8</v>
       </c>
-      <c r="B13" s="47" t="s">
-[...54 lines deleted...]
-        <v>204</v>
+      <c r="B13" s="48" t="s">
+        <v>209</v>
+      </c>
+      <c r="C13" s="48" t="s">
+        <v>210</v>
+      </c>
+      <c r="D13" s="48" t="s">
+        <v>211</v>
+      </c>
+      <c r="E13" s="48" t="s">
+        <v>212</v>
+      </c>
+      <c r="F13" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G13" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H13" s="48" t="s">
+        <v>213</v>
+      </c>
+      <c r="I13" s="48" t="s">
+        <v>214</v>
+      </c>
+      <c r="J13" s="48" t="s">
+        <v>215</v>
+      </c>
+      <c r="K13" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L13" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M13" s="48" t="s">
+        <v>213</v>
+      </c>
+      <c r="N13" s="48" t="s">
+        <v>214</v>
+      </c>
+      <c r="O13" s="48" t="s">
+        <v>215</v>
+      </c>
+      <c r="P13" s="48" t="s">
+        <v>216</v>
+      </c>
+      <c r="Q13" s="48" t="s">
+        <v>217</v>
+      </c>
+      <c r="R13" s="48" t="s">
+        <v>218</v>
+      </c>
+      <c r="S13" s="48" t="s">
+        <v>219</v>
+      </c>
+      <c r="T13" s="48" t="s">
+        <v>220</v>
       </c>
       <c r="U13" s="47" t="s">
-        <v>205</v>
+        <v>221</v>
       </c>
       <c r="V13" s="47"/>
       <c r="W13" s="47"/>
       <c r="X13" s="47"/>
       <c r="Y13" s="47" t="s">
-        <v>206</v>
+        <v>222</v>
       </c>
       <c r="Z13" s="47" t="s">
-        <v>207</v>
+        <v>223</v>
       </c>
       <c r="AA13" s="47" t="s">
-        <v>208</v>
+        <v>224</v>
       </c>
       <c r="AB13" s="47" t="s">
-        <v>209</v>
+        <v>225</v>
       </c>
       <c r="AC13" s="47" t="s">
-        <v>210</v>
+        <v>226</v>
       </c>
       <c r="AD13" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE13" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF13" s="47" t="s">
-        <v>211</v>
+        <v>227</v>
       </c>
       <c r="AG13" s="47" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="AH13" s="47" t="s">
-        <v>153</v>
+        <v>165</v>
       </c>
       <c r="AI13" s="47" t="s">
-        <v>212</v>
+        <v>228</v>
       </c>
       <c r="AJ13" s="47" t="s">
-        <v>155</v>
+        <v>167</v>
       </c>
       <c r="AK13" s="47" t="s">
-        <v>156</v>
+        <v>168</v>
       </c>
       <c r="AL13" s="47"/>
       <c r="AM13" s="47"/>
       <c r="AN13" s="47"/>
-      <c r="AO13" s="47" t="s">
-[...3 lines deleted...]
-      <c r="AQ13" s="47"/>
+      <c r="AO13" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="AP13" s="48"/>
+      <c r="AQ13" s="48"/>
     </row>
     <row r="14" spans="1:44">
-      <c r="A14" s="47">
+      <c r="A14" s="49">
         <v>9</v>
       </c>
-      <c r="B14" s="47" t="s">
-[...54 lines deleted...]
-        <v>224</v>
+      <c r="B14" s="48" t="s">
+        <v>209</v>
+      </c>
+      <c r="C14" s="48" t="s">
+        <v>230</v>
+      </c>
+      <c r="D14" s="48" t="s">
+        <v>231</v>
+      </c>
+      <c r="E14" s="48" t="s">
+        <v>232</v>
+      </c>
+      <c r="F14" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G14" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H14" s="48" t="s">
+        <v>233</v>
+      </c>
+      <c r="I14" s="48" t="s">
+        <v>234</v>
+      </c>
+      <c r="J14" s="48" t="s">
+        <v>150</v>
+      </c>
+      <c r="K14" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L14" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M14" s="48" t="s">
+        <v>233</v>
+      </c>
+      <c r="N14" s="48" t="s">
+        <v>235</v>
+      </c>
+      <c r="O14" s="48" t="s">
+        <v>150</v>
+      </c>
+      <c r="P14" s="48" t="s">
+        <v>236</v>
+      </c>
+      <c r="Q14" s="48" t="s">
+        <v>237</v>
+      </c>
+      <c r="R14" s="48" t="s">
+        <v>238</v>
+      </c>
+      <c r="S14" s="48" t="s">
+        <v>239</v>
+      </c>
+      <c r="T14" s="48" t="s">
+        <v>240</v>
       </c>
       <c r="U14" s="47" t="s">
-        <v>225</v>
+        <v>241</v>
       </c>
       <c r="V14" s="47"/>
       <c r="W14" s="47"/>
       <c r="X14" s="47"/>
       <c r="Y14" s="47" t="s">
-        <v>226</v>
+        <v>242</v>
       </c>
       <c r="Z14" s="47" t="s">
-        <v>224</v>
+        <v>240</v>
       </c>
       <c r="AA14" s="47" t="s">
-        <v>227</v>
+        <v>243</v>
       </c>
       <c r="AB14" s="47" t="s">
-        <v>228</v>
+        <v>244</v>
       </c>
       <c r="AC14" s="47" t="s">
-        <v>229</v>
+        <v>245</v>
       </c>
       <c r="AD14" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE14" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF14" s="47"/>
       <c r="AG14" s="47"/>
       <c r="AH14" s="47"/>
       <c r="AI14" s="47"/>
       <c r="AJ14" s="47"/>
       <c r="AK14" s="47"/>
       <c r="AL14" s="47"/>
       <c r="AM14" s="47"/>
       <c r="AN14" s="47"/>
-      <c r="AO14" s="47" t="s">
-[...3 lines deleted...]
-      <c r="AQ14" s="47"/>
+      <c r="AO14" s="48" t="s">
+        <v>246</v>
+      </c>
+      <c r="AP14" s="48"/>
+      <c r="AQ14" s="48"/>
     </row>
     <row r="15" spans="1:44">
-      <c r="A15" s="47">
+      <c r="A15" s="49">
         <v>10</v>
       </c>
-      <c r="B15" s="47" t="s">
-[...8 lines deleted...]
-      <c r="E15" s="47" t="s">
+      <c r="B15" s="48" t="s">
+        <v>209</v>
+      </c>
+      <c r="C15" s="48" t="s">
+        <v>247</v>
+      </c>
+      <c r="D15" s="48" t="s">
+        <v>248</v>
+      </c>
+      <c r="E15" s="48" t="s">
+        <v>249</v>
+      </c>
+      <c r="F15" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G15" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H15" s="48" t="s">
+        <v>250</v>
+      </c>
+      <c r="I15" s="48" t="s">
+        <v>251</v>
+      </c>
+      <c r="J15" s="48" t="s">
+        <v>252</v>
+      </c>
+      <c r="K15" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L15" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M15" s="48" t="s">
         <v>233</v>
       </c>
-      <c r="F15" s="47" t="s">
-[...42 lines deleted...]
-        <v>242</v>
+      <c r="N15" s="48" t="s">
+        <v>253</v>
+      </c>
+      <c r="O15" s="48" t="s">
+        <v>88</v>
+      </c>
+      <c r="P15" s="48" t="s">
+        <v>254</v>
+      </c>
+      <c r="Q15" s="48" t="s">
+        <v>255</v>
+      </c>
+      <c r="R15" s="48" t="s">
+        <v>256</v>
+      </c>
+      <c r="S15" s="48" t="s">
+        <v>257</v>
+      </c>
+      <c r="T15" s="48" t="s">
+        <v>258</v>
       </c>
       <c r="U15" s="47" t="s">
-        <v>243</v>
+        <v>259</v>
       </c>
       <c r="V15" s="47"/>
       <c r="W15" s="47"/>
       <c r="X15" s="47"/>
       <c r="Y15" s="47" t="s">
-        <v>244</v>
+        <v>260</v>
       </c>
       <c r="Z15" s="47" t="s">
-        <v>245</v>
+        <v>261</v>
       </c>
       <c r="AA15" s="47" t="s">
-        <v>246</v>
+        <v>262</v>
       </c>
       <c r="AB15" s="47" t="s">
-        <v>247</v>
+        <v>263</v>
       </c>
       <c r="AC15" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD15" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE15" s="47" t="s">
         <v>75</v>
       </c>
-      <c r="AF15" s="47"/>
-[...4 lines deleted...]
-      <c r="AK15" s="47"/>
+      <c r="AF15" s="47" t="s">
+        <v>264</v>
+      </c>
+      <c r="AG15" s="47" t="s">
+        <v>77</v>
+      </c>
+      <c r="AH15" s="47" t="s">
+        <v>78</v>
+      </c>
+      <c r="AI15" s="47" t="s">
+        <v>265</v>
+      </c>
+      <c r="AJ15" s="47" t="s">
+        <v>80</v>
+      </c>
+      <c r="AK15" s="47" t="s">
+        <v>266</v>
+      </c>
       <c r="AL15" s="47"/>
       <c r="AM15" s="47"/>
       <c r="AN15" s="47"/>
-      <c r="AO15" s="47" t="s">
-[...3 lines deleted...]
-      <c r="AQ15" s="47"/>
+      <c r="AO15" s="48" t="s">
+        <v>267</v>
+      </c>
+      <c r="AP15" s="48"/>
+      <c r="AQ15" s="48"/>
     </row>
     <row r="16" spans="1:44">
-      <c r="A16" s="47">
+      <c r="A16" s="49">
         <v>11</v>
       </c>
-      <c r="B16" s="47" t="s">
-[...17 lines deleted...]
-      <c r="H16" s="47" t="s">
+      <c r="B16" s="48" t="s">
+        <v>209</v>
+      </c>
+      <c r="C16" s="48" t="s">
+        <v>268</v>
+      </c>
+      <c r="D16" s="48" t="s">
+        <v>269</v>
+      </c>
+      <c r="E16" s="48" t="s">
+        <v>270</v>
+      </c>
+      <c r="F16" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G16" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H16" s="48" t="s">
+        <v>271</v>
+      </c>
+      <c r="I16" s="48">
+        <v>53</v>
+      </c>
+      <c r="J16" s="48" t="s">
         <v>252</v>
       </c>
-      <c r="I16" s="47">
-[...31 lines deleted...]
-        <v>259</v>
+      <c r="K16" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L16" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M16" s="48" t="s">
+        <v>213</v>
+      </c>
+      <c r="N16" s="48" t="s">
+        <v>272</v>
+      </c>
+      <c r="O16" s="48" t="s">
+        <v>273</v>
+      </c>
+      <c r="P16" s="48"/>
+      <c r="Q16" s="48" t="s">
+        <v>274</v>
+      </c>
+      <c r="R16" s="48" t="s">
+        <v>275</v>
+      </c>
+      <c r="S16" s="48" t="s">
+        <v>276</v>
+      </c>
+      <c r="T16" s="48" t="s">
+        <v>277</v>
       </c>
       <c r="U16" s="47" t="s">
-        <v>260</v>
+        <v>278</v>
       </c>
       <c r="V16" s="47"/>
       <c r="W16" s="47"/>
       <c r="X16" s="47"/>
       <c r="Y16" s="47" t="s">
-        <v>261</v>
+        <v>279</v>
       </c>
       <c r="Z16" s="47" t="s">
-        <v>262</v>
+        <v>280</v>
       </c>
       <c r="AA16" s="47" t="s">
-        <v>263</v>
+        <v>281</v>
       </c>
       <c r="AB16" s="47" t="s">
-        <v>264</v>
+        <v>282</v>
       </c>
       <c r="AC16" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD16" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE16" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF16" s="47" t="s">
-        <v>265</v>
+        <v>283</v>
       </c>
       <c r="AG16" s="47" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="AH16" s="47" t="s">
-        <v>153</v>
+        <v>165</v>
       </c>
       <c r="AI16" s="47" t="s">
-        <v>266</v>
+        <v>284</v>
       </c>
       <c r="AJ16" s="47" t="s">
-        <v>155</v>
+        <v>167</v>
       </c>
       <c r="AK16" s="47" t="s">
-        <v>156</v>
+        <v>168</v>
       </c>
       <c r="AL16" s="47"/>
       <c r="AM16" s="47"/>
       <c r="AN16" s="47"/>
-      <c r="AO16" s="47" t="s">
-[...3 lines deleted...]
-      <c r="AQ16" s="47"/>
+      <c r="AO16" s="48" t="s">
+        <v>285</v>
+      </c>
+      <c r="AP16" s="48"/>
+      <c r="AQ16" s="48"/>
     </row>
     <row r="17" spans="1:44">
-      <c r="A17" s="47">
+      <c r="A17" s="49">
         <v>12</v>
       </c>
-      <c r="B17" s="47" t="s">
-[...23 lines deleted...]
-      <c r="J17" s="47" t="s">
+      <c r="B17" s="48" t="s">
+        <v>209</v>
+      </c>
+      <c r="C17" s="48" t="s">
+        <v>286</v>
+      </c>
+      <c r="D17" s="48" t="s">
+        <v>287</v>
+      </c>
+      <c r="E17" s="48" t="s">
+        <v>288</v>
+      </c>
+      <c r="F17" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G17" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H17" s="48" t="s">
+        <v>289</v>
+      </c>
+      <c r="I17" s="48" t="s">
+        <v>290</v>
+      </c>
+      <c r="J17" s="48" t="s">
         <v>64</v>
       </c>
-      <c r="K17" s="47" t="s">
-[...11 lines deleted...]
-      <c r="O17" s="47" t="s">
+      <c r="K17" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L17" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M17" s="48" t="s">
+        <v>289</v>
+      </c>
+      <c r="N17" s="48" t="s">
+        <v>290</v>
+      </c>
+      <c r="O17" s="48" t="s">
         <v>64</v>
       </c>
-      <c r="P17" s="47">
+      <c r="P17" s="48">
         <v>37411607081</v>
       </c>
-      <c r="Q17" s="47" t="s">
-[...9 lines deleted...]
-        <v>276</v>
+      <c r="Q17" s="48" t="s">
+        <v>291</v>
+      </c>
+      <c r="R17" s="48" t="s">
+        <v>292</v>
+      </c>
+      <c r="S17" s="48" t="s">
+        <v>293</v>
+      </c>
+      <c r="T17" s="48" t="s">
+        <v>294</v>
       </c>
       <c r="U17" s="47" t="s">
-        <v>277</v>
+        <v>295</v>
       </c>
       <c r="V17" s="47"/>
       <c r="W17" s="47"/>
       <c r="X17" s="47"/>
       <c r="Y17" s="47" t="s">
-        <v>278</v>
+        <v>296</v>
       </c>
       <c r="Z17" s="47" t="s">
-        <v>276</v>
+        <v>294</v>
       </c>
       <c r="AA17" s="47" t="s">
-        <v>279</v>
+        <v>297</v>
       </c>
       <c r="AB17" s="47" t="s">
-        <v>280</v>
+        <v>298</v>
       </c>
       <c r="AC17" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD17" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE17" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF17" s="47"/>
       <c r="AG17" s="47"/>
       <c r="AH17" s="47"/>
       <c r="AI17" s="47"/>
       <c r="AJ17" s="47"/>
       <c r="AK17" s="47"/>
       <c r="AL17" s="47"/>
       <c r="AM17" s="47"/>
       <c r="AN17" s="47"/>
-      <c r="AO17" s="47" t="s">
-[...3 lines deleted...]
-      <c r="AQ17" s="47"/>
+      <c r="AO17" s="48" t="s">
+        <v>299</v>
+      </c>
+      <c r="AP17" s="48"/>
+      <c r="AQ17" s="48"/>
     </row>
     <row r="18" spans="1:44">
-      <c r="A18" s="47">
+      <c r="A18" s="49">
         <v>13</v>
       </c>
-      <c r="B18" s="47" t="s">
-[...54 lines deleted...]
-        <v>292</v>
+      <c r="B18" s="48" t="s">
+        <v>209</v>
+      </c>
+      <c r="C18" s="48" t="s">
+        <v>300</v>
+      </c>
+      <c r="D18" s="48" t="s">
+        <v>301</v>
+      </c>
+      <c r="E18" s="48" t="s">
+        <v>302</v>
+      </c>
+      <c r="F18" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G18" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H18" s="48" t="s">
+        <v>303</v>
+      </c>
+      <c r="I18" s="48" t="s">
+        <v>304</v>
+      </c>
+      <c r="J18" s="48" t="s">
+        <v>305</v>
+      </c>
+      <c r="K18" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L18" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M18" s="48" t="s">
+        <v>303</v>
+      </c>
+      <c r="N18" s="48" t="s">
+        <v>304</v>
+      </c>
+      <c r="O18" s="48" t="s">
+        <v>305</v>
+      </c>
+      <c r="P18" s="48" t="s">
+        <v>306</v>
+      </c>
+      <c r="Q18" s="48" t="s">
+        <v>307</v>
+      </c>
+      <c r="R18" s="48" t="s">
+        <v>308</v>
+      </c>
+      <c r="S18" s="48" t="s">
+        <v>309</v>
+      </c>
+      <c r="T18" s="48" t="s">
+        <v>310</v>
       </c>
       <c r="U18" s="47">
         <v>100</v>
       </c>
       <c r="V18" s="47"/>
       <c r="W18" s="47"/>
       <c r="X18" s="47"/>
       <c r="Y18" s="47" t="s">
-        <v>293</v>
+        <v>311</v>
       </c>
       <c r="Z18" s="47" t="s">
-        <v>292</v>
+        <v>310</v>
       </c>
       <c r="AA18" s="47" t="s">
-        <v>294</v>
+        <v>312</v>
       </c>
       <c r="AB18" s="47" t="s">
-        <v>295</v>
+        <v>313</v>
       </c>
       <c r="AC18" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD18" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE18" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF18" s="47" t="s">
-        <v>296</v>
+        <v>314</v>
       </c>
       <c r="AG18" s="47" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="AH18" s="47" t="s">
-        <v>153</v>
+        <v>165</v>
       </c>
       <c r="AI18" s="47" t="s">
-        <v>297</v>
+        <v>315</v>
       </c>
       <c r="AJ18" s="47" t="s">
-        <v>155</v>
+        <v>167</v>
       </c>
       <c r="AK18" s="47" t="s">
-        <v>298</v>
+        <v>316</v>
       </c>
       <c r="AL18" s="47"/>
       <c r="AM18" s="47"/>
       <c r="AN18" s="47"/>
-      <c r="AO18" s="47" t="s">
-[...3 lines deleted...]
-      <c r="AQ18" s="47"/>
+      <c r="AO18" s="48" t="s">
+        <v>317</v>
+      </c>
+      <c r="AP18" s="48"/>
+      <c r="AQ18" s="48"/>
     </row>
     <row r="19" spans="1:44">
-      <c r="A19" s="47">
+      <c r="A19" s="49">
         <v>14</v>
       </c>
-      <c r="B19" s="47" t="s">
-[...20 lines deleted...]
-      <c r="I19" s="47">
+      <c r="B19" s="48" t="s">
+        <v>209</v>
+      </c>
+      <c r="C19" s="48" t="s">
+        <v>318</v>
+      </c>
+      <c r="D19" s="48" t="s">
+        <v>319</v>
+      </c>
+      <c r="E19" s="48" t="s">
+        <v>320</v>
+      </c>
+      <c r="F19" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G19" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H19" s="48" t="s">
+        <v>321</v>
+      </c>
+      <c r="I19" s="48">
         <v>9</v>
       </c>
-      <c r="J19" s="47" t="s">
-[...11 lines deleted...]
-      <c r="N19" s="47">
+      <c r="J19" s="48" t="s">
+        <v>322</v>
+      </c>
+      <c r="K19" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L19" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M19" s="48" t="s">
+        <v>321</v>
+      </c>
+      <c r="N19" s="48">
         <v>9</v>
       </c>
-      <c r="O19" s="47" t="s">
-[...15 lines deleted...]
-        <v>309</v>
+      <c r="O19" s="48" t="s">
+        <v>322</v>
+      </c>
+      <c r="P19" s="48" t="s">
+        <v>323</v>
+      </c>
+      <c r="Q19" s="48" t="s">
+        <v>324</v>
+      </c>
+      <c r="R19" s="48" t="s">
+        <v>325</v>
+      </c>
+      <c r="S19" s="48" t="s">
+        <v>326</v>
+      </c>
+      <c r="T19" s="48" t="s">
+        <v>327</v>
       </c>
       <c r="U19" s="47" t="s">
-        <v>310</v>
+        <v>328</v>
       </c>
       <c r="V19" s="47"/>
       <c r="W19" s="47"/>
       <c r="X19" s="47"/>
       <c r="Y19" s="47" t="s">
-        <v>311</v>
+        <v>329</v>
       </c>
       <c r="Z19" s="47" t="s">
-        <v>312</v>
+        <v>330</v>
       </c>
       <c r="AA19" s="47" t="s">
-        <v>313</v>
+        <v>331</v>
       </c>
       <c r="AB19" s="47" t="s">
-        <v>314</v>
+        <v>332</v>
       </c>
       <c r="AC19" s="47" t="s">
-        <v>315</v>
+        <v>333</v>
       </c>
       <c r="AD19" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE19" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF19" s="47"/>
       <c r="AG19" s="47"/>
       <c r="AH19" s="47"/>
       <c r="AI19" s="47"/>
       <c r="AJ19" s="47"/>
       <c r="AK19" s="47"/>
       <c r="AL19" s="47"/>
       <c r="AM19" s="47"/>
       <c r="AN19" s="47"/>
-      <c r="AO19" s="47" t="s">
-[...3 lines deleted...]
-      <c r="AQ19" s="47"/>
+      <c r="AO19" s="48" t="s">
+        <v>334</v>
+      </c>
+      <c r="AP19" s="48"/>
+      <c r="AQ19" s="48"/>
     </row>
     <row r="20" spans="1:44">
-      <c r="A20" s="47">
+      <c r="A20" s="49">
         <v>15</v>
       </c>
-      <c r="B20" s="47" t="s">
-[...32 lines deleted...]
-      <c r="M20" s="47" t="s">
+      <c r="B20" s="48" t="s">
+        <v>335</v>
+      </c>
+      <c r="C20" s="48" t="s">
+        <v>336</v>
+      </c>
+      <c r="D20" s="48" t="s">
+        <v>337</v>
+      </c>
+      <c r="E20" s="48" t="s">
+        <v>338</v>
+      </c>
+      <c r="F20" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G20" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H20" s="48" t="s">
+        <v>339</v>
+      </c>
+      <c r="I20" s="48" t="s">
+        <v>340</v>
+      </c>
+      <c r="J20" s="48" t="s">
+        <v>341</v>
+      </c>
+      <c r="K20" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L20" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M20" s="48" t="s">
         <v>60</v>
       </c>
-      <c r="N20" s="47">
+      <c r="N20" s="48">
         <v>5</v>
       </c>
-      <c r="O20" s="47" t="s">
-[...15 lines deleted...]
-        <v>329</v>
+      <c r="O20" s="48" t="s">
+        <v>342</v>
+      </c>
+      <c r="P20" s="48" t="s">
+        <v>343</v>
+      </c>
+      <c r="Q20" s="48" t="s">
+        <v>344</v>
+      </c>
+      <c r="R20" s="48" t="s">
+        <v>345</v>
+      </c>
+      <c r="S20" s="48" t="s">
+        <v>346</v>
+      </c>
+      <c r="T20" s="48" t="s">
+        <v>347</v>
       </c>
       <c r="U20" s="47" t="s">
-        <v>330</v>
+        <v>348</v>
       </c>
       <c r="V20" s="47"/>
       <c r="W20" s="47"/>
       <c r="X20" s="47"/>
       <c r="Y20" s="47" t="s">
-        <v>331</v>
+        <v>349</v>
       </c>
       <c r="Z20" s="47" t="s">
-        <v>332</v>
+        <v>350</v>
       </c>
       <c r="AA20" s="47" t="s">
-        <v>333</v>
+        <v>351</v>
       </c>
       <c r="AB20" s="47" t="s">
-        <v>334</v>
+        <v>352</v>
       </c>
       <c r="AC20" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD20" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE20" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF20" s="47" t="s">
-        <v>335</v>
+        <v>353</v>
       </c>
       <c r="AG20" s="47" t="s">
-        <v>336</v>
+        <v>354</v>
       </c>
       <c r="AH20" s="47" t="s">
-        <v>337</v>
+        <v>355</v>
       </c>
       <c r="AI20" s="47" t="s">
-        <v>338</v>
+        <v>356</v>
       </c>
       <c r="AJ20" s="47" t="s">
-        <v>339</v>
+        <v>357</v>
       </c>
       <c r="AK20" s="47" t="s">
-        <v>340</v>
+        <v>358</v>
       </c>
       <c r="AL20" s="47"/>
       <c r="AM20" s="47"/>
       <c r="AN20" s="47"/>
-      <c r="AO20" s="47" t="s">
-[...3 lines deleted...]
-      <c r="AQ20" s="47"/>
+      <c r="AO20" s="48" t="s">
+        <v>359</v>
+      </c>
+      <c r="AP20" s="48"/>
+      <c r="AQ20" s="48"/>
     </row>
     <row r="21" spans="1:44">
-      <c r="A21" s="47">
+      <c r="A21" s="49">
         <v>16</v>
       </c>
-      <c r="B21" s="47" t="s">
-[...54 lines deleted...]
-        <v>350</v>
+      <c r="B21" s="48" t="s">
+        <v>335</v>
+      </c>
+      <c r="C21" s="48" t="s">
+        <v>360</v>
+      </c>
+      <c r="D21" s="48" t="s">
+        <v>361</v>
+      </c>
+      <c r="E21" s="48" t="s">
+        <v>362</v>
+      </c>
+      <c r="F21" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G21" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H21" s="48" t="s">
+        <v>107</v>
+      </c>
+      <c r="I21" s="48" t="s">
+        <v>363</v>
+      </c>
+      <c r="J21" s="48" t="s">
+        <v>88</v>
+      </c>
+      <c r="K21" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L21" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M21" s="48" t="s">
+        <v>107</v>
+      </c>
+      <c r="N21" s="48" t="s">
+        <v>363</v>
+      </c>
+      <c r="O21" s="48" t="s">
+        <v>88</v>
+      </c>
+      <c r="P21" s="48" t="s">
+        <v>364</v>
+      </c>
+      <c r="Q21" s="48" t="s">
+        <v>365</v>
+      </c>
+      <c r="R21" s="48" t="s">
+        <v>366</v>
+      </c>
+      <c r="S21" s="48" t="s">
+        <v>367</v>
+      </c>
+      <c r="T21" s="48" t="s">
+        <v>368</v>
       </c>
       <c r="U21" s="47" t="s">
-        <v>351</v>
+        <v>369</v>
       </c>
       <c r="V21" s="47" t="s">
-        <v>352</v>
+        <v>370</v>
       </c>
       <c r="W21" s="47"/>
       <c r="X21" s="47">
         <v>49</v>
       </c>
       <c r="Y21" s="47" t="s">
-        <v>353</v>
+        <v>371</v>
       </c>
       <c r="Z21" s="47" t="s">
-        <v>354</v>
+        <v>372</v>
       </c>
       <c r="AA21" s="47" t="s">
-        <v>355</v>
+        <v>373</v>
       </c>
       <c r="AB21" s="47" t="s">
-        <v>356</v>
+        <v>374</v>
       </c>
       <c r="AC21" s="47" t="s">
-        <v>357</v>
+        <v>375</v>
       </c>
       <c r="AD21" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE21" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF21" s="47" t="s">
-        <v>152</v>
+        <v>164</v>
       </c>
       <c r="AG21" s="47" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="AH21" s="47" t="s">
-        <v>358</v>
+        <v>120</v>
       </c>
       <c r="AI21" s="47" t="s">
-        <v>359</v>
+        <v>376</v>
       </c>
       <c r="AJ21" s="47" t="s">
-        <v>360</v>
+        <v>122</v>
       </c>
       <c r="AK21" s="47" t="s">
-        <v>361</v>
+        <v>377</v>
       </c>
       <c r="AL21" s="47"/>
       <c r="AM21" s="47"/>
       <c r="AN21" s="47"/>
-      <c r="AO21" s="47" t="s">
-[...3 lines deleted...]
-      <c r="AQ21" s="47"/>
+      <c r="AO21" s="48" t="s">
+        <v>378</v>
+      </c>
+      <c r="AP21" s="48"/>
+      <c r="AQ21" s="48"/>
     </row>
     <row r="22" spans="1:44">
-      <c r="A22" s="47">
+      <c r="A22" s="49">
         <v>17</v>
       </c>
-      <c r="B22" s="47" t="s">
-[...20 lines deleted...]
-      <c r="I22" s="47">
+      <c r="B22" s="48" t="s">
+        <v>335</v>
+      </c>
+      <c r="C22" s="48" t="s">
+        <v>379</v>
+      </c>
+      <c r="D22" s="48" t="s">
+        <v>380</v>
+      </c>
+      <c r="E22" s="48" t="s">
+        <v>381</v>
+      </c>
+      <c r="F22" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G22" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H22" s="48" t="s">
+        <v>382</v>
+      </c>
+      <c r="I22" s="48">
         <v>7</v>
       </c>
-      <c r="J22" s="47" t="s">
-[...11 lines deleted...]
-      <c r="N22" s="47">
+      <c r="J22" s="48" t="s">
+        <v>322</v>
+      </c>
+      <c r="K22" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L22" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M22" s="48" t="s">
+        <v>382</v>
+      </c>
+      <c r="N22" s="48">
         <v>7</v>
       </c>
-      <c r="O22" s="47" t="s">
-[...15 lines deleted...]
-        <v>371</v>
+      <c r="O22" s="48" t="s">
+        <v>322</v>
+      </c>
+      <c r="P22" s="48" t="s">
+        <v>383</v>
+      </c>
+      <c r="Q22" s="48" t="s">
+        <v>384</v>
+      </c>
+      <c r="R22" s="48" t="s">
+        <v>385</v>
+      </c>
+      <c r="S22" s="48" t="s">
+        <v>386</v>
+      </c>
+      <c r="T22" s="48" t="s">
+        <v>387</v>
       </c>
       <c r="U22" s="47">
         <v>100</v>
       </c>
       <c r="V22" s="47"/>
       <c r="W22" s="47"/>
       <c r="X22" s="47"/>
       <c r="Y22" s="47" t="s">
-        <v>372</v>
+        <v>388</v>
       </c>
       <c r="Z22" s="47" t="s">
-        <v>371</v>
+        <v>387</v>
       </c>
       <c r="AA22" s="47" t="s">
-        <v>373</v>
+        <v>389</v>
       </c>
       <c r="AB22" s="47" t="s">
-        <v>374</v>
+        <v>390</v>
       </c>
       <c r="AC22" s="47" t="s">
-        <v>375</v>
+        <v>391</v>
       </c>
       <c r="AD22" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE22" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF22" s="47" t="s">
-        <v>376</v>
+        <v>392</v>
       </c>
       <c r="AG22" s="47" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="AH22" s="47" t="s">
-        <v>377</v>
+        <v>393</v>
       </c>
       <c r="AI22" s="47" t="s">
-        <v>378</v>
+        <v>394</v>
       </c>
       <c r="AJ22" s="47" t="s">
-        <v>379</v>
+        <v>395</v>
       </c>
       <c r="AK22" s="47" t="s">
-        <v>380</v>
+        <v>396</v>
       </c>
       <c r="AL22" s="47"/>
       <c r="AM22" s="47"/>
       <c r="AN22" s="47"/>
-      <c r="AO22" s="47" t="s">
-[...3 lines deleted...]
-      <c r="AQ22" s="47"/>
+      <c r="AO22" s="48" t="s">
+        <v>397</v>
+      </c>
+      <c r="AP22" s="48"/>
+      <c r="AQ22" s="48"/>
     </row>
     <row r="23" spans="1:44">
-      <c r="A23" s="47">
+      <c r="A23" s="49">
         <v>18</v>
       </c>
-      <c r="B23" s="47" t="s">
-[...20 lines deleted...]
-      <c r="I23" s="47">
+      <c r="B23" s="48" t="s">
+        <v>398</v>
+      </c>
+      <c r="C23" s="48" t="s">
+        <v>399</v>
+      </c>
+      <c r="D23" s="48" t="s">
+        <v>400</v>
+      </c>
+      <c r="E23" s="48" t="s">
+        <v>401</v>
+      </c>
+      <c r="F23" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G23" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H23" s="48" t="s">
+        <v>402</v>
+      </c>
+      <c r="I23" s="48">
         <v>26</v>
       </c>
-      <c r="J23" s="47" t="s">
-[...11 lines deleted...]
-      <c r="N23" s="47">
+      <c r="J23" s="48" t="s">
+        <v>178</v>
+      </c>
+      <c r="K23" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L23" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M23" s="48" t="s">
+        <v>403</v>
+      </c>
+      <c r="N23" s="48">
         <v>3</v>
       </c>
-      <c r="O23" s="47" t="s">
-[...15 lines deleted...]
-        <v>393</v>
+      <c r="O23" s="48" t="s">
+        <v>404</v>
+      </c>
+      <c r="P23" s="48" t="s">
+        <v>405</v>
+      </c>
+      <c r="Q23" s="48" t="s">
+        <v>406</v>
+      </c>
+      <c r="R23" s="48" t="s">
+        <v>407</v>
+      </c>
+      <c r="S23" s="48" t="s">
+        <v>408</v>
+      </c>
+      <c r="T23" s="48" t="s">
+        <v>409</v>
       </c>
       <c r="U23" s="47">
         <v>100</v>
       </c>
       <c r="V23" s="47"/>
       <c r="W23" s="47"/>
       <c r="X23" s="47"/>
       <c r="Y23" s="47" t="s">
-        <v>394</v>
+        <v>410</v>
       </c>
       <c r="Z23" s="47" t="s">
-        <v>393</v>
+        <v>409</v>
       </c>
       <c r="AA23" s="47" t="s">
-        <v>395</v>
+        <v>411</v>
       </c>
       <c r="AB23" s="47" t="s">
-        <v>396</v>
+        <v>412</v>
       </c>
       <c r="AC23" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD23" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE23" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF23" s="47"/>
       <c r="AG23" s="47"/>
       <c r="AH23" s="47"/>
       <c r="AI23" s="47"/>
       <c r="AJ23" s="47"/>
       <c r="AK23" s="47"/>
       <c r="AL23" s="47"/>
       <c r="AM23" s="47"/>
       <c r="AN23" s="47"/>
-      <c r="AO23" s="47" t="s">
-[...3 lines deleted...]
-      <c r="AQ23" s="47"/>
+      <c r="AO23" s="48" t="s">
+        <v>413</v>
+      </c>
+      <c r="AP23" s="48"/>
+      <c r="AQ23" s="48"/>
     </row>
     <row r="24" spans="1:44">
-      <c r="A24" s="47">
+      <c r="A24" s="49">
         <v>19</v>
       </c>
-      <c r="B24" s="47" t="s">
-[...52 lines deleted...]
-        <v>408</v>
+      <c r="B24" s="48" t="s">
+        <v>414</v>
+      </c>
+      <c r="C24" s="48" t="s">
+        <v>415</v>
+      </c>
+      <c r="D24" s="48" t="s">
+        <v>416</v>
+      </c>
+      <c r="E24" s="48" t="s">
+        <v>417</v>
+      </c>
+      <c r="F24" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G24" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H24" s="48" t="s">
+        <v>418</v>
+      </c>
+      <c r="I24" s="48" t="s">
+        <v>419</v>
+      </c>
+      <c r="J24" s="48" t="s">
+        <v>420</v>
+      </c>
+      <c r="K24" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L24" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M24" s="48" t="s">
+        <v>418</v>
+      </c>
+      <c r="N24" s="48" t="s">
+        <v>419</v>
+      </c>
+      <c r="O24" s="48" t="s">
+        <v>420</v>
+      </c>
+      <c r="P24" s="48"/>
+      <c r="Q24" s="48" t="s">
+        <v>421</v>
+      </c>
+      <c r="R24" s="48" t="s">
+        <v>422</v>
+      </c>
+      <c r="S24" s="48" t="s">
+        <v>423</v>
+      </c>
+      <c r="T24" s="48" t="s">
+        <v>424</v>
       </c>
       <c r="U24" s="47" t="s">
-        <v>409</v>
+        <v>425</v>
       </c>
       <c r="V24" s="47"/>
       <c r="W24" s="47"/>
       <c r="X24" s="47"/>
       <c r="Y24" s="47" t="s">
-        <v>410</v>
+        <v>426</v>
       </c>
       <c r="Z24" s="47" t="s">
-        <v>411</v>
+        <v>427</v>
       </c>
       <c r="AA24" s="47" t="s">
-        <v>412</v>
+        <v>428</v>
       </c>
       <c r="AB24" s="47" t="s">
-        <v>413</v>
+        <v>429</v>
       </c>
       <c r="AC24" s="47" t="s">
-        <v>414</v>
+        <v>430</v>
       </c>
       <c r="AD24" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE24" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF24" s="47" t="s">
-        <v>415</v>
+        <v>431</v>
       </c>
       <c r="AG24" s="47" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="AH24" s="47" t="s">
-        <v>153</v>
+        <v>165</v>
       </c>
       <c r="AI24" s="47" t="s">
-        <v>416</v>
+        <v>432</v>
       </c>
       <c r="AJ24" s="47" t="s">
-        <v>155</v>
+        <v>167</v>
       </c>
       <c r="AK24" s="47" t="s">
-        <v>417</v>
+        <v>433</v>
       </c>
       <c r="AL24" s="47"/>
       <c r="AM24" s="47"/>
       <c r="AN24" s="47"/>
-      <c r="AO24" s="47" t="s">
-[...3 lines deleted...]
-      <c r="AQ24" s="47"/>
+      <c r="AO24" s="48" t="s">
+        <v>434</v>
+      </c>
+      <c r="AP24" s="48"/>
+      <c r="AQ24" s="48"/>
     </row>
     <row r="25" spans="1:44">
-      <c r="A25" s="47">
+      <c r="A25" s="49">
         <v>20</v>
       </c>
-      <c r="B25" s="47" t="s">
-[...23 lines deleted...]
-      <c r="J25" s="47" t="s">
+      <c r="B25" s="48" t="s">
+        <v>414</v>
+      </c>
+      <c r="C25" s="48" t="s">
+        <v>435</v>
+      </c>
+      <c r="D25" s="48" t="s">
+        <v>436</v>
+      </c>
+      <c r="E25" s="48" t="s">
+        <v>437</v>
+      </c>
+      <c r="F25" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G25" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H25" s="48" t="s">
+        <v>438</v>
+      </c>
+      <c r="I25" s="48" t="s">
+        <v>439</v>
+      </c>
+      <c r="J25" s="48" t="s">
         <v>62</v>
       </c>
-      <c r="K25" s="47" t="s">
-[...14 lines deleted...]
-      <c r="P25" s="47">
+      <c r="K25" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L25" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M25" s="48" t="s">
+        <v>440</v>
+      </c>
+      <c r="N25" s="48" t="s">
+        <v>441</v>
+      </c>
+      <c r="O25" s="48" t="s">
+        <v>88</v>
+      </c>
+      <c r="P25" s="48">
         <v>37493723575</v>
       </c>
-      <c r="Q25" s="47" t="s">
-[...9 lines deleted...]
-        <v>429</v>
+      <c r="Q25" s="48" t="s">
+        <v>442</v>
+      </c>
+      <c r="R25" s="48" t="s">
+        <v>443</v>
+      </c>
+      <c r="S25" s="48" t="s">
+        <v>444</v>
+      </c>
+      <c r="T25" s="48" t="s">
+        <v>445</v>
       </c>
       <c r="U25" s="47" t="s">
-        <v>430</v>
+        <v>446</v>
       </c>
       <c r="V25" s="47"/>
       <c r="W25" s="47"/>
       <c r="X25" s="47"/>
       <c r="Y25" s="47" t="s">
-        <v>431</v>
+        <v>447</v>
       </c>
       <c r="Z25" s="47" t="s">
-        <v>429</v>
+        <v>445</v>
       </c>
       <c r="AA25" s="47" t="s">
-        <v>432</v>
+        <v>448</v>
       </c>
       <c r="AB25" s="47" t="s">
-        <v>433</v>
+        <v>449</v>
       </c>
       <c r="AC25" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD25" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE25" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF25" s="47" t="s">
-        <v>434</v>
+        <v>450</v>
       </c>
       <c r="AG25" s="47" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="AH25" s="47" t="s">
-        <v>95</v>
+        <v>78</v>
       </c>
       <c r="AI25" s="47" t="s">
-        <v>435</v>
+        <v>451</v>
       </c>
       <c r="AJ25" s="47" t="s">
-        <v>97</v>
+        <v>80</v>
       </c>
       <c r="AK25" s="47" t="s">
-        <v>436</v>
+        <v>452</v>
       </c>
       <c r="AL25" s="47"/>
       <c r="AM25" s="47"/>
       <c r="AN25" s="47"/>
-      <c r="AO25" s="47" t="s">
-[...3 lines deleted...]
-      <c r="AQ25" s="47"/>
+      <c r="AO25" s="48" t="s">
+        <v>453</v>
+      </c>
+      <c r="AP25" s="48"/>
+      <c r="AQ25" s="48"/>
     </row>
     <row r="26" spans="1:44">
-      <c r="A26" s="47">
+      <c r="A26" s="49">
         <v>21</v>
       </c>
-      <c r="B26" s="47" t="s">
-[...54 lines deleted...]
-        <v>449</v>
+      <c r="B26" s="48" t="s">
+        <v>454</v>
+      </c>
+      <c r="C26" s="48" t="s">
+        <v>455</v>
+      </c>
+      <c r="D26" s="48" t="s">
+        <v>456</v>
+      </c>
+      <c r="E26" s="48" t="s">
+        <v>457</v>
+      </c>
+      <c r="F26" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G26" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H26" s="48" t="s">
+        <v>458</v>
+      </c>
+      <c r="I26" s="48" t="s">
+        <v>459</v>
+      </c>
+      <c r="J26" s="48" t="s">
+        <v>460</v>
+      </c>
+      <c r="K26" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L26" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M26" s="48" t="s">
+        <v>458</v>
+      </c>
+      <c r="N26" s="48" t="s">
+        <v>459</v>
+      </c>
+      <c r="O26" s="48" t="s">
+        <v>460</v>
+      </c>
+      <c r="P26" s="48" t="s">
+        <v>461</v>
+      </c>
+      <c r="Q26" s="48" t="s">
+        <v>462</v>
+      </c>
+      <c r="R26" s="48" t="s">
+        <v>463</v>
+      </c>
+      <c r="S26" s="48" t="s">
+        <v>464</v>
+      </c>
+      <c r="T26" s="48" t="s">
+        <v>465</v>
       </c>
       <c r="U26" s="47" t="s">
-        <v>450</v>
+        <v>466</v>
       </c>
       <c r="V26" s="47"/>
       <c r="W26" s="47"/>
       <c r="X26" s="47"/>
       <c r="Y26" s="47" t="s">
-        <v>451</v>
+        <v>467</v>
       </c>
       <c r="Z26" s="47" t="s">
-        <v>449</v>
+        <v>465</v>
       </c>
       <c r="AA26" s="47" t="s">
-        <v>452</v>
+        <v>468</v>
       </c>
       <c r="AB26" s="47" t="s">
-        <v>453</v>
+        <v>469</v>
       </c>
       <c r="AC26" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD26" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE26" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF26" s="47" t="s">
-        <v>454</v>
+        <v>470</v>
       </c>
       <c r="AG26" s="47" t="s">
-        <v>455</v>
+        <v>471</v>
       </c>
       <c r="AH26" s="47" t="s">
-        <v>456</v>
+        <v>472</v>
       </c>
       <c r="AI26" s="47" t="s">
-        <v>457</v>
+        <v>473</v>
       </c>
       <c r="AJ26" s="47" t="s">
-        <v>458</v>
+        <v>474</v>
       </c>
       <c r="AK26" s="47" t="s">
-        <v>459</v>
+        <v>475</v>
       </c>
       <c r="AL26" s="47" t="s">
-        <v>460</v>
+        <v>476</v>
       </c>
       <c r="AM26" s="47"/>
       <c r="AN26" s="47"/>
-      <c r="AO26" s="47" t="s">
-[...3 lines deleted...]
-      <c r="AQ26" s="47"/>
+      <c r="AO26" s="48" t="s">
+        <v>477</v>
+      </c>
+      <c r="AP26" s="48"/>
+      <c r="AQ26" s="48"/>
     </row>
     <row r="27" spans="1:44">
-      <c r="A27" s="47">
+      <c r="A27" s="49">
         <v>22</v>
       </c>
-      <c r="B27" s="47" t="s">
-[...54 lines deleted...]
-        <v>473</v>
+      <c r="B27" s="48" t="s">
+        <v>478</v>
+      </c>
+      <c r="C27" s="48" t="s">
+        <v>479</v>
+      </c>
+      <c r="D27" s="48" t="s">
+        <v>480</v>
+      </c>
+      <c r="E27" s="48" t="s">
+        <v>481</v>
+      </c>
+      <c r="F27" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G27" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H27" s="48" t="s">
+        <v>482</v>
+      </c>
+      <c r="I27" s="48" t="s">
+        <v>483</v>
+      </c>
+      <c r="J27" s="48" t="s">
+        <v>215</v>
+      </c>
+      <c r="K27" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L27" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M27" s="48" t="s">
+        <v>482</v>
+      </c>
+      <c r="N27" s="48" t="s">
+        <v>483</v>
+      </c>
+      <c r="O27" s="48" t="s">
+        <v>215</v>
+      </c>
+      <c r="P27" s="48" t="s">
+        <v>484</v>
+      </c>
+      <c r="Q27" s="48" t="s">
+        <v>485</v>
+      </c>
+      <c r="R27" s="48" t="s">
+        <v>486</v>
+      </c>
+      <c r="S27" s="48" t="s">
+        <v>487</v>
+      </c>
+      <c r="T27" s="48" t="s">
+        <v>488</v>
       </c>
       <c r="U27" s="47">
         <v>100</v>
       </c>
       <c r="V27" s="47"/>
       <c r="W27" s="47"/>
       <c r="X27" s="47"/>
       <c r="Y27" s="47" t="s">
-        <v>474</v>
+        <v>489</v>
       </c>
       <c r="Z27" s="47" t="s">
-        <v>473</v>
+        <v>488</v>
       </c>
       <c r="AA27" s="47" t="s">
-        <v>475</v>
+        <v>490</v>
       </c>
       <c r="AB27" s="47" t="s">
-        <v>476</v>
+        <v>491</v>
       </c>
       <c r="AC27" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD27" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE27" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF27" s="47" t="s">
-        <v>477</v>
+        <v>492</v>
       </c>
       <c r="AG27" s="47" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="AH27" s="47" t="s">
-        <v>95</v>
+        <v>78</v>
       </c>
       <c r="AI27" s="47" t="s">
-        <v>478</v>
+        <v>493</v>
       </c>
       <c r="AJ27" s="47" t="s">
-        <v>97</v>
+        <v>80</v>
       </c>
       <c r="AK27" s="47" t="s">
-        <v>479</v>
+        <v>494</v>
       </c>
       <c r="AL27" s="47"/>
       <c r="AM27" s="47"/>
       <c r="AN27" s="47"/>
-      <c r="AO27" s="47" t="s">
-[...3 lines deleted...]
-      <c r="AQ27" s="47"/>
+      <c r="AO27" s="48" t="s">
+        <v>495</v>
+      </c>
+      <c r="AP27" s="48"/>
+      <c r="AQ27" s="48"/>
     </row>
     <row r="28" spans="1:44">
-      <c r="A28" s="47">
+      <c r="A28" s="49">
         <v>23</v>
       </c>
-      <c r="B28" s="47" t="s">
-[...54 lines deleted...]
-        <v>493</v>
+      <c r="B28" s="48" t="s">
+        <v>496</v>
+      </c>
+      <c r="C28" s="48" t="s">
+        <v>497</v>
+      </c>
+      <c r="D28" s="48" t="s">
+        <v>498</v>
+      </c>
+      <c r="E28" s="48" t="s">
+        <v>499</v>
+      </c>
+      <c r="F28" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G28" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H28" s="48" t="s">
+        <v>500</v>
+      </c>
+      <c r="I28" s="48" t="s">
+        <v>501</v>
+      </c>
+      <c r="J28" s="48" t="s">
+        <v>150</v>
+      </c>
+      <c r="K28" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L28" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M28" s="48" t="s">
+        <v>502</v>
+      </c>
+      <c r="N28" s="48" t="s">
+        <v>503</v>
+      </c>
+      <c r="O28" s="48" t="s">
+        <v>150</v>
+      </c>
+      <c r="P28" s="48" t="s">
+        <v>504</v>
+      </c>
+      <c r="Q28" s="48" t="s">
+        <v>505</v>
+      </c>
+      <c r="R28" s="48" t="s">
+        <v>506</v>
+      </c>
+      <c r="S28" s="48" t="s">
+        <v>507</v>
+      </c>
+      <c r="T28" s="48" t="s">
+        <v>508</v>
       </c>
       <c r="U28" s="47">
         <v>100</v>
       </c>
       <c r="V28" s="47"/>
       <c r="W28" s="47"/>
       <c r="X28" s="47"/>
       <c r="Y28" s="47" t="s">
-        <v>494</v>
+        <v>509</v>
       </c>
       <c r="Z28" s="47" t="s">
-        <v>495</v>
+        <v>510</v>
       </c>
       <c r="AA28" s="47" t="s">
-        <v>496</v>
+        <v>511</v>
       </c>
       <c r="AB28" s="47" t="s">
-        <v>497</v>
+        <v>512</v>
       </c>
       <c r="AC28" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD28" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE28" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF28" s="47"/>
       <c r="AG28" s="47"/>
       <c r="AH28" s="47"/>
       <c r="AI28" s="47"/>
       <c r="AJ28" s="47"/>
       <c r="AK28" s="47"/>
       <c r="AL28" s="47"/>
       <c r="AM28" s="47"/>
       <c r="AN28" s="47"/>
-      <c r="AO28" s="47" t="s">
-[...3 lines deleted...]
-      <c r="AQ28" s="47"/>
+      <c r="AO28" s="48" t="s">
+        <v>513</v>
+      </c>
+      <c r="AP28" s="48"/>
+      <c r="AQ28" s="48"/>
     </row>
     <row r="29" spans="1:44">
-      <c r="A29" s="47">
+      <c r="A29" s="49">
         <v>24</v>
       </c>
-      <c r="B29" s="47" t="s">
-[...54 lines deleted...]
-        <v>512</v>
+      <c r="B29" s="48" t="s">
+        <v>514</v>
+      </c>
+      <c r="C29" s="48" t="s">
+        <v>515</v>
+      </c>
+      <c r="D29" s="48" t="s">
+        <v>516</v>
+      </c>
+      <c r="E29" s="48" t="s">
+        <v>517</v>
+      </c>
+      <c r="F29" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G29" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H29" s="48" t="s">
+        <v>518</v>
+      </c>
+      <c r="I29" s="48" t="s">
+        <v>519</v>
+      </c>
+      <c r="J29" s="48" t="s">
+        <v>520</v>
+      </c>
+      <c r="K29" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L29" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M29" s="48" t="s">
+        <v>521</v>
+      </c>
+      <c r="N29" s="48" t="s">
+        <v>522</v>
+      </c>
+      <c r="O29" s="48" t="s">
+        <v>322</v>
+      </c>
+      <c r="P29" s="48" t="s">
+        <v>523</v>
+      </c>
+      <c r="Q29" s="48" t="s">
+        <v>524</v>
+      </c>
+      <c r="R29" s="48" t="s">
+        <v>525</v>
+      </c>
+      <c r="S29" s="48" t="s">
+        <v>526</v>
+      </c>
+      <c r="T29" s="48" t="s">
+        <v>527</v>
       </c>
       <c r="U29" s="47">
         <v>100</v>
       </c>
       <c r="V29" s="47"/>
       <c r="W29" s="47"/>
       <c r="X29" s="47"/>
       <c r="Y29" s="47" t="s">
-        <v>513</v>
+        <v>528</v>
       </c>
       <c r="Z29" s="47" t="s">
-        <v>512</v>
+        <v>527</v>
       </c>
       <c r="AA29" s="47" t="s">
-        <v>514</v>
+        <v>529</v>
       </c>
       <c r="AB29" s="47" t="s">
-        <v>515</v>
+        <v>530</v>
       </c>
       <c r="AC29" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD29" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE29" s="47" t="s">
         <v>75</v>
       </c>
-      <c r="AF29" s="47"/>
-[...4 lines deleted...]
-      <c r="AK29" s="47"/>
+      <c r="AF29" s="47" t="s">
+        <v>531</v>
+      </c>
+      <c r="AG29" s="47" t="s">
+        <v>77</v>
+      </c>
+      <c r="AH29" s="47" t="s">
+        <v>165</v>
+      </c>
+      <c r="AI29" s="47" t="s">
+        <v>532</v>
+      </c>
+      <c r="AJ29" s="47" t="s">
+        <v>167</v>
+      </c>
+      <c r="AK29" s="47" t="s">
+        <v>533</v>
+      </c>
       <c r="AL29" s="47"/>
       <c r="AM29" s="47"/>
       <c r="AN29" s="47"/>
-      <c r="AO29" s="47" t="s">
-[...3 lines deleted...]
-      <c r="AQ29" s="47"/>
+      <c r="AO29" s="48" t="s">
+        <v>534</v>
+      </c>
+      <c r="AP29" s="48"/>
+      <c r="AQ29" s="48"/>
     </row>
     <row r="30" spans="1:44">
-      <c r="A30" s="47">
+      <c r="A30" s="49">
         <v>25</v>
       </c>
-      <c r="B30" s="47" t="s">
-[...41 lines deleted...]
-      <c r="P30" s="47">
+      <c r="B30" s="48" t="s">
+        <v>535</v>
+      </c>
+      <c r="C30" s="48" t="s">
+        <v>536</v>
+      </c>
+      <c r="D30" s="48" t="s">
+        <v>537</v>
+      </c>
+      <c r="E30" s="48" t="s">
+        <v>538</v>
+      </c>
+      <c r="F30" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G30" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H30" s="48" t="s">
+        <v>539</v>
+      </c>
+      <c r="I30" s="48" t="s">
+        <v>540</v>
+      </c>
+      <c r="J30" s="48" t="s">
+        <v>88</v>
+      </c>
+      <c r="K30" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L30" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M30" s="48" t="s">
+        <v>539</v>
+      </c>
+      <c r="N30" s="48" t="s">
+        <v>540</v>
+      </c>
+      <c r="O30" s="48" t="s">
+        <v>88</v>
+      </c>
+      <c r="P30" s="48">
         <v>37410544301</v>
       </c>
-      <c r="Q30" s="47" t="s">
-[...9 lines deleted...]
-        <v>526</v>
+      <c r="Q30" s="48" t="s">
+        <v>541</v>
+      </c>
+      <c r="R30" s="48" t="s">
+        <v>542</v>
+      </c>
+      <c r="S30" s="48" t="s">
+        <v>543</v>
+      </c>
+      <c r="T30" s="48" t="s">
+        <v>544</v>
       </c>
       <c r="U30" s="47" t="s">
-        <v>527</v>
+        <v>545</v>
       </c>
       <c r="V30" s="47"/>
       <c r="W30" s="47"/>
       <c r="X30" s="47"/>
       <c r="Y30" s="47" t="s">
-        <v>528</v>
+        <v>546</v>
       </c>
       <c r="Z30" s="47" t="s">
-        <v>529</v>
+        <v>547</v>
       </c>
       <c r="AA30" s="47" t="s">
-        <v>530</v>
+        <v>548</v>
       </c>
       <c r="AB30" s="47" t="s">
-        <v>531</v>
+        <v>549</v>
       </c>
       <c r="AC30" s="47" t="s">
-        <v>532</v>
+        <v>550</v>
       </c>
       <c r="AD30" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE30" s="47" t="s">
-        <v>533</v>
+        <v>551</v>
       </c>
       <c r="AF30" s="47"/>
       <c r="AG30" s="47"/>
       <c r="AH30" s="47"/>
       <c r="AI30" s="47"/>
       <c r="AJ30" s="47"/>
       <c r="AK30" s="47"/>
       <c r="AL30" s="47"/>
       <c r="AM30" s="47"/>
       <c r="AN30" s="47"/>
-      <c r="AO30" s="47" t="s">
-[...3 lines deleted...]
-      <c r="AQ30" s="47"/>
+      <c r="AO30" s="48" t="s">
+        <v>552</v>
+      </c>
+      <c r="AP30" s="48"/>
+      <c r="AQ30" s="48"/>
     </row>
     <row r="31" spans="1:44">
-      <c r="A31" s="47">
+      <c r="A31" s="49">
         <v>26</v>
       </c>
-      <c r="B31" s="47" t="s">
-[...52 lines deleted...]
-        <v>547</v>
+      <c r="B31" s="48" t="s">
+        <v>205</v>
+      </c>
+      <c r="C31" s="48" t="s">
+        <v>553</v>
+      </c>
+      <c r="D31" s="48" t="s">
+        <v>554</v>
+      </c>
+      <c r="E31" s="48" t="s">
+        <v>555</v>
+      </c>
+      <c r="F31" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G31" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H31" s="48" t="s">
+        <v>556</v>
+      </c>
+      <c r="I31" s="48" t="s">
+        <v>557</v>
+      </c>
+      <c r="J31" s="48" t="s">
+        <v>558</v>
+      </c>
+      <c r="K31" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L31" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M31" s="48" t="s">
+        <v>559</v>
+      </c>
+      <c r="N31" s="48" t="s">
+        <v>560</v>
+      </c>
+      <c r="O31" s="48" t="s">
+        <v>561</v>
+      </c>
+      <c r="P31" s="48"/>
+      <c r="Q31" s="48" t="s">
+        <v>562</v>
+      </c>
+      <c r="R31" s="48" t="s">
+        <v>563</v>
+      </c>
+      <c r="S31" s="48" t="s">
+        <v>564</v>
+      </c>
+      <c r="T31" s="48" t="s">
+        <v>565</v>
       </c>
       <c r="U31" s="47">
         <v>100</v>
       </c>
       <c r="V31" s="47"/>
       <c r="W31" s="47"/>
       <c r="X31" s="47"/>
       <c r="Y31" s="47" t="s">
-        <v>548</v>
+        <v>566</v>
       </c>
       <c r="Z31" s="47" t="s">
-        <v>547</v>
+        <v>565</v>
       </c>
       <c r="AA31" s="47" t="s">
-        <v>549</v>
+        <v>567</v>
       </c>
       <c r="AB31" s="47" t="s">
-        <v>550</v>
+        <v>568</v>
       </c>
       <c r="AC31" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD31" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE31" s="47" t="s">
         <v>75</v>
       </c>
-      <c r="AF31" s="47"/>
-[...4 lines deleted...]
-      <c r="AK31" s="47"/>
+      <c r="AF31" s="47" t="s">
+        <v>569</v>
+      </c>
+      <c r="AG31" s="47" t="s">
+        <v>77</v>
+      </c>
+      <c r="AH31" s="47" t="s">
+        <v>165</v>
+      </c>
+      <c r="AI31" s="47" t="s">
+        <v>570</v>
+      </c>
+      <c r="AJ31" s="47" t="s">
+        <v>167</v>
+      </c>
+      <c r="AK31" s="47" t="s">
+        <v>571</v>
+      </c>
       <c r="AL31" s="47"/>
       <c r="AM31" s="47"/>
       <c r="AN31" s="47"/>
-      <c r="AO31" s="47" t="s">
-[...3 lines deleted...]
-      <c r="AQ31" s="47"/>
+      <c r="AO31" s="48" t="s">
+        <v>572</v>
+      </c>
+      <c r="AP31" s="48"/>
+      <c r="AQ31" s="48"/>
     </row>
     <row r="32" spans="1:44">
-      <c r="A32" s="47">
+      <c r="A32" s="49">
         <v>27</v>
       </c>
-      <c r="B32" s="47" t="s">
-[...41 lines deleted...]
-      <c r="P32" s="47">
+      <c r="B32" s="48" t="s">
+        <v>573</v>
+      </c>
+      <c r="C32" s="48" t="s">
+        <v>574</v>
+      </c>
+      <c r="D32" s="48" t="s">
+        <v>575</v>
+      </c>
+      <c r="E32" s="48" t="s">
+        <v>576</v>
+      </c>
+      <c r="F32" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G32" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H32" s="48" t="s">
+        <v>577</v>
+      </c>
+      <c r="I32" s="48" t="s">
+        <v>578</v>
+      </c>
+      <c r="J32" s="48" t="s">
+        <v>579</v>
+      </c>
+      <c r="K32" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L32" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M32" s="48" t="s">
+        <v>580</v>
+      </c>
+      <c r="N32" s="48" t="s">
+        <v>581</v>
+      </c>
+      <c r="O32" s="48" t="s">
+        <v>88</v>
+      </c>
+      <c r="P32" s="48">
         <v>37412222322</v>
       </c>
-      <c r="Q32" s="47" t="s">
-[...9 lines deleted...]
-        <v>564</v>
+      <c r="Q32" s="48" t="s">
+        <v>582</v>
+      </c>
+      <c r="R32" s="48" t="s">
+        <v>583</v>
+      </c>
+      <c r="S32" s="48" t="s">
+        <v>584</v>
+      </c>
+      <c r="T32" s="48" t="s">
+        <v>585</v>
       </c>
       <c r="U32" s="47" t="s">
-        <v>565</v>
+        <v>586</v>
       </c>
       <c r="V32" s="47"/>
       <c r="W32" s="47"/>
       <c r="X32" s="47"/>
       <c r="Y32" s="47" t="s">
-        <v>566</v>
+        <v>587</v>
       </c>
       <c r="Z32" s="47" t="s">
-        <v>567</v>
+        <v>588</v>
       </c>
       <c r="AA32" s="47" t="s">
-        <v>568</v>
+        <v>589</v>
       </c>
       <c r="AB32" s="47" t="s">
-        <v>569</v>
+        <v>590</v>
       </c>
       <c r="AC32" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD32" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE32" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF32" s="47"/>
       <c r="AG32" s="47"/>
       <c r="AH32" s="47"/>
       <c r="AI32" s="47"/>
       <c r="AJ32" s="47"/>
       <c r="AK32" s="47"/>
       <c r="AL32" s="47"/>
       <c r="AM32" s="47"/>
       <c r="AN32" s="47"/>
-      <c r="AO32" s="47" t="s">
-[...3 lines deleted...]
-      <c r="AQ32" s="47"/>
+      <c r="AO32" s="48" t="s">
+        <v>591</v>
+      </c>
+      <c r="AP32" s="48"/>
+      <c r="AQ32" s="48"/>
     </row>
     <row r="33" spans="1:44">
-      <c r="A33" s="47">
+      <c r="A33" s="49">
         <v>28</v>
       </c>
-      <c r="B33" s="47" t="s">
-[...52 lines deleted...]
-        <v>582</v>
+      <c r="B33" s="48" t="s">
+        <v>592</v>
+      </c>
+      <c r="C33" s="48" t="s">
+        <v>593</v>
+      </c>
+      <c r="D33" s="48" t="s">
+        <v>594</v>
+      </c>
+      <c r="E33" s="48" t="s">
+        <v>595</v>
+      </c>
+      <c r="F33" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G33" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H33" s="48" t="s">
+        <v>596</v>
+      </c>
+      <c r="I33" s="48" t="s">
+        <v>597</v>
+      </c>
+      <c r="J33" s="48" t="s">
+        <v>598</v>
+      </c>
+      <c r="K33" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L33" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M33" s="48" t="s">
+        <v>539</v>
+      </c>
+      <c r="N33" s="48" t="s">
+        <v>599</v>
+      </c>
+      <c r="O33" s="48" t="s">
+        <v>88</v>
+      </c>
+      <c r="P33" s="48"/>
+      <c r="Q33" s="48" t="s">
+        <v>600</v>
+      </c>
+      <c r="R33" s="48" t="s">
+        <v>601</v>
+      </c>
+      <c r="S33" s="48" t="s">
+        <v>602</v>
+      </c>
+      <c r="T33" s="48" t="s">
+        <v>603</v>
       </c>
       <c r="U33" s="47" t="s">
-        <v>450</v>
+        <v>466</v>
       </c>
       <c r="V33" s="47"/>
       <c r="W33" s="47"/>
       <c r="X33" s="47"/>
       <c r="Y33" s="47" t="s">
-        <v>583</v>
+        <v>604</v>
       </c>
       <c r="Z33" s="47" t="s">
-        <v>582</v>
+        <v>603</v>
       </c>
       <c r="AA33" s="47" t="s">
-        <v>584</v>
+        <v>605</v>
       </c>
       <c r="AB33" s="47" t="s">
-        <v>585</v>
+        <v>606</v>
       </c>
       <c r="AC33" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD33" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE33" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF33" s="47"/>
       <c r="AG33" s="47"/>
       <c r="AH33" s="47"/>
       <c r="AI33" s="47"/>
       <c r="AJ33" s="47"/>
       <c r="AK33" s="47"/>
       <c r="AL33" s="47"/>
       <c r="AM33" s="47"/>
       <c r="AN33" s="47"/>
-      <c r="AO33" s="47" t="s">
-[...3 lines deleted...]
-      <c r="AQ33" s="47"/>
+      <c r="AO33" s="48" t="s">
+        <v>607</v>
+      </c>
+      <c r="AP33" s="48"/>
+      <c r="AQ33" s="48"/>
     </row>
     <row r="34" spans="1:44">
-      <c r="A34" s="47">
+      <c r="A34" s="49">
         <v>29</v>
       </c>
-      <c r="B34" s="47" t="s">
-[...54 lines deleted...]
-        <v>600</v>
+      <c r="B34" s="48" t="s">
+        <v>608</v>
+      </c>
+      <c r="C34" s="48" t="s">
+        <v>609</v>
+      </c>
+      <c r="D34" s="48" t="s">
+        <v>610</v>
+      </c>
+      <c r="E34" s="48" t="s">
+        <v>611</v>
+      </c>
+      <c r="F34" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G34" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H34" s="48" t="s">
+        <v>612</v>
+      </c>
+      <c r="I34" s="48" t="s">
+        <v>613</v>
+      </c>
+      <c r="J34" s="48" t="s">
+        <v>614</v>
+      </c>
+      <c r="K34" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L34" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M34" s="48" t="s">
+        <v>615</v>
+      </c>
+      <c r="N34" s="48" t="s">
+        <v>616</v>
+      </c>
+      <c r="O34" s="48" t="s">
+        <v>342</v>
+      </c>
+      <c r="P34" s="48" t="s">
+        <v>617</v>
+      </c>
+      <c r="Q34" s="48" t="s">
+        <v>618</v>
+      </c>
+      <c r="R34" s="48" t="s">
+        <v>619</v>
+      </c>
+      <c r="S34" s="48" t="s">
+        <v>620</v>
+      </c>
+      <c r="T34" s="48" t="s">
+        <v>621</v>
       </c>
       <c r="U34" s="47" t="s">
-        <v>601</v>
+        <v>622</v>
       </c>
       <c r="V34" s="47"/>
       <c r="W34" s="47"/>
       <c r="X34" s="47"/>
       <c r="Y34" s="47" t="s">
-        <v>602</v>
+        <v>623</v>
       </c>
       <c r="Z34" s="47" t="s">
-        <v>603</v>
+        <v>624</v>
       </c>
       <c r="AA34" s="47" t="s">
-        <v>604</v>
+        <v>625</v>
       </c>
       <c r="AB34" s="47" t="s">
-        <v>605</v>
+        <v>626</v>
       </c>
       <c r="AC34" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD34" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE34" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF34" s="47"/>
       <c r="AG34" s="47"/>
       <c r="AH34" s="47"/>
       <c r="AI34" s="47"/>
       <c r="AJ34" s="47"/>
       <c r="AK34" s="47"/>
       <c r="AL34" s="47"/>
       <c r="AM34" s="47"/>
       <c r="AN34" s="47"/>
-      <c r="AO34" s="47" t="s">
-[...3 lines deleted...]
-      <c r="AQ34" s="47"/>
+      <c r="AO34" s="48" t="s">
+        <v>627</v>
+      </c>
+      <c r="AP34" s="48"/>
+      <c r="AQ34" s="48"/>
     </row>
     <row r="35" spans="1:44">
-      <c r="A35" s="47"/>
-[...19 lines deleted...]
-      <c r="U35" s="47"/>
+      <c r="A35" s="49">
+        <v>30</v>
+      </c>
+      <c r="B35" s="48" t="s">
+        <v>628</v>
+      </c>
+      <c r="C35" s="48" t="s">
+        <v>629</v>
+      </c>
+      <c r="D35" s="48" t="s">
+        <v>630</v>
+      </c>
+      <c r="E35" s="48" t="s">
+        <v>631</v>
+      </c>
+      <c r="F35" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G35" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H35" s="48" t="s">
+        <v>382</v>
+      </c>
+      <c r="I35" s="48" t="s">
+        <v>632</v>
+      </c>
+      <c r="J35" s="48" t="s">
+        <v>322</v>
+      </c>
+      <c r="K35" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L35" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M35" s="48" t="s">
+        <v>382</v>
+      </c>
+      <c r="N35" s="48" t="s">
+        <v>632</v>
+      </c>
+      <c r="O35" s="48" t="s">
+        <v>322</v>
+      </c>
+      <c r="P35" s="48"/>
+      <c r="Q35" s="48" t="s">
+        <v>633</v>
+      </c>
+      <c r="R35" s="48" t="s">
+        <v>634</v>
+      </c>
+      <c r="S35" s="48" t="s">
+        <v>635</v>
+      </c>
+      <c r="T35" s="48" t="s">
+        <v>636</v>
+      </c>
+      <c r="U35" s="47" t="s">
+        <v>637</v>
+      </c>
       <c r="V35" s="47"/>
       <c r="W35" s="47"/>
       <c r="X35" s="47"/>
-      <c r="Y35" s="47"/>
-[...5 lines deleted...]
-      <c r="AE35" s="47"/>
+      <c r="Y35" s="47" t="s">
+        <v>638</v>
+      </c>
+      <c r="Z35" s="47" t="s">
+        <v>639</v>
+      </c>
+      <c r="AA35" s="47" t="s">
+        <v>640</v>
+      </c>
+      <c r="AB35" s="47" t="s">
+        <v>641</v>
+      </c>
+      <c r="AC35" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AD35" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AE35" s="47" t="s">
+        <v>75</v>
+      </c>
       <c r="AF35" s="47"/>
       <c r="AG35" s="47"/>
       <c r="AH35" s="47"/>
       <c r="AI35" s="47"/>
       <c r="AJ35" s="47"/>
       <c r="AK35" s="47"/>
       <c r="AL35" s="47"/>
       <c r="AM35" s="47"/>
       <c r="AN35" s="47"/>
-      <c r="AO35" s="47"/>
-[...1 lines deleted...]
-      <c r="AQ35" s="47"/>
+      <c r="AO35" s="48" t="s">
+        <v>642</v>
+      </c>
+      <c r="AP35" s="48"/>
+      <c r="AQ35" s="48"/>
     </row>
-    <row r="36" spans="1:44" customHeight="1" ht="72"/>
-[...2 lines deleted...]
-    <row r="39" spans="1:44" customHeight="1" ht="72"/>
+    <row r="36" spans="1:44">
+      <c r="A36" s="49">
+        <v>31</v>
+      </c>
+      <c r="B36" s="48" t="s">
+        <v>643</v>
+      </c>
+      <c r="C36" s="48" t="s">
+        <v>644</v>
+      </c>
+      <c r="D36" s="48" t="s">
+        <v>645</v>
+      </c>
+      <c r="E36" s="48" t="s">
+        <v>646</v>
+      </c>
+      <c r="F36" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G36" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H36" s="48" t="s">
+        <v>647</v>
+      </c>
+      <c r="I36" s="48" t="s">
+        <v>648</v>
+      </c>
+      <c r="J36" s="48" t="s">
+        <v>153</v>
+      </c>
+      <c r="K36" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L36" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M36" s="48" t="s">
+        <v>647</v>
+      </c>
+      <c r="N36" s="48" t="s">
+        <v>648</v>
+      </c>
+      <c r="O36" s="48" t="s">
+        <v>153</v>
+      </c>
+      <c r="P36" s="48" t="s">
+        <v>649</v>
+      </c>
+      <c r="Q36" s="48" t="s">
+        <v>650</v>
+      </c>
+      <c r="R36" s="48" t="s">
+        <v>651</v>
+      </c>
+      <c r="S36" s="48" t="s">
+        <v>652</v>
+      </c>
+      <c r="T36" s="48" t="s">
+        <v>653</v>
+      </c>
+      <c r="U36" s="47" t="s">
+        <v>654</v>
+      </c>
+      <c r="V36" s="47"/>
+      <c r="W36" s="47"/>
+      <c r="X36" s="47"/>
+      <c r="Y36" s="47" t="s">
+        <v>655</v>
+      </c>
+      <c r="Z36" s="47" t="s">
+        <v>653</v>
+      </c>
+      <c r="AA36" s="47" t="s">
+        <v>656</v>
+      </c>
+      <c r="AB36" s="47" t="s">
+        <v>657</v>
+      </c>
+      <c r="AC36" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AD36" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AE36" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF36" s="47"/>
+      <c r="AG36" s="47"/>
+      <c r="AH36" s="47"/>
+      <c r="AI36" s="47"/>
+      <c r="AJ36" s="47"/>
+      <c r="AK36" s="47"/>
+      <c r="AL36" s="47"/>
+      <c r="AM36" s="47"/>
+      <c r="AN36" s="47"/>
+      <c r="AO36" s="48" t="s">
+        <v>658</v>
+      </c>
+      <c r="AP36" s="48"/>
+      <c r="AQ36" s="48"/>
+    </row>
+    <row r="37" spans="1:44">
+      <c r="A37" s="49">
+        <v>32</v>
+      </c>
+      <c r="B37" s="48" t="s">
+        <v>643</v>
+      </c>
+      <c r="C37" s="48" t="s">
+        <v>659</v>
+      </c>
+      <c r="D37" s="48" t="s">
+        <v>660</v>
+      </c>
+      <c r="E37" s="48" t="s">
+        <v>661</v>
+      </c>
+      <c r="F37" s="48" t="s">
+        <v>662</v>
+      </c>
+      <c r="G37" s="48" t="s">
+        <v>663</v>
+      </c>
+      <c r="H37" s="48" t="s">
+        <v>664</v>
+      </c>
+      <c r="I37" s="48" t="s">
+        <v>665</v>
+      </c>
+      <c r="J37" s="48">
+        <v>2202</v>
+      </c>
+      <c r="K37" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L37" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M37" s="48" t="s">
+        <v>666</v>
+      </c>
+      <c r="N37" s="48" t="s">
+        <v>667</v>
+      </c>
+      <c r="O37" s="48" t="s">
+        <v>150</v>
+      </c>
+      <c r="P37" s="48" t="s">
+        <v>668</v>
+      </c>
+      <c r="Q37" s="48" t="s">
+        <v>669</v>
+      </c>
+      <c r="R37" s="48" t="s">
+        <v>670</v>
+      </c>
+      <c r="S37" s="48" t="s">
+        <v>671</v>
+      </c>
+      <c r="T37" s="48" t="s">
+        <v>672</v>
+      </c>
+      <c r="U37" s="47" t="s">
+        <v>466</v>
+      </c>
+      <c r="V37" s="47"/>
+      <c r="W37" s="47"/>
+      <c r="X37" s="47"/>
+      <c r="Y37" s="47" t="s">
+        <v>673</v>
+      </c>
+      <c r="Z37" s="47" t="s">
+        <v>674</v>
+      </c>
+      <c r="AA37" s="47" t="s">
+        <v>675</v>
+      </c>
+      <c r="AB37" s="47" t="s">
+        <v>676</v>
+      </c>
+      <c r="AC37" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AD37" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AE37" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF37" s="47"/>
+      <c r="AG37" s="47"/>
+      <c r="AH37" s="47"/>
+      <c r="AI37" s="47"/>
+      <c r="AJ37" s="47"/>
+      <c r="AK37" s="47"/>
+      <c r="AL37" s="47"/>
+      <c r="AM37" s="47"/>
+      <c r="AN37" s="47"/>
+      <c r="AO37" s="48" t="s">
+        <v>677</v>
+      </c>
+      <c r="AP37" s="48"/>
+      <c r="AQ37" s="48"/>
+    </row>
+    <row r="38" spans="1:44">
+      <c r="A38" s="49">
+        <v>33</v>
+      </c>
+      <c r="B38" s="48" t="s">
+        <v>678</v>
+      </c>
+      <c r="C38" s="48" t="s">
+        <v>679</v>
+      </c>
+      <c r="D38" s="48" t="s">
+        <v>680</v>
+      </c>
+      <c r="E38" s="48" t="s">
+        <v>681</v>
+      </c>
+      <c r="F38" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G38" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H38" s="48" t="s">
+        <v>682</v>
+      </c>
+      <c r="I38" s="48" t="s">
+        <v>683</v>
+      </c>
+      <c r="J38" s="48" t="s">
+        <v>684</v>
+      </c>
+      <c r="K38" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L38" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M38" s="48" t="s">
+        <v>682</v>
+      </c>
+      <c r="N38" s="48" t="s">
+        <v>683</v>
+      </c>
+      <c r="O38" s="48" t="s">
+        <v>684</v>
+      </c>
+      <c r="P38" s="48" t="s">
+        <v>685</v>
+      </c>
+      <c r="Q38" s="48" t="s">
+        <v>686</v>
+      </c>
+      <c r="R38" s="48" t="s">
+        <v>687</v>
+      </c>
+      <c r="S38" s="48" t="s">
+        <v>688</v>
+      </c>
+      <c r="T38" s="48" t="s">
+        <v>689</v>
+      </c>
+      <c r="U38" s="47" t="s">
+        <v>425</v>
+      </c>
+      <c r="V38" s="47"/>
+      <c r="W38" s="47"/>
+      <c r="X38" s="47"/>
+      <c r="Y38" s="47" t="s">
+        <v>690</v>
+      </c>
+      <c r="Z38" s="47" t="s">
+        <v>691</v>
+      </c>
+      <c r="AA38" s="47" t="s">
+        <v>692</v>
+      </c>
+      <c r="AB38" s="47" t="s">
+        <v>693</v>
+      </c>
+      <c r="AC38" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AD38" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AE38" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF38" s="47"/>
+      <c r="AG38" s="47"/>
+      <c r="AH38" s="47"/>
+      <c r="AI38" s="47"/>
+      <c r="AJ38" s="47"/>
+      <c r="AK38" s="47"/>
+      <c r="AL38" s="47"/>
+      <c r="AM38" s="47"/>
+      <c r="AN38" s="47"/>
+      <c r="AO38" s="48" t="s">
+        <v>694</v>
+      </c>
+      <c r="AP38" s="48"/>
+      <c r="AQ38" s="48"/>
+    </row>
+    <row r="39" spans="1:44">
+      <c r="A39" s="49"/>
+      <c r="B39" s="48"/>
+      <c r="C39" s="48"/>
+      <c r="D39" s="48"/>
+      <c r="E39" s="48"/>
+      <c r="F39" s="48"/>
+      <c r="G39" s="48"/>
+      <c r="H39" s="48"/>
+      <c r="I39" s="48"/>
+      <c r="J39" s="48"/>
+      <c r="K39" s="48"/>
+      <c r="L39" s="48"/>
+      <c r="M39" s="48"/>
+      <c r="N39" s="48"/>
+      <c r="O39" s="48"/>
+      <c r="P39" s="48"/>
+      <c r="Q39" s="48"/>
+      <c r="R39" s="48"/>
+      <c r="S39" s="48"/>
+      <c r="T39" s="48"/>
+      <c r="U39" s="47"/>
+      <c r="V39" s="47"/>
+      <c r="W39" s="47"/>
+      <c r="X39" s="47"/>
+      <c r="Y39" s="47"/>
+      <c r="Z39" s="47"/>
+      <c r="AA39" s="47"/>
+      <c r="AB39" s="47"/>
+      <c r="AC39" s="47"/>
+      <c r="AD39" s="47"/>
+      <c r="AE39" s="47"/>
+      <c r="AF39" s="47"/>
+      <c r="AG39" s="47"/>
+      <c r="AH39" s="47"/>
+      <c r="AI39" s="47"/>
+      <c r="AJ39" s="47"/>
+      <c r="AK39" s="47"/>
+      <c r="AL39" s="47"/>
+      <c r="AM39" s="47"/>
+      <c r="AN39" s="47"/>
+      <c r="AO39" s="48"/>
+      <c r="AP39" s="48"/>
+      <c r="AQ39" s="48"/>
+    </row>
     <row r="40" spans="1:44" customHeight="1" ht="72"/>
     <row r="41" spans="1:44" customHeight="1" ht="14.4"/>
     <row r="42" spans="1:44" customHeight="1" ht="14.4"/>
     <row r="43" spans="1:44" customHeight="1" ht="14.4"/>
     <row r="44" spans="1:44" customHeight="1" ht="14.4"/>
     <row r="45" spans="1:44" customHeight="1" ht="14.4"/>
   </sheetData>
   <autoFilter ref="A5:AU45"/>
   <mergeCells>
     <mergeCell ref="F3:J3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="AI3:AN3"/>
     <mergeCell ref="K3:O3"/>
     <mergeCell ref="Q3:Q4"/>
     <mergeCell ref="R3:R4"/>
     <mergeCell ref="S3:X3"/>
     <mergeCell ref="Y3:Z3"/>
     <mergeCell ref="AA3:AB3"/>
     <mergeCell ref="AC3:AC4"/>
     <mergeCell ref="AD3:AD4"/>
     <mergeCell ref="AE3:AE4"/>
     <mergeCell ref="AF3:AH3"/>
     <mergeCell ref="AP3:AQ3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="23" fitToHeight="1" fitToWidth="4" pageOrder="downThenOver" r:id="rId1ps"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Audit Organization</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>