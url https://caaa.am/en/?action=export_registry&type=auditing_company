--- v1 (2026-05-07)
+++ v2 (2026-07-07)
@@ -15,51 +15,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="599" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Audit Organization" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Audit Organization'!$A$5:$AU$45</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="695">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="698">
   <si>
     <t>Information on audit organizations in the Chamber registry</t>
   </si>
   <si>
     <t>ՀՏ</t>
   </si>
   <si>
     <t>ՀՄ</t>
   </si>
   <si>
     <t>ԿՄ</t>
   </si>
   <si>
     <t>ԱՈՒ</t>
   </si>
   <si>
     <t>ՄՑ</t>
   </si>
   <si>
     <t>ԱՏ</t>
   </si>
   <si>
     <t>ԱԳ</t>
   </si>
   <si>
@@ -293,51 +293,51 @@
   </si>
   <si>
     <t>Not available</t>
   </si>
   <si>
     <t>03.10.2025</t>
   </si>
   <si>
     <t>Chamber of Auditors and Expert Accountants of Armenia
 46/2 Monte Melkonyan, Yerevan</t>
   </si>
   <si>
     <t>3
 Apply disciplinary measure</t>
   </si>
   <si>
     <t>Board of the Chamber of Auditors and Expert Accountants of Armenia
 46/2 Monte Melkonyan, Yerevan
 26.03.2026
 20-A</t>
   </si>
   <si>
     <t>Fine</t>
   </si>
   <si>
-    <t>Clause 1 of Article 28, Article 31 of the Law "On Regulation and Public Control of Accounting and Auditing Activities", Clause 14.17.25 of the Charter of the "Chamber of Auditors and Expert Accountants of Armenia", on the application of disciplinary measures against Chamber members Clause 8.7 of the Order, as well as the Quality Requirements Maintenance and Disciplinary Commission dated 03.10.2025. Protocol N 08</t>
+    <t>Clause 1 of Article 28, Article 31 of the Law "On Regulation and Public Control of Accounting and Auditing Activities", Clause 14.17.25 of the Charter of the "Chamber of Auditors and Expert Accountants of Armenia", on the application of disciplinary measures against Chamber members Clause 8.7 of the Order, as well as the Quality Requirements Maintenance and Disciplinary Commission dated 08.10.2025. Protocol N 08</t>
   </si>
   <si>
     <t>273.120.04133</t>
   </si>
   <si>
     <t>1 20 0219</t>
   </si>
   <si>
     <t xml:space="preserve">"4A Consulting" Closed Joint-Stock Company </t>
   </si>
   <si>
     <t>00148693</t>
   </si>
   <si>
     <t>Nalbandyan</t>
   </si>
   <si>
     <t>50,
 office 136</t>
   </si>
   <si>
     <t>0010</t>
   </si>
   <si>
     <t>+37410 520847</t>
@@ -503,63 +503,64 @@
   </si>
   <si>
     <t>Sahakyan Vahagn Shahen (apt. 27, 34b., Babayan, Yerevan, RA)
 Danielyan Samvel Albert (97apt., 3 Sasna Tsrer, Yerevan,RA) 
 Shaghikyan Aleksander Sergey (6 apt., 49/53 Moldovakan, Yerevan, RA)</t>
   </si>
   <si>
     <t xml:space="preserve">2 20 0254
 </t>
   </si>
   <si>
     <t>36.54
 8.32
 9.24</t>
   </si>
   <si>
     <t>"BDO Armenia" Closed Joint-Stock Company, 23/6 D. Anhaght, Yerevan, RA</t>
   </si>
   <si>
     <t>Sahakyan Vahagn Shahen</t>
   </si>
   <si>
     <t>2 20 0254</t>
   </si>
   <si>
-    <t xml:space="preserve">Sahakyan Vahagn Shahen(A 0249)
+    <t>Sahakyan Vahagn Shahen(A 0249)
 Avetisyan Mariam Razmik(A 0212)
 Yakovlev Sergey Pyotr(A 0176)
 Yedigaryan Davit Onik(A 0158)
 Vardanyan Aram Ara(A 0206)
-</t>
+Ghazaryan Kristine Sargis(A 0299)</t>
   </si>
   <si>
     <t>2 20 0254
 2 20 0263
 2 20 0054
 2 20 0005
-2 23 0777</t>
+2 23 0777
+2 26 1073</t>
   </si>
   <si>
     <t>BDO International Limited, www.bdo.global/en-gb/home</t>
   </si>
   <si>
     <t>06.10.2025</t>
   </si>
   <si>
     <t>Chamber of Auditors and Expert Accountants of Armenia
 46/2 Monte Melkonyan, Yerevan
 18.11.2025, 71-A</t>
   </si>
   <si>
     <t>Clause 1 and 3 of Article 28 of the Law "On Regulation and Public Control of Accounting and Auditing Activities", Clause 14.17.25 of the Charter of the "Chamber of Auditors and Expert Accountants of Armenia", on the application of disciplinary measures against the members of the Chamber Clause 8.7 of the Order,as well as the Quality Requirements Maintenance and Disciplinary Commission dated 08.10.2025. Protocol N 08</t>
   </si>
   <si>
     <t>273.120.05398</t>
   </si>
   <si>
     <t>1 20 0301</t>
   </si>
   <si>
     <t xml:space="preserve">"Trust Audit" Closed Joint-Stock Company </t>
   </si>
   <si>
@@ -715,51 +716,51 @@
   <si>
     <t>Clause 1 of Article 28, Article 30 of the Law "On Regulation and Public Control of Accounting and Auditing Activities", Clause 14.17.25 of the Charter of the "Chamber of Auditors and Expert Accountants of Armenia", on the application of disciplinary measures against the members of the Chamber Clause 8.7 of the Order, as well as the Quality Requirements Maintenance and Disciplinary Commission dated 21.12.2025. Protocol N 11</t>
   </si>
   <si>
     <t>290․120․03879</t>
   </si>
   <si>
     <t>1 20 0284</t>
   </si>
   <si>
     <t>"Perfect Audit" Limited Liability Company</t>
   </si>
   <si>
     <t>02591995</t>
   </si>
   <si>
     <t>Mashtots</t>
   </si>
   <si>
     <t>Tigran Mets</t>
   </si>
   <si>
     <t>+37410 524724</t>
   </si>
   <si>
-    <t>perfect.audit@mail.ru</t>
+    <t>info@perfectaudit.am</t>
   </si>
   <si>
     <t>www.perfectaudit.am</t>
   </si>
   <si>
     <t>Babayan Aghavni Ruben (7apt., 20b.Leningradyan, Yerevan, RA)</t>
   </si>
   <si>
     <t>2 20 0044</t>
   </si>
   <si>
     <t>Babayan Aghavni Ruben</t>
   </si>
   <si>
     <t>Babayan Aghavni Robert(A 0032)
 Khachatryan Davit Onik(A 0210)
 Abramyan Edvard Vachagan(A 0021)
 Manukyan Nune Manavaz(A 0033)
 Harutyunyan Artur Mher(A 0127)
 Vrtanesyan Sara Hovsep(A 0053)
 Hovhannisyan Hrachya Bakhshi(A 0245)</t>
   </si>
   <si>
     <t>2 20 0044
 2 20 0362
@@ -1108,50 +1109,62 @@
     <t>Movsisyan Tatul Hrant (134 house, 4th str., v.Vardenik, Gegharkunik region, RA)
 Grigoryan Sofya Mamikon (7apt., 95b.Andranik, Yerevan, RA)</t>
   </si>
   <si>
     <t>2 20 0039</t>
   </si>
   <si>
     <t>80
 20</t>
   </si>
   <si>
     <t>Movsisyan Tatul Hrant</t>
   </si>
   <si>
     <t xml:space="preserve">Movsisyan Tatul Hrant(A 0029)
 Atoyan Ghukas Madat(A 0024)
 Chitchyan Anush Kamo(A 0131)
 Grigoryan Lilit Tigran(A 0065)
 </t>
   </si>
   <si>
     <t>2 20 0039
 2 20 0034
 2 20 0240
 2 20 0144</t>
+  </si>
+  <si>
+    <t>22.04.2026</t>
+  </si>
+  <si>
+    <t>Board of the Chamber of Auditors and Expert Accountants of Armenia
+46/2 Monte Melkonyan, Yerevan
+27.04.2026
+30-A</t>
+  </si>
+  <si>
+    <t>Clause 1 of Article 28, Article 30 of the Law "On Regulation and Public Control of Accounting and Auditing Activities", Clause 14.17.25 of the Charter of the "Chamber of Auditors and Expert Accountants of Armenia", on the application of disciplinary measures against the members of the Chamber Clause 8.7 of the Order, as well as the Quality Requirements Maintenance and Disciplinary Commission dated 22.04.2026. Protocol N 13</t>
   </si>
   <si>
     <t>264․120․03701</t>
   </si>
   <si>
     <t>1 20 0371</t>
   </si>
   <si>
     <t>"ALFA AUDIT" Limited Liability Company</t>
   </si>
   <si>
     <t>00128775</t>
   </si>
   <si>
     <t>Halabyan</t>
   </si>
   <si>
     <t>5/6</t>
   </si>
   <si>
     <t>0038</t>
   </si>
   <si>
     <t>+37410 399655</t>
   </si>
@@ -1236,65 +1249,67 @@
   <si>
     <t xml:space="preserve">32
 31
 5
 32
 </t>
   </si>
   <si>
     <t>Hovhannisyan Armen Vardan</t>
   </si>
   <si>
     <t>2 20 0077</t>
   </si>
   <si>
     <t>Achemyan Narine Yervand(A 0262)
 Hovakimyan Tatevik Samvel(A 0263)
 Hovhannisyan Armen Vardan(A 0071)
 Gharibyan Zaruhi Yervand(A 0075)
 Baghdasaryan Lilit Melik(A 0064)
 Ulunts Naira Valeri(A 0199)
 Vasilyan Emil Iosif(A 0188)
 Gyulbudaghyan Gayane Lyudvig(A 0166)
 Gevorgyan Anzhela Anushavan(A 0220)
 Karaustayan Shushanik Haykaz(A 0257)
 Yaralyan Ani Yeprem(A 0238)
-Davtyan Hayarpi Merujan(A 0278)</t>
+Davtyan Hayarpi Merujan(A 0278)
+Muradyan Diana Mihran(A 0289)</t>
   </si>
   <si>
     <t>2 20 0328
 2 20 0232
 2 20 0077
 2 20 0095
 2 20 0141
 2 20 0225
 2 20 0092
 2 21 0604
 2 24 0852
 2 20 0119
 2 24 0848
-2 26 1045</t>
+2 26 1045
+2 26 1052</t>
   </si>
   <si>
     <t>Grant Thornton International, www.grantthornton.global/en/</t>
   </si>
   <si>
     <t>264.120.09235</t>
   </si>
   <si>
     <t>30.12.2020</t>
   </si>
   <si>
     <t>1 20 0423</t>
   </si>
   <si>
     <t>"Glob Audit" Limited Liability Company</t>
   </si>
   <si>
     <t>00131856</t>
   </si>
   <si>
     <t>Noragavit 13</t>
   </si>
   <si>
     <t>21/1 house</t>
   </si>
@@ -1478,64 +1493,64 @@
   <si>
     <t>02618043</t>
   </si>
   <si>
     <t>Argishti</t>
   </si>
   <si>
     <t>+37460 532323</t>
   </si>
   <si>
     <t>general@crowe.am</t>
   </si>
   <si>
     <t>www.crowe.com</t>
   </si>
   <si>
     <t>Asatryan Albert Sergey (18apt., 21b.Yervand Kochar, Yerevan, RA)</t>
   </si>
   <si>
     <t>2 20 0320</t>
   </si>
   <si>
     <t>Asatryan Albert Sergey</t>
   </si>
   <si>
-    <t>Asatryan Albert Sergey(A 0117)
+    <t xml:space="preserve">Asatryan Albert Sergey(A 0117)
 Zakoyan Edgar Vanik(A 0137)
 Safaryan Knarik Albert(A 0104)
 Hovhannisyan Hrachya Henrik(A 0222)
 Babayan Anna Mars(A 0300)
-Darbinyan Marine Samvel(A 0243)</t>
-[...2 lines deleted...]
-    <t>2 20 0320
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 20 0320
 2 20 0335
 2 20 0271
 2 23 0801
 2 26 1053
-2 21 0516</t>
+</t>
   </si>
   <si>
     <t>Crowe Global, www.crowe.com</t>
   </si>
   <si>
     <t>06.05.2024</t>
   </si>
   <si>
     <t>6
 Apply disciplinary measure</t>
   </si>
   <si>
     <t xml:space="preserve">Board of the Chamber of Auditors and Expert Accountants of Armenia
 6th floor, 49/3 Komitas, Yerevan
 03.06.2024
 61-A
 Cancelled
 Board of the Chamber of Auditors and Expert Accountants of Armenia
 6th floor, 49/3 Komitas, Yerevan
 14.03.2025
 16-A
 </t>
   </si>
   <si>
     <t>Cancellation ofTermination of membership
@@ -2476,62 +2491,62 @@
   </si>
   <si>
     <t>info@tvs.am</t>
   </si>
   <si>
     <t>www.tvs.am</t>
   </si>
   <si>
     <t xml:space="preserve">Varazdatyan Taron Sirak(22h., Baghdasaryan str., Yeghegnadzor, RA)
 Hakobyan Narine Sedrak(27h., Tsaturyan str., Yerevan, RA)
 Tonoyan Anush Mekhak(29apt., 51 Patkanyan str., Vagharshapat, RA)
 </t>
   </si>
   <si>
     <t>2 20 0015</t>
   </si>
   <si>
     <t>80
 10
 10</t>
   </si>
   <si>
     <t>Varazdatyan Taron Sirak</t>
   </si>
   <si>
-    <t>Varazdatyan Taron Sirak(A 0010)
+    <t xml:space="preserve">Varazdatyan Taron Sirak(A 0010)
 Galstyan Anush Vyacheslav(A 0233)
 Khachatryan Karen Karlen(A 0011)
 Mkrtchyan Diana Volodya(A 0039)
-Petrosyan Laura Valeri(A 0121)</t>
-[...2 lines deleted...]
-    <t>2 20 0015
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 20 0015
 2 25 1003
 2 20 0016
 2 20 0068
-2 20 0356</t>
+</t>
   </si>
   <si>
     <t>264.120.1482206</t>
   </si>
   <si>
     <t>1 26 1039</t>
   </si>
   <si>
     <t>"ECONOMIKS AUDIT" Limited Liability Company</t>
   </si>
   <si>
     <t>01572702</t>
   </si>
   <si>
     <t>Kotayk</t>
   </si>
   <si>
     <t>Abovyan</t>
   </si>
   <si>
     <t>Rosia</t>
   </si>
   <si>
     <t>4
 apt. 123</t>
@@ -5559,2342 +5574,2354 @@
       </c>
       <c r="V17" s="47"/>
       <c r="W17" s="47"/>
       <c r="X17" s="47"/>
       <c r="Y17" s="47" t="s">
         <v>296</v>
       </c>
       <c r="Z17" s="47" t="s">
         <v>294</v>
       </c>
       <c r="AA17" s="47" t="s">
         <v>297</v>
       </c>
       <c r="AB17" s="47" t="s">
         <v>298</v>
       </c>
       <c r="AC17" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD17" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE17" s="47" t="s">
         <v>75</v>
       </c>
-      <c r="AF17" s="47"/>
-[...4 lines deleted...]
-      <c r="AK17" s="47"/>
+      <c r="AF17" s="47" t="s">
+        <v>299</v>
+      </c>
+      <c r="AG17" s="47" t="s">
+        <v>77</v>
+      </c>
+      <c r="AH17" s="47" t="s">
+        <v>165</v>
+      </c>
+      <c r="AI17" s="47" t="s">
+        <v>300</v>
+      </c>
+      <c r="AJ17" s="47" t="s">
+        <v>167</v>
+      </c>
+      <c r="AK17" s="47" t="s">
+        <v>301</v>
+      </c>
       <c r="AL17" s="47"/>
       <c r="AM17" s="47"/>
       <c r="AN17" s="47"/>
       <c r="AO17" s="48" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="AP17" s="48"/>
       <c r="AQ17" s="48"/>
     </row>
     <row r="18" spans="1:44">
       <c r="A18" s="49">
         <v>13</v>
       </c>
       <c r="B18" s="48" t="s">
         <v>209</v>
       </c>
       <c r="C18" s="48" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="D18" s="48" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="E18" s="48" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="F18" s="48" t="s">
         <v>59</v>
       </c>
       <c r="G18" s="48" t="s">
         <v>59</v>
       </c>
       <c r="H18" s="48" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="I18" s="48" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="J18" s="48" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="K18" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L18" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M18" s="48" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="N18" s="48" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="O18" s="48" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="P18" s="48" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="Q18" s="48" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="R18" s="48" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="S18" s="48" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="T18" s="48" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="U18" s="47">
         <v>100</v>
       </c>
       <c r="V18" s="47"/>
       <c r="W18" s="47"/>
       <c r="X18" s="47"/>
       <c r="Y18" s="47" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="Z18" s="47" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="AA18" s="47" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="AB18" s="47" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="AC18" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD18" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE18" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF18" s="47" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="AG18" s="47" t="s">
         <v>100</v>
       </c>
       <c r="AH18" s="47" t="s">
         <v>165</v>
       </c>
       <c r="AI18" s="47" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="AJ18" s="47" t="s">
         <v>167</v>
       </c>
       <c r="AK18" s="47" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="AL18" s="47"/>
       <c r="AM18" s="47"/>
       <c r="AN18" s="47"/>
       <c r="AO18" s="48" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="AP18" s="48"/>
       <c r="AQ18" s="48"/>
     </row>
     <row r="19" spans="1:44">
       <c r="A19" s="49">
         <v>14</v>
       </c>
       <c r="B19" s="48" t="s">
         <v>209</v>
       </c>
       <c r="C19" s="48" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="D19" s="48" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E19" s="48" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F19" s="48" t="s">
         <v>59</v>
       </c>
       <c r="G19" s="48" t="s">
         <v>59</v>
       </c>
       <c r="H19" s="48" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="I19" s="48">
         <v>9</v>
       </c>
       <c r="J19" s="48" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="K19" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L19" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M19" s="48" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="N19" s="48">
         <v>9</v>
       </c>
       <c r="O19" s="48" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="P19" s="48" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="Q19" s="48" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="R19" s="48" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="S19" s="48" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="T19" s="48" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="U19" s="47" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="V19" s="47"/>
       <c r="W19" s="47"/>
       <c r="X19" s="47"/>
       <c r="Y19" s="47" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="Z19" s="47" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="AA19" s="47" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="AB19" s="47" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="AC19" s="47" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="AD19" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE19" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF19" s="47"/>
       <c r="AG19" s="47"/>
       <c r="AH19" s="47"/>
       <c r="AI19" s="47"/>
       <c r="AJ19" s="47"/>
       <c r="AK19" s="47"/>
       <c r="AL19" s="47"/>
       <c r="AM19" s="47"/>
       <c r="AN19" s="47"/>
       <c r="AO19" s="48" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="AP19" s="48"/>
       <c r="AQ19" s="48"/>
     </row>
     <row r="20" spans="1:44">
       <c r="A20" s="49">
         <v>15</v>
       </c>
       <c r="B20" s="48" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="C20" s="48" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="D20" s="48" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E20" s="48" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F20" s="48" t="s">
         <v>59</v>
       </c>
       <c r="G20" s="48" t="s">
         <v>59</v>
       </c>
       <c r="H20" s="48" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="I20" s="48" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="J20" s="48" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="K20" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L20" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M20" s="48" t="s">
         <v>60</v>
       </c>
       <c r="N20" s="48">
         <v>5</v>
       </c>
       <c r="O20" s="48" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="P20" s="48" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="Q20" s="48" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="R20" s="48" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="S20" s="48" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="T20" s="48" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="U20" s="47" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="V20" s="47"/>
       <c r="W20" s="47"/>
       <c r="X20" s="47"/>
       <c r="Y20" s="47" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="Z20" s="47" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="AA20" s="47" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="AB20" s="47" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="AC20" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD20" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE20" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF20" s="47" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="AG20" s="47" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="AH20" s="47" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="AI20" s="47" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="AJ20" s="47" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="AK20" s="47" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="AL20" s="47"/>
       <c r="AM20" s="47"/>
       <c r="AN20" s="47"/>
       <c r="AO20" s="48" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="AP20" s="48"/>
       <c r="AQ20" s="48"/>
     </row>
     <row r="21" spans="1:44">
       <c r="A21" s="49">
         <v>16</v>
       </c>
       <c r="B21" s="48" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="C21" s="48" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="D21" s="48" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="E21" s="48" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="F21" s="48" t="s">
         <v>59</v>
       </c>
       <c r="G21" s="48" t="s">
         <v>59</v>
       </c>
       <c r="H21" s="48" t="s">
         <v>107</v>
       </c>
       <c r="I21" s="48" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="J21" s="48" t="s">
         <v>88</v>
       </c>
       <c r="K21" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L21" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M21" s="48" t="s">
         <v>107</v>
       </c>
       <c r="N21" s="48" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="O21" s="48" t="s">
         <v>88</v>
       </c>
       <c r="P21" s="48" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="Q21" s="48" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="R21" s="48" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="S21" s="48" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="T21" s="48" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="U21" s="47" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="V21" s="47" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="W21" s="47"/>
       <c r="X21" s="47">
         <v>49</v>
       </c>
       <c r="Y21" s="47" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="Z21" s="47" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="AA21" s="47" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="AB21" s="47" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="AC21" s="47" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="AD21" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE21" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF21" s="47" t="s">
         <v>164</v>
       </c>
       <c r="AG21" s="47" t="s">
         <v>100</v>
       </c>
       <c r="AH21" s="47" t="s">
         <v>120</v>
       </c>
       <c r="AI21" s="47" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="AJ21" s="47" t="s">
         <v>122</v>
       </c>
       <c r="AK21" s="47" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="AL21" s="47"/>
       <c r="AM21" s="47"/>
       <c r="AN21" s="47"/>
       <c r="AO21" s="48" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="AP21" s="48"/>
       <c r="AQ21" s="48"/>
     </row>
     <row r="22" spans="1:44">
       <c r="A22" s="49">
         <v>17</v>
       </c>
       <c r="B22" s="48" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="C22" s="48" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="D22" s="48" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="E22" s="48" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="F22" s="48" t="s">
         <v>59</v>
       </c>
       <c r="G22" s="48" t="s">
         <v>59</v>
       </c>
       <c r="H22" s="48" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="I22" s="48">
         <v>7</v>
       </c>
       <c r="J22" s="48" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="K22" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L22" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M22" s="48" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="N22" s="48">
         <v>7</v>
       </c>
       <c r="O22" s="48" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="P22" s="48" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="Q22" s="48" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="R22" s="48" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="S22" s="48" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="T22" s="48" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="U22" s="47">
         <v>100</v>
       </c>
       <c r="V22" s="47"/>
       <c r="W22" s="47"/>
       <c r="X22" s="47"/>
       <c r="Y22" s="47" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="Z22" s="47" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="AA22" s="47" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="AB22" s="47" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="AC22" s="47" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="AD22" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE22" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF22" s="47" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="AG22" s="47" t="s">
         <v>100</v>
       </c>
       <c r="AH22" s="47" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="AI22" s="47" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="AJ22" s="47" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="AK22" s="47" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="AL22" s="47"/>
       <c r="AM22" s="47"/>
       <c r="AN22" s="47"/>
       <c r="AO22" s="48" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="AP22" s="48"/>
       <c r="AQ22" s="48"/>
     </row>
     <row r="23" spans="1:44">
       <c r="A23" s="49">
         <v>18</v>
       </c>
       <c r="B23" s="48" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="C23" s="48" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="D23" s="48" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="E23" s="48" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="F23" s="48" t="s">
         <v>59</v>
       </c>
       <c r="G23" s="48" t="s">
         <v>59</v>
       </c>
       <c r="H23" s="48" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="I23" s="48">
         <v>26</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>178</v>
       </c>
       <c r="K23" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L23" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M23" s="48" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="N23" s="48">
         <v>3</v>
       </c>
       <c r="O23" s="48" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="P23" s="48" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="Q23" s="48" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="R23" s="48" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="S23" s="48" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="T23" s="48" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="U23" s="47">
         <v>100</v>
       </c>
       <c r="V23" s="47"/>
       <c r="W23" s="47"/>
       <c r="X23" s="47"/>
       <c r="Y23" s="47" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="Z23" s="47" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="AA23" s="47" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="AB23" s="47" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="AC23" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD23" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE23" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF23" s="47"/>
       <c r="AG23" s="47"/>
       <c r="AH23" s="47"/>
       <c r="AI23" s="47"/>
       <c r="AJ23" s="47"/>
       <c r="AK23" s="47"/>
       <c r="AL23" s="47"/>
       <c r="AM23" s="47"/>
       <c r="AN23" s="47"/>
       <c r="AO23" s="48" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="AP23" s="48"/>
       <c r="AQ23" s="48"/>
     </row>
     <row r="24" spans="1:44">
       <c r="A24" s="49">
         <v>19</v>
       </c>
       <c r="B24" s="48" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="C24" s="48" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="D24" s="48" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="E24" s="48" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="F24" s="48" t="s">
         <v>59</v>
       </c>
       <c r="G24" s="48" t="s">
         <v>59</v>
       </c>
       <c r="H24" s="48" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="I24" s="48" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="J24" s="48" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="K24" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L24" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M24" s="48" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="N24" s="48" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="O24" s="48" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="P24" s="48"/>
       <c r="Q24" s="48" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="R24" s="48" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="S24" s="48" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="T24" s="48" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="U24" s="47" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="V24" s="47"/>
       <c r="W24" s="47"/>
       <c r="X24" s="47"/>
       <c r="Y24" s="47" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="Z24" s="47" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="AA24" s="47" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="AB24" s="47" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="AC24" s="47" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="AD24" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE24" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF24" s="47" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="AG24" s="47" t="s">
         <v>100</v>
       </c>
       <c r="AH24" s="47" t="s">
         <v>165</v>
       </c>
       <c r="AI24" s="47" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="AJ24" s="47" t="s">
         <v>167</v>
       </c>
       <c r="AK24" s="47" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="AL24" s="47"/>
       <c r="AM24" s="47"/>
       <c r="AN24" s="47"/>
       <c r="AO24" s="48" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="AP24" s="48"/>
       <c r="AQ24" s="48"/>
     </row>
     <row r="25" spans="1:44">
       <c r="A25" s="49">
         <v>20</v>
       </c>
       <c r="B25" s="48" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="C25" s="48" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="D25" s="48" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="E25" s="48" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="F25" s="48" t="s">
         <v>59</v>
       </c>
       <c r="G25" s="48" t="s">
         <v>59</v>
       </c>
       <c r="H25" s="48" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="I25" s="48" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="J25" s="48" t="s">
         <v>62</v>
       </c>
       <c r="K25" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L25" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M25" s="48" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="N25" s="48" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="O25" s="48" t="s">
         <v>88</v>
       </c>
       <c r="P25" s="48">
         <v>37493723575</v>
       </c>
       <c r="Q25" s="48" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="R25" s="48" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="S25" s="48" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="T25" s="48" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="U25" s="47" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="V25" s="47"/>
       <c r="W25" s="47"/>
       <c r="X25" s="47"/>
       <c r="Y25" s="47" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="Z25" s="47" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="AA25" s="47" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="AB25" s="47" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="AC25" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD25" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE25" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF25" s="47" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="AG25" s="47" t="s">
         <v>100</v>
       </c>
       <c r="AH25" s="47" t="s">
         <v>78</v>
       </c>
       <c r="AI25" s="47" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="AJ25" s="47" t="s">
         <v>80</v>
       </c>
       <c r="AK25" s="47" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="AL25" s="47"/>
       <c r="AM25" s="47"/>
       <c r="AN25" s="47"/>
       <c r="AO25" s="48" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="AP25" s="48"/>
       <c r="AQ25" s="48"/>
     </row>
     <row r="26" spans="1:44">
       <c r="A26" s="49">
         <v>21</v>
       </c>
       <c r="B26" s="48" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="C26" s="48" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="D26" s="48" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E26" s="48" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F26" s="48" t="s">
         <v>59</v>
       </c>
       <c r="G26" s="48" t="s">
         <v>59</v>
       </c>
       <c r="H26" s="48" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="I26" s="48" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="J26" s="48" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="K26" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L26" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M26" s="48" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="N26" s="48" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="O26" s="48" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="P26" s="48" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="Q26" s="48" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="R26" s="48" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="S26" s="48" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="T26" s="48" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="U26" s="47" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="V26" s="47"/>
       <c r="W26" s="47"/>
       <c r="X26" s="47"/>
       <c r="Y26" s="47" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="Z26" s="47" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="AA26" s="47" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="AB26" s="47" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="AC26" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD26" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE26" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF26" s="47" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="AG26" s="47" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="AH26" s="47" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="AI26" s="47" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="AJ26" s="47" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="AK26" s="47" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="AL26" s="47" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="AM26" s="47"/>
       <c r="AN26" s="47"/>
       <c r="AO26" s="48" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="AP26" s="48"/>
       <c r="AQ26" s="48"/>
     </row>
     <row r="27" spans="1:44">
       <c r="A27" s="49">
         <v>22</v>
       </c>
       <c r="B27" s="48" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="C27" s="48" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="D27" s="48" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="E27" s="48" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="F27" s="48" t="s">
         <v>59</v>
       </c>
       <c r="G27" s="48" t="s">
         <v>59</v>
       </c>
       <c r="H27" s="48" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="I27" s="48" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="J27" s="48" t="s">
         <v>215</v>
       </c>
       <c r="K27" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L27" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M27" s="48" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="N27" s="48" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="O27" s="48" t="s">
         <v>215</v>
       </c>
       <c r="P27" s="48" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="Q27" s="48" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="R27" s="48" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="S27" s="48" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="T27" s="48" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="U27" s="47">
         <v>100</v>
       </c>
       <c r="V27" s="47"/>
       <c r="W27" s="47"/>
       <c r="X27" s="47"/>
       <c r="Y27" s="47" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="Z27" s="47" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="AA27" s="47" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="AB27" s="47" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="AC27" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD27" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE27" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF27" s="47" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="AG27" s="47" t="s">
         <v>100</v>
       </c>
       <c r="AH27" s="47" t="s">
         <v>78</v>
       </c>
       <c r="AI27" s="47" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="AJ27" s="47" t="s">
         <v>80</v>
       </c>
       <c r="AK27" s="47" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="AL27" s="47"/>
       <c r="AM27" s="47"/>
       <c r="AN27" s="47"/>
       <c r="AO27" s="48" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="AP27" s="48"/>
       <c r="AQ27" s="48"/>
     </row>
     <row r="28" spans="1:44">
       <c r="A28" s="49">
         <v>23</v>
       </c>
       <c r="B28" s="48" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="C28" s="48" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="D28" s="48" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
       <c r="E28" s="48" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="F28" s="48" t="s">
         <v>59</v>
       </c>
       <c r="G28" s="48" t="s">
         <v>59</v>
       </c>
       <c r="H28" s="48" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="I28" s="48" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="J28" s="48" t="s">
         <v>150</v>
       </c>
       <c r="K28" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L28" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M28" s="48" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="N28" s="48" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="O28" s="48" t="s">
         <v>150</v>
       </c>
       <c r="P28" s="48" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="Q28" s="48" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="R28" s="48" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="S28" s="48" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="T28" s="48" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="U28" s="47">
         <v>100</v>
       </c>
       <c r="V28" s="47"/>
       <c r="W28" s="47"/>
       <c r="X28" s="47"/>
       <c r="Y28" s="47" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="Z28" s="47" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="AA28" s="47" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="AB28" s="47" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="AC28" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD28" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE28" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF28" s="47"/>
       <c r="AG28" s="47"/>
       <c r="AH28" s="47"/>
       <c r="AI28" s="47"/>
       <c r="AJ28" s="47"/>
       <c r="AK28" s="47"/>
       <c r="AL28" s="47"/>
       <c r="AM28" s="47"/>
       <c r="AN28" s="47"/>
       <c r="AO28" s="48" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="AP28" s="48"/>
       <c r="AQ28" s="48"/>
     </row>
     <row r="29" spans="1:44">
       <c r="A29" s="49">
         <v>24</v>
       </c>
       <c r="B29" s="48" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="C29" s="48" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="D29" s="48" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
       <c r="E29" s="48" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
       <c r="F29" s="48" t="s">
         <v>59</v>
       </c>
       <c r="G29" s="48" t="s">
         <v>59</v>
       </c>
       <c r="H29" s="48" t="s">
-        <v>518</v>
+        <v>521</v>
       </c>
       <c r="I29" s="48" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="J29" s="48" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="K29" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L29" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M29" s="48" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="N29" s="48" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="O29" s="48" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="P29" s="48" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="Q29" s="48" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="R29" s="48" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="S29" s="48" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="T29" s="48" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
       <c r="U29" s="47">
         <v>100</v>
       </c>
       <c r="V29" s="47"/>
       <c r="W29" s="47"/>
       <c r="X29" s="47"/>
       <c r="Y29" s="47" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="Z29" s="47" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
       <c r="AA29" s="47" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="AB29" s="47" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="AC29" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD29" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE29" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF29" s="47" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="AG29" s="47" t="s">
         <v>77</v>
       </c>
       <c r="AH29" s="47" t="s">
         <v>165</v>
       </c>
       <c r="AI29" s="47" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="AJ29" s="47" t="s">
         <v>167</v>
       </c>
       <c r="AK29" s="47" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="AL29" s="47"/>
       <c r="AM29" s="47"/>
       <c r="AN29" s="47"/>
       <c r="AO29" s="48" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="AP29" s="48"/>
       <c r="AQ29" s="48"/>
     </row>
     <row r="30" spans="1:44">
       <c r="A30" s="49">
         <v>25</v>
       </c>
       <c r="B30" s="48" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="C30" s="48" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="D30" s="48" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="E30" s="48" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="F30" s="48" t="s">
         <v>59</v>
       </c>
       <c r="G30" s="48" t="s">
         <v>59</v>
       </c>
       <c r="H30" s="48" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="I30" s="48" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="J30" s="48" t="s">
         <v>88</v>
       </c>
       <c r="K30" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L30" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M30" s="48" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="N30" s="48" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="O30" s="48" t="s">
         <v>88</v>
       </c>
       <c r="P30" s="48">
         <v>37410544301</v>
       </c>
       <c r="Q30" s="48" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="R30" s="48" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="S30" s="48" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="T30" s="48" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="U30" s="47" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="V30" s="47"/>
       <c r="W30" s="47"/>
       <c r="X30" s="47"/>
       <c r="Y30" s="47" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="Z30" s="47" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="AA30" s="47" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="AB30" s="47" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="AC30" s="47" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="AD30" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE30" s="47" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
       <c r="AF30" s="47"/>
       <c r="AG30" s="47"/>
       <c r="AH30" s="47"/>
       <c r="AI30" s="47"/>
       <c r="AJ30" s="47"/>
       <c r="AK30" s="47"/>
       <c r="AL30" s="47"/>
       <c r="AM30" s="47"/>
       <c r="AN30" s="47"/>
       <c r="AO30" s="48" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="AP30" s="48"/>
       <c r="AQ30" s="48"/>
     </row>
     <row r="31" spans="1:44">
       <c r="A31" s="49">
         <v>26</v>
       </c>
       <c r="B31" s="48" t="s">
         <v>205</v>
       </c>
       <c r="C31" s="48" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="D31" s="48" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
       <c r="E31" s="48" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="F31" s="48" t="s">
         <v>59</v>
       </c>
       <c r="G31" s="48" t="s">
         <v>59</v>
       </c>
       <c r="H31" s="48" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="I31" s="48" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="J31" s="48" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="K31" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L31" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M31" s="48" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="N31" s="48" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
       <c r="O31" s="48" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="P31" s="48"/>
       <c r="Q31" s="48" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="R31" s="48" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="S31" s="48" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="T31" s="48" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="U31" s="47">
         <v>100</v>
       </c>
       <c r="V31" s="47"/>
       <c r="W31" s="47"/>
       <c r="X31" s="47"/>
       <c r="Y31" s="47" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="Z31" s="47" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="AA31" s="47" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="AB31" s="47" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="AC31" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD31" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE31" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF31" s="47" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="AG31" s="47" t="s">
         <v>77</v>
       </c>
       <c r="AH31" s="47" t="s">
         <v>165</v>
       </c>
       <c r="AI31" s="47" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="AJ31" s="47" t="s">
         <v>167</v>
       </c>
       <c r="AK31" s="47" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="AL31" s="47"/>
       <c r="AM31" s="47"/>
       <c r="AN31" s="47"/>
       <c r="AO31" s="48" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="AP31" s="48"/>
       <c r="AQ31" s="48"/>
     </row>
     <row r="32" spans="1:44">
       <c r="A32" s="49">
         <v>27</v>
       </c>
       <c r="B32" s="48" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="C32" s="48" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="D32" s="48" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="E32" s="48" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F32" s="48" t="s">
         <v>59</v>
       </c>
       <c r="G32" s="48" t="s">
         <v>59</v>
       </c>
       <c r="H32" s="48" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="I32" s="48" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
       <c r="J32" s="48" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="K32" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L32" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M32" s="48" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="N32" s="48" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
       <c r="O32" s="48" t="s">
         <v>88</v>
       </c>
       <c r="P32" s="48">
         <v>37412222322</v>
       </c>
       <c r="Q32" s="48" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
       <c r="R32" s="48" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
       <c r="S32" s="48" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
       <c r="T32" s="48" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="U32" s="47" t="s">
-        <v>586</v>
+        <v>589</v>
       </c>
       <c r="V32" s="47"/>
       <c r="W32" s="47"/>
       <c r="X32" s="47"/>
       <c r="Y32" s="47" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
       <c r="Z32" s="47" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="AA32" s="47" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="AB32" s="47" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
       <c r="AC32" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD32" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE32" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF32" s="47"/>
       <c r="AG32" s="47"/>
       <c r="AH32" s="47"/>
       <c r="AI32" s="47"/>
       <c r="AJ32" s="47"/>
       <c r="AK32" s="47"/>
       <c r="AL32" s="47"/>
       <c r="AM32" s="47"/>
       <c r="AN32" s="47"/>
       <c r="AO32" s="48" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="AP32" s="48"/>
       <c r="AQ32" s="48"/>
     </row>
     <row r="33" spans="1:44">
       <c r="A33" s="49">
         <v>28</v>
       </c>
       <c r="B33" s="48" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="C33" s="48" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
       <c r="D33" s="48" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="E33" s="48" t="s">
-        <v>595</v>
+        <v>598</v>
       </c>
       <c r="F33" s="48" t="s">
         <v>59</v>
       </c>
       <c r="G33" s="48" t="s">
         <v>59</v>
       </c>
       <c r="H33" s="48" t="s">
-        <v>596</v>
+        <v>599</v>
       </c>
       <c r="I33" s="48" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
       <c r="J33" s="48" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
       <c r="K33" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L33" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M33" s="48" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="N33" s="48" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
       <c r="O33" s="48" t="s">
         <v>88</v>
       </c>
       <c r="P33" s="48"/>
       <c r="Q33" s="48" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="R33" s="48" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="S33" s="48" t="s">
-        <v>602</v>
+        <v>605</v>
       </c>
       <c r="T33" s="48" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
       <c r="U33" s="47" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="V33" s="47"/>
       <c r="W33" s="47"/>
       <c r="X33" s="47"/>
       <c r="Y33" s="47" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="Z33" s="47" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
       <c r="AA33" s="47" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="AB33" s="47" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
       <c r="AC33" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD33" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE33" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF33" s="47"/>
       <c r="AG33" s="47"/>
       <c r="AH33" s="47"/>
       <c r="AI33" s="47"/>
       <c r="AJ33" s="47"/>
       <c r="AK33" s="47"/>
       <c r="AL33" s="47"/>
       <c r="AM33" s="47"/>
       <c r="AN33" s="47"/>
       <c r="AO33" s="48" t="s">
-        <v>607</v>
+        <v>610</v>
       </c>
       <c r="AP33" s="48"/>
       <c r="AQ33" s="48"/>
     </row>
     <row r="34" spans="1:44">
       <c r="A34" s="49">
         <v>29</v>
       </c>
       <c r="B34" s="48" t="s">
-        <v>608</v>
+        <v>611</v>
       </c>
       <c r="C34" s="48" t="s">
-        <v>609</v>
+        <v>612</v>
       </c>
       <c r="D34" s="48" t="s">
-        <v>610</v>
+        <v>613</v>
       </c>
       <c r="E34" s="48" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
       <c r="F34" s="48" t="s">
         <v>59</v>
       </c>
       <c r="G34" s="48" t="s">
         <v>59</v>
       </c>
       <c r="H34" s="48" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
       <c r="I34" s="48" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="J34" s="48" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="K34" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L34" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M34" s="48" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="N34" s="48" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="O34" s="48" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="P34" s="48" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="Q34" s="48" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
       <c r="R34" s="48" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="S34" s="48" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="T34" s="48" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="U34" s="47" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="V34" s="47"/>
       <c r="W34" s="47"/>
       <c r="X34" s="47"/>
       <c r="Y34" s="47" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="Z34" s="47" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="AA34" s="47" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="AB34" s="47" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
       <c r="AC34" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD34" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE34" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF34" s="47"/>
       <c r="AG34" s="47"/>
       <c r="AH34" s="47"/>
       <c r="AI34" s="47"/>
       <c r="AJ34" s="47"/>
       <c r="AK34" s="47"/>
       <c r="AL34" s="47"/>
       <c r="AM34" s="47"/>
       <c r="AN34" s="47"/>
       <c r="AO34" s="48" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="AP34" s="48"/>
       <c r="AQ34" s="48"/>
     </row>
     <row r="35" spans="1:44">
       <c r="A35" s="49">
         <v>30</v>
       </c>
       <c r="B35" s="48" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="C35" s="48" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="D35" s="48" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="E35" s="48" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="F35" s="48" t="s">
         <v>59</v>
       </c>
       <c r="G35" s="48" t="s">
         <v>59</v>
       </c>
       <c r="H35" s="48" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="I35" s="48" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="J35" s="48" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="K35" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L35" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M35" s="48" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="N35" s="48" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="O35" s="48" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="P35" s="48"/>
       <c r="Q35" s="48" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="R35" s="48" t="s">
-        <v>634</v>
+        <v>637</v>
       </c>
       <c r="S35" s="48" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
       <c r="T35" s="48" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
       <c r="U35" s="47" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
       <c r="V35" s="47"/>
       <c r="W35" s="47"/>
       <c r="X35" s="47"/>
       <c r="Y35" s="47" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
       <c r="Z35" s="47" t="s">
-        <v>639</v>
+        <v>642</v>
       </c>
       <c r="AA35" s="47" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="AB35" s="47" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="AC35" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD35" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE35" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF35" s="47"/>
       <c r="AG35" s="47"/>
       <c r="AH35" s="47"/>
       <c r="AI35" s="47"/>
       <c r="AJ35" s="47"/>
       <c r="AK35" s="47"/>
       <c r="AL35" s="47"/>
       <c r="AM35" s="47"/>
       <c r="AN35" s="47"/>
       <c r="AO35" s="48" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="AP35" s="48"/>
       <c r="AQ35" s="48"/>
     </row>
     <row r="36" spans="1:44">
       <c r="A36" s="49">
         <v>31</v>
       </c>
       <c r="B36" s="48" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="C36" s="48" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
       <c r="D36" s="48" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="E36" s="48" t="s">
-        <v>646</v>
+        <v>649</v>
       </c>
       <c r="F36" s="48" t="s">
         <v>59</v>
       </c>
       <c r="G36" s="48" t="s">
         <v>59</v>
       </c>
       <c r="H36" s="48" t="s">
-        <v>647</v>
+        <v>650</v>
       </c>
       <c r="I36" s="48" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
       <c r="J36" s="48" t="s">
         <v>153</v>
       </c>
       <c r="K36" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L36" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M36" s="48" t="s">
-        <v>647</v>
+        <v>650</v>
       </c>
       <c r="N36" s="48" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
       <c r="O36" s="48" t="s">
         <v>153</v>
       </c>
       <c r="P36" s="48" t="s">
-        <v>649</v>
+        <v>652</v>
       </c>
       <c r="Q36" s="48" t="s">
-        <v>650</v>
+        <v>653</v>
       </c>
       <c r="R36" s="48" t="s">
-        <v>651</v>
+        <v>654</v>
       </c>
       <c r="S36" s="48" t="s">
-        <v>652</v>
+        <v>655</v>
       </c>
       <c r="T36" s="48" t="s">
-        <v>653</v>
+        <v>656</v>
       </c>
       <c r="U36" s="47" t="s">
-        <v>654</v>
+        <v>657</v>
       </c>
       <c r="V36" s="47"/>
       <c r="W36" s="47"/>
       <c r="X36" s="47"/>
       <c r="Y36" s="47" t="s">
-        <v>655</v>
+        <v>658</v>
       </c>
       <c r="Z36" s="47" t="s">
-        <v>653</v>
+        <v>656</v>
       </c>
       <c r="AA36" s="47" t="s">
-        <v>656</v>
+        <v>659</v>
       </c>
       <c r="AB36" s="47" t="s">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="AC36" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD36" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE36" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF36" s="47"/>
       <c r="AG36" s="47"/>
       <c r="AH36" s="47"/>
       <c r="AI36" s="47"/>
       <c r="AJ36" s="47"/>
       <c r="AK36" s="47"/>
       <c r="AL36" s="47"/>
       <c r="AM36" s="47"/>
       <c r="AN36" s="47"/>
       <c r="AO36" s="48" t="s">
-        <v>658</v>
+        <v>661</v>
       </c>
       <c r="AP36" s="48"/>
       <c r="AQ36" s="48"/>
     </row>
     <row r="37" spans="1:44">
       <c r="A37" s="49">
         <v>32</v>
       </c>
       <c r="B37" s="48" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="C37" s="48" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
       <c r="D37" s="48" t="s">
-        <v>660</v>
+        <v>663</v>
       </c>
       <c r="E37" s="48" t="s">
-        <v>661</v>
+        <v>664</v>
       </c>
       <c r="F37" s="48" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="G37" s="48" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
       <c r="H37" s="48" t="s">
-        <v>664</v>
+        <v>667</v>
       </c>
       <c r="I37" s="48" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="J37" s="48">
         <v>2202</v>
       </c>
       <c r="K37" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L37" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M37" s="48" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
       <c r="N37" s="48" t="s">
-        <v>667</v>
+        <v>670</v>
       </c>
       <c r="O37" s="48" t="s">
         <v>150</v>
       </c>
       <c r="P37" s="48" t="s">
-        <v>668</v>
+        <v>671</v>
       </c>
       <c r="Q37" s="48" t="s">
-        <v>669</v>
+        <v>672</v>
       </c>
       <c r="R37" s="48" t="s">
-        <v>670</v>
+        <v>673</v>
       </c>
       <c r="S37" s="48" t="s">
-        <v>671</v>
+        <v>674</v>
       </c>
       <c r="T37" s="48" t="s">
-        <v>672</v>
+        <v>675</v>
       </c>
       <c r="U37" s="47" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="V37" s="47"/>
       <c r="W37" s="47"/>
       <c r="X37" s="47"/>
       <c r="Y37" s="47" t="s">
-        <v>673</v>
+        <v>676</v>
       </c>
       <c r="Z37" s="47" t="s">
-        <v>674</v>
+        <v>677</v>
       </c>
       <c r="AA37" s="47" t="s">
-        <v>675</v>
+        <v>678</v>
       </c>
       <c r="AB37" s="47" t="s">
-        <v>676</v>
+        <v>679</v>
       </c>
       <c r="AC37" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD37" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE37" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF37" s="47"/>
       <c r="AG37" s="47"/>
       <c r="AH37" s="47"/>
       <c r="AI37" s="47"/>
       <c r="AJ37" s="47"/>
       <c r="AK37" s="47"/>
       <c r="AL37" s="47"/>
       <c r="AM37" s="47"/>
       <c r="AN37" s="47"/>
       <c r="AO37" s="48" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="AP37" s="48"/>
       <c r="AQ37" s="48"/>
     </row>
     <row r="38" spans="1:44">
       <c r="A38" s="49">
         <v>33</v>
       </c>
       <c r="B38" s="48" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="C38" s="48" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
       <c r="D38" s="48" t="s">
-        <v>680</v>
+        <v>683</v>
       </c>
       <c r="E38" s="48" t="s">
-        <v>681</v>
+        <v>684</v>
       </c>
       <c r="F38" s="48" t="s">
         <v>59</v>
       </c>
       <c r="G38" s="48" t="s">
         <v>59</v>
       </c>
       <c r="H38" s="48" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="I38" s="48" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
       <c r="J38" s="48" t="s">
-        <v>684</v>
+        <v>687</v>
       </c>
       <c r="K38" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L38" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M38" s="48" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="N38" s="48" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
       <c r="O38" s="48" t="s">
-        <v>684</v>
+        <v>687</v>
       </c>
       <c r="P38" s="48" t="s">
-        <v>685</v>
+        <v>688</v>
       </c>
       <c r="Q38" s="48" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="R38" s="48" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
       <c r="S38" s="48" t="s">
-        <v>688</v>
+        <v>691</v>
       </c>
       <c r="T38" s="48" t="s">
-        <v>689</v>
+        <v>692</v>
       </c>
       <c r="U38" s="47" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="V38" s="47"/>
       <c r="W38" s="47"/>
       <c r="X38" s="47"/>
       <c r="Y38" s="47" t="s">
-        <v>690</v>
+        <v>693</v>
       </c>
       <c r="Z38" s="47" t="s">
-        <v>691</v>
+        <v>694</v>
       </c>
       <c r="AA38" s="47" t="s">
-        <v>692</v>
+        <v>695</v>
       </c>
       <c r="AB38" s="47" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="AC38" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD38" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE38" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF38" s="47"/>
       <c r="AG38" s="47"/>
       <c r="AH38" s="47"/>
       <c r="AI38" s="47"/>
       <c r="AJ38" s="47"/>
       <c r="AK38" s="47"/>
       <c r="AL38" s="47"/>
       <c r="AM38" s="47"/>
       <c r="AN38" s="47"/>
       <c r="AO38" s="48" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
       <c r="AP38" s="48"/>
       <c r="AQ38" s="48"/>
     </row>
     <row r="39" spans="1:44">
       <c r="A39" s="49"/>
       <c r="B39" s="48"/>
       <c r="C39" s="48"/>
       <c r="D39" s="48"/>
       <c r="E39" s="48"/>
       <c r="F39" s="48"/>
       <c r="G39" s="48"/>
       <c r="H39" s="48"/>
       <c r="I39" s="48"/>
       <c r="J39" s="48"/>
       <c r="K39" s="48"/>
       <c r="L39" s="48"/>
       <c r="M39" s="48"/>
       <c r="N39" s="48"/>
       <c r="O39" s="48"/>
       <c r="P39" s="48"/>
       <c r="Q39" s="48"/>
       <c r="R39" s="48"/>
       <c r="S39" s="48"/>
       <c r="T39" s="48"/>