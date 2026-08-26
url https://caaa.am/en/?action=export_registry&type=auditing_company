--- v2 (2026-07-07)
+++ v3 (2026-08-26)
@@ -15,51 +15,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="599" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Audit Organization" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Audit Organization'!$A$5:$AU$45</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="698">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="696">
   <si>
     <t>Information on audit organizations in the Chamber registry</t>
   </si>
   <si>
     <t>ՀՏ</t>
   </si>
   <si>
     <t>ՀՄ</t>
   </si>
   <si>
     <t>ԿՄ</t>
   </si>
   <si>
     <t>ԱՈՒ</t>
   </si>
   <si>
     <t>ՄՑ</t>
   </si>
   <si>
     <t>ԱՏ</t>
   </si>
   <si>
     <t>ԱԳ</t>
   </si>
   <si>
@@ -280,64 +280,64 @@
   <si>
     <t>Petrosyan Hovhannes Petros (A 0001)
 Yeghoyan Vigen Shiraz(A 0003)
 Minasyan Lilit Valeri(A 0195)
 Azizyan Arusyak Movses(A 0005)
 Harutyunyan Hasmik Mikayel(A 0172)</t>
   </si>
   <si>
     <t>2 20 0001
 2 20 0003
 2 20 0007
 2 20 0006
 2 20 0058</t>
   </si>
   <si>
     <t>Not available</t>
   </si>
   <si>
     <t>03.10.2025</t>
   </si>
   <si>
     <t>Chamber of Auditors and Expert Accountants of Armenia
 46/2 Monte Melkonyan, Yerevan</t>
   </si>
   <si>
-    <t>3
+    <t>2
 Apply disciplinary measure</t>
   </si>
   <si>
     <t>Board of the Chamber of Auditors and Expert Accountants of Armenia
 46/2 Monte Melkonyan, Yerevan
-26.03.2026
-[...6 lines deleted...]
-    <t>Clause 1 of Article 28, Article 31 of the Law "On Regulation and Public Control of Accounting and Auditing Activities", Clause 14.17.25 of the Charter of the "Chamber of Auditors and Expert Accountants of Armenia", on the application of disciplinary measures against Chamber members Clause 8.7 of the Order, as well as the Quality Requirements Maintenance and Disciplinary Commission dated 08.10.2025. Protocol N 08</t>
+25.06.2026
+40-A</t>
+  </si>
+  <si>
+    <t>Warning</t>
+  </si>
+  <si>
+    <t>Article 28 of the Law of the Republic of Armenia "On the Regulation and Public Oversight of Accounting and Auditing Activities", Clause 14.17.25 of the Charter of the Chamber of Auditors and Expert Accountants of Armenia Non-Governmental Organization, as well as Decision No. 20-A of the Council of the Chamber dated 26 March 2026 and Decision No. 11-A of the Public Oversight Board for Accounting and Auditing Activities dated 3 June 2026 "On Upholding the Complaint of PHP Partners CJSC"</t>
   </si>
   <si>
     <t>273.120.04133</t>
   </si>
   <si>
     <t>1 20 0219</t>
   </si>
   <si>
     <t xml:space="preserve">"4A Consulting" Closed Joint-Stock Company </t>
   </si>
   <si>
     <t>00148693</t>
   </si>
   <si>
     <t>Nalbandyan</t>
   </si>
   <si>
     <t>50,
 office 136</t>
   </si>
   <si>
     <t>0010</t>
   </si>
   <si>
     <t>+37410 520847</t>
@@ -370,54 +370,61 @@
   </si>
   <si>
     <t>Martirosyan Anik Ararat(A 0069)
 Khachatryan Ani Levon(A 0070)
 Gazazyan Ketrin Davit(A 0132)
 Nalbandyan Karine Albert(A 0097) 
 Manukyan Karen Lyova(a 0275)
 Tovmasyan Gayane Sergey(A 0038)</t>
   </si>
   <si>
     <t>2 20 0072
 2 20 0073
 2 20 0236
 2 20 0221
 2 25 0995
 2 20 0065</t>
   </si>
   <si>
     <t>11.09.2024</t>
   </si>
   <si>
     <t>Chamber of Auditors and Expert Accountants of Armenia
 6th floor, 49/3 Komitas, Yerevan</t>
   </si>
   <si>
+    <t>3
+Apply disciplinary measure</t>
+  </si>
+  <si>
     <t>Board of the Chamber of Auditors and Expert Accountants of Armenia
 6th floor, 49/3 Komitas, Yerevan
 16.12.2024
 104-A</t>
+  </si>
+  <si>
+    <t>Fine</t>
   </si>
   <si>
     <t>Clause 1 of Article 28, Article 31 of the Law "On Regulation and Public Control of Accounting and Auditing Activities", Clause 14.16.25 of the Charter of the "Chamber of Auditors and Expert Accountants of Armenia", on the application of disciplinary measures against Chamber members Clause 8.7 of the Order</t>
   </si>
   <si>
     <t>271.120.880537</t>
   </si>
   <si>
     <t>1 20 0243</t>
   </si>
   <si>
     <t>"PricewaterhouseCoopers Armenia" Limited Liability Company</t>
   </si>
   <si>
     <t>02588296</t>
   </si>
   <si>
     <t>V. Sargsyan</t>
   </si>
   <si>
     <t>2,
 8th floor</t>
   </si>
   <si>
     <t>+37496 202733</t>
@@ -605,61 +612,54 @@
 25
 49</t>
   </si>
   <si>
     <t>Katoyan Lilit Gari
 Sargsyan Nelli Vardan
 Margaryan Hayk Emil</t>
   </si>
   <si>
     <t>Katoyan Lilit Gari(A 0025)
 Sargsyan Nelli Vardan(A 0124)
 Hovhannisyan Samvel Sergo(A 0277)</t>
   </si>
   <si>
     <t>2 20 0035
 2 20 0051
 2 25 1004</t>
   </si>
   <si>
     <t>JPA International, www.jpainternational.com</t>
   </si>
   <si>
     <t>26.12.2023</t>
   </si>
   <si>
-    <t>2
-[...2 lines deleted...]
-  <si>
     <t>Board of the Chamber of Auditors and Expert Accountants of Armenia
 6th floor, 49/3 Komitas, Yerevan
 16.04.2024
 45-A</t>
-  </si>
-[...1 lines deleted...]
-    <t>Warning</t>
   </si>
   <si>
     <t>Clause 1 of Article 28, Article 30 of the Law "On Regulation and Public Control of Accounting and Auditing Activities", Clause 14.16.25 of the Charter of the "Chamber of Auditors and Expert Accountants of Armenia", on the application of disciplinary measures against the members of the Chamber Clause 8.7 of the Order, as well as the Quality Requirements Maintenance and Disciplinary Commission dated 01.04.2024. Protocol N 03</t>
   </si>
   <si>
     <t>273.120.05381</t>
   </si>
   <si>
     <t>1 20 0220</t>
   </si>
   <si>
     <t xml:space="preserve">"AMH Audit" Closed Joint-Stock Company </t>
   </si>
   <si>
     <t>02246786</t>
   </si>
   <si>
     <t>Shirak</t>
   </si>
   <si>
     <t>56/1, apt. 35</t>
   </si>
   <si>
     <t>0086</t>
   </si>
@@ -943,80 +943,73 @@
     <t>01012831</t>
   </si>
   <si>
     <t>Orbeli brothers</t>
   </si>
   <si>
     <t>67/2, 
 ap. 86</t>
   </si>
   <si>
     <t>0028</t>
   </si>
   <si>
     <t>26/3</t>
   </si>
   <si>
     <t>+37410 541175</t>
   </si>
   <si>
     <t>info@progress-audit.am</t>
   </si>
   <si>
     <t>www.progress-audit.am</t>
   </si>
   <si>
-    <t>Arzumanyan Ruzanna Sasha (57 apt., 6b. Nansen, Yerevan, RA)
-[...18 lines deleted...]
-Abrahamyan Lusya Yurik(A 0078)
+    <t>Kirakosyan Artur Grisha (47 apt., 9 Kristapor, Yerevan, RA)</t>
+  </si>
+  <si>
+    <t>2 26 1060</t>
+  </si>
+  <si>
+    <t>Kirakosyan Artur Grisha</t>
+  </si>
+  <si>
+    <t>Kirakosyan Artur Grisha(A 0303)
+Arzumanyan Ruzanna Sasha(A 0072)
 Galstyan Karine Mkrtich(A 0128)
 Nikoghosyan Emil Zaven(A 0045)
-Grigoryan Kristine Emil(A 0239)</t>
-[...3 lines deleted...]
-2 20 0109
+Grigoryan Kristine Emil(A 0239)
+Hakobyan Ruben Sergey(A 0297)</t>
+  </si>
+  <si>
+    <t>2 26 1060
+2 20 0078
 2 20 0108
 2 20 0086
-2 24 0855</t>
+2 24 0855
+2 26 1086</t>
   </si>
   <si>
     <t>09.10.2025</t>
   </si>
   <si>
     <t>Board of the Chamber of Auditors and Expert Accountants of Armenia
 46/2 Monte Melkonyan, Yerevan
 02.12.2025
 74-A</t>
   </si>
   <si>
     <t>Clause 1 of Article 28, Article 31 of the Law "On Regulation and Public Control of Accounting and Auditing Activities", Clause 14.17.25 of the Charter of the "Chamber of Auditors and Expert Accountants of Armenia", on the application of disciplinary measures against Chamber members Clause 8.7 of the Order, as well as the Quality Requirements Maintenance and Disciplinary Commission dated 04.11.2025. Protocol N 09</t>
   </si>
   <si>
     <t>264.120.08958</t>
   </si>
   <si>
     <t>1 20 0330</t>
   </si>
   <si>
     <t>"IFP" Limited Liability Company</t>
   </si>
   <si>
     <t>00125588</t>
   </si>
@@ -1101,58 +1094,57 @@
   </si>
   <si>
     <t>info@tmaudit.am</t>
   </si>
   <si>
     <t>www.tmaudit.am</t>
   </si>
   <si>
     <t>Movsisyan Tatul Hrant (134 house, 4th str., v.Vardenik, Gegharkunik region, RA)
 Grigoryan Sofya Mamikon (7apt., 95b.Andranik, Yerevan, RA)</t>
   </si>
   <si>
     <t>2 20 0039</t>
   </si>
   <si>
     <t>80
 20</t>
   </si>
   <si>
     <t>Movsisyan Tatul Hrant</t>
   </si>
   <si>
     <t xml:space="preserve">Movsisyan Tatul Hrant(A 0029)
 Atoyan Ghukas Madat(A 0024)
 Chitchyan Anush Kamo(A 0131)
-Grigoryan Lilit Tigran(A 0065)
 </t>
   </si>
   <si>
-    <t>2 20 0039
+    <t xml:space="preserve">2 20 0039
 2 20 0034
 2 20 0240
-2 20 0144</t>
+</t>
   </si>
   <si>
     <t>22.04.2026</t>
   </si>
   <si>
     <t>Board of the Chamber of Auditors and Expert Accountants of Armenia
 46/2 Monte Melkonyan, Yerevan
 27.04.2026
 30-A</t>
   </si>
   <si>
     <t>Clause 1 of Article 28, Article 30 of the Law "On Regulation and Public Control of Accounting and Auditing Activities", Clause 14.17.25 of the Charter of the "Chamber of Auditors and Expert Accountants of Armenia", on the application of disciplinary measures against the members of the Chamber Clause 8.7 of the Order, as well as the Quality Requirements Maintenance and Disciplinary Commission dated 22.04.2026. Protocol N 13</t>
   </si>
   <si>
     <t>264․120․03701</t>
   </si>
   <si>
     <t>1 20 0371</t>
   </si>
   <si>
     <t>"ALFA AUDIT" Limited Liability Company</t>
   </si>
   <si>
     <t>00128775</t>
   </si>
@@ -1531,51 +1523,55 @@
 </t>
   </si>
   <si>
     <t>Crowe Global, www.crowe.com</t>
   </si>
   <si>
     <t>06.05.2024</t>
   </si>
   <si>
     <t>6
 Apply disciplinary measure</t>
   </si>
   <si>
     <t xml:space="preserve">Board of the Chamber of Auditors and Expert Accountants of Armenia
 6th floor, 49/3 Komitas, Yerevan
 03.06.2024
 61-A
 Cancelled
 Board of the Chamber of Auditors and Expert Accountants of Armenia
 6th floor, 49/3 Komitas, Yerevan
 14.03.2025
 16-A
 </t>
   </si>
   <si>
-    <t>Cancellation ofTermination of membership
+    <t>Termination of membership
+Base
+03.06.2024
+61-A
+Cancellation ofTermination of membership
 Base
 14.03.2025
 16-A</t>
   </si>
   <si>
     <t>Based on Article 28, Clause 1, Article 19, Part 1, Clause 3, Article 34, Part 1, Clause 1 of the Law "On Regulation and Public Control of Accounting and Auditing Activities", Clause 14.16.25 of the Charter of the "Chamber of Auditors and Expert Accountants of Armenia" public organization, Clause 8.7 of the procedure for applying disciplinary measures against the members of the Chamber, as well as the resolution of the Quality Requirements Maintenance and Disciplinary Commission dated 08.05.2024. Minutes of session N 07</t>
   </si>
   <si>
     <t>273.110.766442</t>
   </si>
   <si>
     <t>29.01.2021</t>
   </si>
   <si>
     <t>1 21 0473</t>
   </si>
   <si>
     <t xml:space="preserve">"Yerevan-Audit Consult" Closed Joint-Stock Company </t>
   </si>
   <si>
     <t>02703411</t>
   </si>
   <si>
     <t>Bryusov</t>
   </si>
@@ -2226,74 +2222,77 @@
   <si>
     <t>0007</t>
   </si>
   <si>
     <t>Khorenatsi</t>
   </si>
   <si>
     <t>26a, 
 office 114</t>
   </si>
   <si>
     <t>info@auditpro.am</t>
   </si>
   <si>
     <t>www.auditpro.am</t>
   </si>
   <si>
     <t xml:space="preserve">Khachatryan Arsen Karo (8/16 Yeghbayrutyan, Yerevan, RA )
 Avetisyan Avet Gagik (h. 108, 29/2 Moldovakan str., Yerevan, RA )
 Martirosyan Anush Vachagan (h. 1, v.Qaghsi,Hrazdan, RA)
 Verdiyan Zarine Yuri (Kurghinyan 13 lane, Yerevan, RA)
 </t>
   </si>
   <si>
     <t>2 21 0620
-2 24 0875</t>
+2 24 0875
+2 26 1084</t>
   </si>
   <si>
     <t xml:space="preserve">75
 10
 10
 5
 </t>
   </si>
   <si>
     <t>Khachatryan Arsen Karo</t>
   </si>
   <si>
     <t>2 21 0620</t>
   </si>
   <si>
     <t>Khachatryan Arsen Karo(A 0151)
 Avetisyan Avet Gagik(A 0252)
-Harutyunyan Metaksya Grigor(A 0180)</t>
+Harutyunyan Metaksya Grigor(A 0180)
+Martirosyan Anush Vachagan(A 0308)</t>
   </si>
   <si>
     <t>2 21 0620
 2 24 0875
-2 21 0577</t>
+2 21 0577
+2 26 1084</t>
   </si>
   <si>
     <t>443.120.11819</t>
   </si>
   <si>
     <t>25.12.2024</t>
   </si>
   <si>
     <t>1 24 0932</t>
   </si>
   <si>
     <t>"GM CONSULT" Limited Liability Company</t>
   </si>
   <si>
     <t>01357262</t>
   </si>
   <si>
     <t>Tichina 3th alley</t>
   </si>
   <si>
     <t>2/10</t>
   </si>
   <si>
     <t>0065</t>
   </si>
@@ -4439,412 +4438,412 @@
       <c r="Z7" s="47" t="s">
         <v>96</v>
       </c>
       <c r="AA7" s="47" t="s">
         <v>97</v>
       </c>
       <c r="AB7" s="47" t="s">
         <v>98</v>
       </c>
       <c r="AC7" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD7" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE7" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF7" s="47" t="s">
         <v>99</v>
       </c>
       <c r="AG7" s="47" t="s">
         <v>100</v>
       </c>
       <c r="AH7" s="47" t="s">
-        <v>78</v>
+        <v>101</v>
       </c>
       <c r="AI7" s="47" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AJ7" s="47" t="s">
-        <v>80</v>
+        <v>103</v>
       </c>
       <c r="AK7" s="47" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="AL7" s="47"/>
       <c r="AM7" s="47"/>
       <c r="AN7" s="47"/>
       <c r="AO7" s="48" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="AP7" s="48"/>
       <c r="AQ7" s="48"/>
     </row>
     <row r="8" spans="1:44">
       <c r="A8" s="49">
         <v>3</v>
       </c>
       <c r="B8" s="48" t="s">
         <v>55</v>
       </c>
       <c r="C8" s="48" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="D8" s="48" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="E8" s="48" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="F8" s="48" t="s">
         <v>59</v>
       </c>
       <c r="G8" s="48" t="s">
         <v>59</v>
       </c>
       <c r="H8" s="48" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="I8" s="48" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="J8" s="48" t="s">
         <v>88</v>
       </c>
       <c r="K8" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="48" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="N8" s="48" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="O8" s="48" t="s">
         <v>88</v>
       </c>
       <c r="P8" s="48" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="Q8" s="48" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="R8" s="48" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="S8" s="48" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="T8" s="48" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="U8" s="47">
         <v>51.71</v>
       </c>
       <c r="V8" s="47" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="W8" s="47"/>
       <c r="X8" s="47">
         <v>48.28</v>
       </c>
       <c r="Y8" s="47" t="s">
+        <v>117</v>
+      </c>
+      <c r="Z8" s="47" t="s">
         <v>115</v>
       </c>
-      <c r="Z8" s="47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA8" s="47" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="AB8" s="47" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="AC8" s="47" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="AD8" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE8" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF8" s="47" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="AG8" s="47" t="s">
         <v>77</v>
       </c>
       <c r="AH8" s="47" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="AI8" s="47" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="AJ8" s="47" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="AK8" s="47" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="AL8" s="47"/>
       <c r="AM8" s="47"/>
       <c r="AN8" s="47"/>
       <c r="AO8" s="48" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="AP8" s="48"/>
       <c r="AQ8" s="48"/>
     </row>
     <row r="9" spans="1:44">
       <c r="A9" s="49">
         <v>4</v>
       </c>
       <c r="B9" s="48" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="48" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="D9" s="48" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="E9" s="48" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="F9" s="48" t="s">
         <v>59</v>
       </c>
       <c r="G9" s="48" t="s">
         <v>59</v>
       </c>
       <c r="H9" s="48" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="I9" s="48" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="J9" s="48" t="s">
         <v>88</v>
       </c>
       <c r="K9" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="48" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="N9" s="48" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="O9" s="48" t="s">
         <v>88</v>
       </c>
       <c r="P9" s="48" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="Q9" s="48" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="R9" s="48" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="S9" s="48" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="T9" s="48" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="U9" s="47" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="V9" s="47" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="W9" s="47" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="X9" s="47">
         <v>45.9</v>
       </c>
       <c r="Y9" s="47" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="Z9" s="47" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="AA9" s="47" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="AB9" s="47" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="AC9" s="47" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="AD9" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE9" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF9" s="47" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="AG9" s="47" t="s">
         <v>77</v>
       </c>
       <c r="AH9" s="47" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="AI9" s="47" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="AJ9" s="47" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="AK9" s="47" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="AL9" s="47"/>
       <c r="AM9" s="47"/>
       <c r="AN9" s="47"/>
       <c r="AO9" s="48" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="AP9" s="48"/>
       <c r="AQ9" s="48"/>
     </row>
     <row r="10" spans="1:44">
       <c r="A10" s="49">
         <v>5</v>
       </c>
       <c r="B10" s="48" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="48" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="D10" s="48" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="E10" s="48" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="F10" s="48" t="s">
         <v>59</v>
       </c>
       <c r="G10" s="48" t="s">
         <v>59</v>
       </c>
       <c r="H10" s="48" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="I10" s="48">
         <v>8</v>
       </c>
       <c r="J10" s="48" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="K10" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L10" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M10" s="48" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="N10" s="48" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="O10" s="48" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="P10" s="48" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="Q10" s="48" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="R10" s="48" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="S10" s="48" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="T10" s="48" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="U10" s="47" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="V10" s="47"/>
       <c r="W10" s="47"/>
       <c r="X10" s="47"/>
       <c r="Y10" s="47" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z10" s="47" t="s">
         <v>160</v>
       </c>
-      <c r="Z10" s="47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA10" s="47" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="AB10" s="47" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="AC10" s="47" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="AD10" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE10" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF10" s="47" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="AG10" s="47" t="s">
         <v>100</v>
       </c>
       <c r="AH10" s="47" t="s">
-        <v>165</v>
+        <v>78</v>
       </c>
       <c r="AI10" s="47" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="AJ10" s="47" t="s">
-        <v>167</v>
+        <v>80</v>
       </c>
       <c r="AK10" s="47" t="s">
         <v>168</v>
       </c>
       <c r="AL10" s="47"/>
       <c r="AM10" s="47"/>
       <c r="AN10" s="47"/>
       <c r="AO10" s="48" t="s">
         <v>169</v>
       </c>
       <c r="AP10" s="48"/>
       <c r="AQ10" s="48"/>
     </row>
     <row r="11" spans="1:44">
       <c r="A11" s="49">
         <v>6</v>
       </c>
       <c r="B11" s="48" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="48" t="s">
         <v>170</v>
       </c>
       <c r="D11" s="48" t="s">
         <v>171</v>
@@ -4909,57 +4908,57 @@
       <c r="Z11" s="47" t="s">
         <v>183</v>
       </c>
       <c r="AA11" s="47" t="s">
         <v>185</v>
       </c>
       <c r="AB11" s="47" t="s">
         <v>186</v>
       </c>
       <c r="AC11" s="47" t="s">
         <v>187</v>
       </c>
       <c r="AD11" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE11" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF11" s="47" t="s">
         <v>188</v>
       </c>
       <c r="AG11" s="47" t="s">
         <v>77</v>
       </c>
       <c r="AH11" s="47" t="s">
-        <v>165</v>
+        <v>78</v>
       </c>
       <c r="AI11" s="47" t="s">
         <v>189</v>
       </c>
       <c r="AJ11" s="47" t="s">
-        <v>167</v>
+        <v>80</v>
       </c>
       <c r="AK11" s="47" t="s">
         <v>190</v>
       </c>
       <c r="AL11" s="47"/>
       <c r="AM11" s="47"/>
       <c r="AN11" s="47"/>
       <c r="AO11" s="48" t="s">
         <v>191</v>
       </c>
       <c r="AP11" s="48"/>
       <c r="AQ11" s="48"/>
     </row>
     <row r="12" spans="1:44">
       <c r="A12" s="49">
         <v>7</v>
       </c>
       <c r="B12" s="48" t="s">
         <v>55</v>
       </c>
       <c r="C12" s="48" t="s">
         <v>192</v>
       </c>
       <c r="D12" s="48" t="s">
         <v>193</v>
@@ -5020,57 +5019,57 @@
       <c r="Z12" s="47" t="s">
         <v>201</v>
       </c>
       <c r="AA12" s="47" t="s">
         <v>203</v>
       </c>
       <c r="AB12" s="47" t="s">
         <v>204</v>
       </c>
       <c r="AC12" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD12" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE12" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF12" s="47" t="s">
         <v>205</v>
       </c>
       <c r="AG12" s="47" t="s">
         <v>100</v>
       </c>
       <c r="AH12" s="47" t="s">
-        <v>78</v>
+        <v>101</v>
       </c>
       <c r="AI12" s="47" t="s">
         <v>206</v>
       </c>
       <c r="AJ12" s="47" t="s">
-        <v>80</v>
+        <v>103</v>
       </c>
       <c r="AK12" s="47" t="s">
         <v>207</v>
       </c>
       <c r="AL12" s="47"/>
       <c r="AM12" s="47"/>
       <c r="AN12" s="47"/>
       <c r="AO12" s="48" t="s">
         <v>208</v>
       </c>
       <c r="AP12" s="48"/>
       <c r="AQ12" s="48"/>
     </row>
     <row r="13" spans="1:44">
       <c r="A13" s="49">
         <v>8</v>
       </c>
       <c r="B13" s="48" t="s">
         <v>209</v>
       </c>
       <c r="C13" s="48" t="s">
         <v>210</v>
       </c>
       <c r="D13" s="48" t="s">
         <v>211</v>
@@ -5135,115 +5134,115 @@
       <c r="Z13" s="47" t="s">
         <v>223</v>
       </c>
       <c r="AA13" s="47" t="s">
         <v>224</v>
       </c>
       <c r="AB13" s="47" t="s">
         <v>225</v>
       </c>
       <c r="AC13" s="47" t="s">
         <v>226</v>
       </c>
       <c r="AD13" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE13" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF13" s="47" t="s">
         <v>227</v>
       </c>
       <c r="AG13" s="47" t="s">
         <v>100</v>
       </c>
       <c r="AH13" s="47" t="s">
-        <v>165</v>
+        <v>78</v>
       </c>
       <c r="AI13" s="47" t="s">
         <v>228</v>
       </c>
       <c r="AJ13" s="47" t="s">
-        <v>167</v>
+        <v>80</v>
       </c>
       <c r="AK13" s="47" t="s">
         <v>168</v>
       </c>
       <c r="AL13" s="47"/>
       <c r="AM13" s="47"/>
       <c r="AN13" s="47"/>
       <c r="AO13" s="48" t="s">
         <v>229</v>
       </c>
       <c r="AP13" s="48"/>
       <c r="AQ13" s="48"/>
     </row>
     <row r="14" spans="1:44">
       <c r="A14" s="49">
         <v>9</v>
       </c>
       <c r="B14" s="48" t="s">
         <v>209</v>
       </c>
       <c r="C14" s="48" t="s">
         <v>230</v>
       </c>
       <c r="D14" s="48" t="s">
         <v>231</v>
       </c>
       <c r="E14" s="48" t="s">
         <v>232</v>
       </c>
       <c r="F14" s="48" t="s">
         <v>59</v>
       </c>
       <c r="G14" s="48" t="s">
         <v>59</v>
       </c>
       <c r="H14" s="48" t="s">
         <v>233</v>
       </c>
       <c r="I14" s="48" t="s">
         <v>234</v>
       </c>
       <c r="J14" s="48" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="K14" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L14" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M14" s="48" t="s">
         <v>233</v>
       </c>
       <c r="N14" s="48" t="s">
         <v>235</v>
       </c>
       <c r="O14" s="48" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="P14" s="48" t="s">
         <v>236</v>
       </c>
       <c r="Q14" s="48" t="s">
         <v>237</v>
       </c>
       <c r="R14" s="48" t="s">
         <v>238</v>
       </c>
       <c r="S14" s="48" t="s">
         <v>239</v>
       </c>
       <c r="T14" s="48" t="s">
         <v>240</v>
       </c>
       <c r="U14" s="47" t="s">
         <v>241</v>
       </c>
       <c r="V14" s="47"/>
       <c r="W14" s="47"/>
       <c r="X14" s="47"/>
       <c r="Y14" s="47" t="s">
         <v>242</v>
       </c>
@@ -5319,2609 +5318,2609 @@
       </c>
       <c r="M15" s="48" t="s">
         <v>233</v>
       </c>
       <c r="N15" s="48" t="s">
         <v>253</v>
       </c>
       <c r="O15" s="48" t="s">
         <v>88</v>
       </c>
       <c r="P15" s="48" t="s">
         <v>254</v>
       </c>
       <c r="Q15" s="48" t="s">
         <v>255</v>
       </c>
       <c r="R15" s="48" t="s">
         <v>256</v>
       </c>
       <c r="S15" s="48" t="s">
         <v>257</v>
       </c>
       <c r="T15" s="48" t="s">
         <v>258</v>
       </c>
-      <c r="U15" s="47" t="s">
-        <v>259</v>
+      <c r="U15" s="47">
+        <v>100</v>
       </c>
       <c r="V15" s="47"/>
       <c r="W15" s="47"/>
       <c r="X15" s="47"/>
       <c r="Y15" s="47" t="s">
+        <v>259</v>
+      </c>
+      <c r="Z15" s="47" t="s">
+        <v>258</v>
+      </c>
+      <c r="AA15" s="47" t="s">
         <v>260</v>
       </c>
-      <c r="Z15" s="47" t="s">
+      <c r="AB15" s="47" t="s">
         <v>261</v>
       </c>
-      <c r="AA15" s="47" t="s">
+      <c r="AC15" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AD15" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AE15" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF15" s="47" t="s">
         <v>262</v>
-      </c>
-[...13 lines deleted...]
-        <v>264</v>
       </c>
       <c r="AG15" s="47" t="s">
         <v>77</v>
       </c>
       <c r="AH15" s="47" t="s">
-        <v>78</v>
+        <v>101</v>
       </c>
       <c r="AI15" s="47" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="AJ15" s="47" t="s">
-        <v>80</v>
+        <v>103</v>
       </c>
       <c r="AK15" s="47" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="AL15" s="47"/>
       <c r="AM15" s="47"/>
       <c r="AN15" s="47"/>
       <c r="AO15" s="48" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="AP15" s="48"/>
       <c r="AQ15" s="48"/>
     </row>
     <row r="16" spans="1:44">
       <c r="A16" s="49">
         <v>11</v>
       </c>
       <c r="B16" s="48" t="s">
         <v>209</v>
       </c>
       <c r="C16" s="48" t="s">
+        <v>266</v>
+      </c>
+      <c r="D16" s="48" t="s">
+        <v>267</v>
+      </c>
+      <c r="E16" s="48" t="s">
         <v>268</v>
       </c>
-      <c r="D16" s="48" t="s">
+      <c r="F16" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G16" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H16" s="48" t="s">
         <v>269</v>
-      </c>
-[...10 lines deleted...]
-        <v>271</v>
       </c>
       <c r="I16" s="48">
         <v>53</v>
       </c>
       <c r="J16" s="48" t="s">
         <v>252</v>
       </c>
       <c r="K16" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L16" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M16" s="48" t="s">
         <v>213</v>
       </c>
       <c r="N16" s="48" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="O16" s="48" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="P16" s="48"/>
       <c r="Q16" s="48" t="s">
+        <v>272</v>
+      </c>
+      <c r="R16" s="48" t="s">
+        <v>273</v>
+      </c>
+      <c r="S16" s="48" t="s">
         <v>274</v>
       </c>
-      <c r="R16" s="48" t="s">
+      <c r="T16" s="48" t="s">
         <v>275</v>
       </c>
-      <c r="S16" s="48" t="s">
+      <c r="U16" s="47" t="s">
         <v>276</v>
-      </c>
-[...4 lines deleted...]
-        <v>278</v>
       </c>
       <c r="V16" s="47"/>
       <c r="W16" s="47"/>
       <c r="X16" s="47"/>
       <c r="Y16" s="47" t="s">
+        <v>277</v>
+      </c>
+      <c r="Z16" s="47" t="s">
+        <v>278</v>
+      </c>
+      <c r="AA16" s="47" t="s">
         <v>279</v>
       </c>
-      <c r="Z16" s="47" t="s">
+      <c r="AB16" s="47" t="s">
         <v>280</v>
       </c>
-      <c r="AA16" s="47" t="s">
+      <c r="AC16" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AD16" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AE16" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF16" s="47" t="s">
         <v>281</v>
-      </c>
-[...13 lines deleted...]
-        <v>283</v>
       </c>
       <c r="AG16" s="47" t="s">
         <v>100</v>
       </c>
       <c r="AH16" s="47" t="s">
-        <v>165</v>
+        <v>78</v>
       </c>
       <c r="AI16" s="47" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="AJ16" s="47" t="s">
-        <v>167</v>
+        <v>80</v>
       </c>
       <c r="AK16" s="47" t="s">
         <v>168</v>
       </c>
       <c r="AL16" s="47"/>
       <c r="AM16" s="47"/>
       <c r="AN16" s="47"/>
       <c r="AO16" s="48" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="AP16" s="48"/>
       <c r="AQ16" s="48"/>
     </row>
     <row r="17" spans="1:44">
       <c r="A17" s="49">
         <v>12</v>
       </c>
       <c r="B17" s="48" t="s">
         <v>209</v>
       </c>
       <c r="C17" s="48" t="s">
+        <v>284</v>
+      </c>
+      <c r="D17" s="48" t="s">
+        <v>285</v>
+      </c>
+      <c r="E17" s="48" t="s">
         <v>286</v>
       </c>
-      <c r="D17" s="48" t="s">
+      <c r="F17" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G17" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H17" s="48" t="s">
         <v>287</v>
       </c>
-      <c r="E17" s="48" t="s">
+      <c r="I17" s="48" t="s">
         <v>288</v>
-      </c>
-[...10 lines deleted...]
-        <v>290</v>
       </c>
       <c r="J17" s="48" t="s">
         <v>64</v>
       </c>
       <c r="K17" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L17" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M17" s="48" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="N17" s="48" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="O17" s="48" t="s">
         <v>64</v>
       </c>
       <c r="P17" s="48">
         <v>37411607081</v>
       </c>
       <c r="Q17" s="48" t="s">
+        <v>289</v>
+      </c>
+      <c r="R17" s="48" t="s">
+        <v>290</v>
+      </c>
+      <c r="S17" s="48" t="s">
         <v>291</v>
       </c>
-      <c r="R17" s="48" t="s">
+      <c r="T17" s="48" t="s">
         <v>292</v>
       </c>
-      <c r="S17" s="48" t="s">
+      <c r="U17" s="47" t="s">
         <v>293</v>
-      </c>
-[...4 lines deleted...]
-        <v>295</v>
       </c>
       <c r="V17" s="47"/>
       <c r="W17" s="47"/>
       <c r="X17" s="47"/>
       <c r="Y17" s="47" t="s">
+        <v>294</v>
+      </c>
+      <c r="Z17" s="47" t="s">
+        <v>292</v>
+      </c>
+      <c r="AA17" s="47" t="s">
+        <v>295</v>
+      </c>
+      <c r="AB17" s="47" t="s">
         <v>296</v>
       </c>
-      <c r="Z17" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AA17" s="47" t="s">
+      <c r="AC17" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AD17" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AE17" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF17" s="47" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
       <c r="AG17" s="47" t="s">
         <v>77</v>
       </c>
       <c r="AH17" s="47" t="s">
-        <v>165</v>
+        <v>78</v>
       </c>
       <c r="AI17" s="47" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="AJ17" s="47" t="s">
-        <v>167</v>
+        <v>80</v>
       </c>
       <c r="AK17" s="47" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="AL17" s="47"/>
       <c r="AM17" s="47"/>
       <c r="AN17" s="47"/>
       <c r="AO17" s="48" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="AP17" s="48"/>
       <c r="AQ17" s="48"/>
     </row>
     <row r="18" spans="1:44">
       <c r="A18" s="49">
         <v>13</v>
       </c>
       <c r="B18" s="48" t="s">
         <v>209</v>
       </c>
       <c r="C18" s="48" t="s">
+        <v>301</v>
+      </c>
+      <c r="D18" s="48" t="s">
+        <v>302</v>
+      </c>
+      <c r="E18" s="48" t="s">
         <v>303</v>
       </c>
-      <c r="D18" s="48" t="s">
+      <c r="F18" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G18" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H18" s="48" t="s">
         <v>304</v>
       </c>
-      <c r="E18" s="48" t="s">
+      <c r="I18" s="48" t="s">
         <v>305</v>
       </c>
-      <c r="F18" s="48" t="s">
-[...5 lines deleted...]
-      <c r="H18" s="48" t="s">
+      <c r="J18" s="48" t="s">
         <v>306</v>
       </c>
-      <c r="I18" s="48" t="s">
+      <c r="K18" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L18" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M18" s="48" t="s">
+        <v>304</v>
+      </c>
+      <c r="N18" s="48" t="s">
+        <v>305</v>
+      </c>
+      <c r="O18" s="48" t="s">
+        <v>306</v>
+      </c>
+      <c r="P18" s="48" t="s">
         <v>307</v>
       </c>
-      <c r="J18" s="48" t="s">
+      <c r="Q18" s="48" t="s">
         <v>308</v>
       </c>
-      <c r="K18" s="48" t="s">
-[...14 lines deleted...]
-      <c r="P18" s="48" t="s">
+      <c r="R18" s="48" t="s">
         <v>309</v>
       </c>
-      <c r="Q18" s="48" t="s">
+      <c r="S18" s="48" t="s">
         <v>310</v>
       </c>
-      <c r="R18" s="48" t="s">
+      <c r="T18" s="48" t="s">
         <v>311</v>
-      </c>
-[...4 lines deleted...]
-        <v>313</v>
       </c>
       <c r="U18" s="47">
         <v>100</v>
       </c>
       <c r="V18" s="47"/>
       <c r="W18" s="47"/>
       <c r="X18" s="47"/>
       <c r="Y18" s="47" t="s">
+        <v>312</v>
+      </c>
+      <c r="Z18" s="47" t="s">
+        <v>311</v>
+      </c>
+      <c r="AA18" s="47" t="s">
+        <v>313</v>
+      </c>
+      <c r="AB18" s="47" t="s">
         <v>314</v>
       </c>
-      <c r="Z18" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AA18" s="47" t="s">
+      <c r="AC18" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AD18" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AE18" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF18" s="47" t="s">
         <v>315</v>
-      </c>
-[...13 lines deleted...]
-        <v>317</v>
       </c>
       <c r="AG18" s="47" t="s">
         <v>100</v>
       </c>
       <c r="AH18" s="47" t="s">
-        <v>165</v>
+        <v>78</v>
       </c>
       <c r="AI18" s="47" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="AJ18" s="47" t="s">
-        <v>167</v>
+        <v>80</v>
       </c>
       <c r="AK18" s="47" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="AL18" s="47"/>
       <c r="AM18" s="47"/>
       <c r="AN18" s="47"/>
       <c r="AO18" s="48" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="AP18" s="48"/>
       <c r="AQ18" s="48"/>
     </row>
     <row r="19" spans="1:44">
       <c r="A19" s="49">
         <v>14</v>
       </c>
       <c r="B19" s="48" t="s">
         <v>209</v>
       </c>
       <c r="C19" s="48" t="s">
+        <v>319</v>
+      </c>
+      <c r="D19" s="48" t="s">
+        <v>320</v>
+      </c>
+      <c r="E19" s="48" t="s">
         <v>321</v>
       </c>
-      <c r="D19" s="48" t="s">
+      <c r="F19" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G19" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H19" s="48" t="s">
         <v>322</v>
-      </c>
-[...10 lines deleted...]
-        <v>324</v>
       </c>
       <c r="I19" s="48">
         <v>9</v>
       </c>
       <c r="J19" s="48" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="K19" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L19" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M19" s="48" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="N19" s="48">
         <v>9</v>
       </c>
       <c r="O19" s="48" t="s">
+        <v>323</v>
+      </c>
+      <c r="P19" s="48" t="s">
+        <v>324</v>
+      </c>
+      <c r="Q19" s="48" t="s">
         <v>325</v>
       </c>
-      <c r="P19" s="48" t="s">
+      <c r="R19" s="48" t="s">
         <v>326</v>
       </c>
-      <c r="Q19" s="48" t="s">
+      <c r="S19" s="48" t="s">
         <v>327</v>
       </c>
-      <c r="R19" s="48" t="s">
+      <c r="T19" s="48" t="s">
         <v>328</v>
       </c>
-      <c r="S19" s="48" t="s">
+      <c r="U19" s="47" t="s">
         <v>329</v>
-      </c>
-[...4 lines deleted...]
-        <v>331</v>
       </c>
       <c r="V19" s="47"/>
       <c r="W19" s="47"/>
       <c r="X19" s="47"/>
       <c r="Y19" s="47" t="s">
+        <v>330</v>
+      </c>
+      <c r="Z19" s="47" t="s">
+        <v>331</v>
+      </c>
+      <c r="AA19" s="47" t="s">
         <v>332</v>
       </c>
-      <c r="Z19" s="47" t="s">
+      <c r="AB19" s="47" t="s">
         <v>333</v>
       </c>
-      <c r="AA19" s="47" t="s">
+      <c r="AC19" s="47" t="s">
         <v>334</v>
-      </c>
-[...4 lines deleted...]
-        <v>336</v>
       </c>
       <c r="AD19" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE19" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF19" s="47"/>
       <c r="AG19" s="47"/>
       <c r="AH19" s="47"/>
       <c r="AI19" s="47"/>
       <c r="AJ19" s="47"/>
       <c r="AK19" s="47"/>
       <c r="AL19" s="47"/>
       <c r="AM19" s="47"/>
       <c r="AN19" s="47"/>
       <c r="AO19" s="48" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="AP19" s="48"/>
       <c r="AQ19" s="48"/>
     </row>
     <row r="20" spans="1:44">
       <c r="A20" s="49">
         <v>15</v>
       </c>
       <c r="B20" s="48" t="s">
+        <v>336</v>
+      </c>
+      <c r="C20" s="48" t="s">
+        <v>337</v>
+      </c>
+      <c r="D20" s="48" t="s">
         <v>338</v>
       </c>
-      <c r="C20" s="48" t="s">
+      <c r="E20" s="48" t="s">
         <v>339</v>
       </c>
-      <c r="D20" s="48" t="s">
+      <c r="F20" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G20" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H20" s="48" t="s">
         <v>340</v>
       </c>
-      <c r="E20" s="48" t="s">
+      <c r="I20" s="48" t="s">
         <v>341</v>
       </c>
-      <c r="F20" s="48" t="s">
-[...5 lines deleted...]
-      <c r="H20" s="48" t="s">
+      <c r="J20" s="48" t="s">
         <v>342</v>
-      </c>
-[...4 lines deleted...]
-        <v>344</v>
       </c>
       <c r="K20" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L20" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M20" s="48" t="s">
         <v>60</v>
       </c>
       <c r="N20" s="48">
         <v>5</v>
       </c>
       <c r="O20" s="48" t="s">
+        <v>343</v>
+      </c>
+      <c r="P20" s="48" t="s">
+        <v>344</v>
+      </c>
+      <c r="Q20" s="48" t="s">
         <v>345</v>
       </c>
-      <c r="P20" s="48" t="s">
+      <c r="R20" s="48" t="s">
         <v>346</v>
       </c>
-      <c r="Q20" s="48" t="s">
+      <c r="S20" s="48" t="s">
         <v>347</v>
       </c>
-      <c r="R20" s="48" t="s">
+      <c r="T20" s="48" t="s">
         <v>348</v>
       </c>
-      <c r="S20" s="48" t="s">
+      <c r="U20" s="47" t="s">
         <v>349</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
       <c r="V20" s="47"/>
       <c r="W20" s="47"/>
       <c r="X20" s="47"/>
       <c r="Y20" s="47" t="s">
+        <v>350</v>
+      </c>
+      <c r="Z20" s="47" t="s">
+        <v>351</v>
+      </c>
+      <c r="AA20" s="47" t="s">
         <v>352</v>
       </c>
-      <c r="Z20" s="47" t="s">
+      <c r="AB20" s="47" t="s">
         <v>353</v>
       </c>
-      <c r="AA20" s="47" t="s">
+      <c r="AC20" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AD20" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AE20" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF20" s="47" t="s">
         <v>354</v>
       </c>
-      <c r="AB20" s="47" t="s">
+      <c r="AG20" s="47" t="s">
         <v>355</v>
       </c>
-      <c r="AC20" s="47" t="s">
-[...8 lines deleted...]
-      <c r="AF20" s="47" t="s">
+      <c r="AH20" s="47" t="s">
         <v>356</v>
       </c>
-      <c r="AG20" s="47" t="s">
+      <c r="AI20" s="47" t="s">
         <v>357</v>
       </c>
-      <c r="AH20" s="47" t="s">
+      <c r="AJ20" s="47" t="s">
         <v>358</v>
       </c>
-      <c r="AI20" s="47" t="s">
+      <c r="AK20" s="47" t="s">
         <v>359</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="AL20" s="47"/>
       <c r="AM20" s="47"/>
       <c r="AN20" s="47"/>
       <c r="AO20" s="48" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="AP20" s="48"/>
       <c r="AQ20" s="48"/>
     </row>
     <row r="21" spans="1:44">
       <c r="A21" s="49">
         <v>16</v>
       </c>
       <c r="B21" s="48" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="C21" s="48" t="s">
+        <v>361</v>
+      </c>
+      <c r="D21" s="48" t="s">
+        <v>362</v>
+      </c>
+      <c r="E21" s="48" t="s">
         <v>363</v>
       </c>
-      <c r="D21" s="48" t="s">
+      <c r="F21" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G21" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H21" s="48" t="s">
+        <v>109</v>
+      </c>
+      <c r="I21" s="48" t="s">
         <v>364</v>
-      </c>
-[...13 lines deleted...]
-        <v>366</v>
       </c>
       <c r="J21" s="48" t="s">
         <v>88</v>
       </c>
       <c r="K21" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L21" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M21" s="48" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="N21" s="48" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="O21" s="48" t="s">
         <v>88</v>
       </c>
       <c r="P21" s="48" t="s">
+        <v>365</v>
+      </c>
+      <c r="Q21" s="48" t="s">
+        <v>366</v>
+      </c>
+      <c r="R21" s="48" t="s">
         <v>367</v>
       </c>
-      <c r="Q21" s="48" t="s">
+      <c r="S21" s="48" t="s">
         <v>368</v>
       </c>
-      <c r="R21" s="48" t="s">
+      <c r="T21" s="48" t="s">
         <v>369</v>
       </c>
-      <c r="S21" s="48" t="s">
+      <c r="U21" s="47" t="s">
         <v>370</v>
       </c>
-      <c r="T21" s="48" t="s">
+      <c r="V21" s="47" t="s">
         <v>371</v>
-      </c>
-[...4 lines deleted...]
-        <v>373</v>
       </c>
       <c r="W21" s="47"/>
       <c r="X21" s="47">
         <v>49</v>
       </c>
       <c r="Y21" s="47" t="s">
+        <v>372</v>
+      </c>
+      <c r="Z21" s="47" t="s">
+        <v>373</v>
+      </c>
+      <c r="AA21" s="47" t="s">
         <v>374</v>
       </c>
-      <c r="Z21" s="47" t="s">
+      <c r="AB21" s="47" t="s">
         <v>375</v>
       </c>
-      <c r="AA21" s="47" t="s">
+      <c r="AC21" s="47" t="s">
         <v>376</v>
       </c>
-      <c r="AB21" s="47" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AD21" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE21" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF21" s="47" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="AG21" s="47" t="s">
         <v>100</v>
       </c>
       <c r="AH21" s="47" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="AI21" s="47" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="AJ21" s="47" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="AK21" s="47" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="AL21" s="47"/>
       <c r="AM21" s="47"/>
       <c r="AN21" s="47"/>
       <c r="AO21" s="48" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="AP21" s="48"/>
       <c r="AQ21" s="48"/>
     </row>
     <row r="22" spans="1:44">
       <c r="A22" s="49">
         <v>17</v>
       </c>
       <c r="B22" s="48" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="C22" s="48" t="s">
+        <v>380</v>
+      </c>
+      <c r="D22" s="48" t="s">
+        <v>381</v>
+      </c>
+      <c r="E22" s="48" t="s">
         <v>382</v>
       </c>
-      <c r="D22" s="48" t="s">
+      <c r="F22" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G22" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H22" s="48" t="s">
         <v>383</v>
-      </c>
-[...10 lines deleted...]
-        <v>385</v>
       </c>
       <c r="I22" s="48">
         <v>7</v>
       </c>
       <c r="J22" s="48" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="K22" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L22" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M22" s="48" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="N22" s="48">
         <v>7</v>
       </c>
       <c r="O22" s="48" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="P22" s="48" t="s">
+        <v>384</v>
+      </c>
+      <c r="Q22" s="48" t="s">
+        <v>385</v>
+      </c>
+      <c r="R22" s="48" t="s">
         <v>386</v>
       </c>
-      <c r="Q22" s="48" t="s">
+      <c r="S22" s="48" t="s">
         <v>387</v>
       </c>
-      <c r="R22" s="48" t="s">
+      <c r="T22" s="48" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>390</v>
       </c>
       <c r="U22" s="47">
         <v>100</v>
       </c>
       <c r="V22" s="47"/>
       <c r="W22" s="47"/>
       <c r="X22" s="47"/>
       <c r="Y22" s="47" t="s">
+        <v>389</v>
+      </c>
+      <c r="Z22" s="47" t="s">
+        <v>388</v>
+      </c>
+      <c r="AA22" s="47" t="s">
+        <v>390</v>
+      </c>
+      <c r="AB22" s="47" t="s">
         <v>391</v>
       </c>
-      <c r="Z22" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AA22" s="47" t="s">
+      <c r="AC22" s="47" t="s">
         <v>392</v>
       </c>
-      <c r="AB22" s="47" t="s">
+      <c r="AD22" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AE22" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF22" s="47" t="s">
         <v>393</v>
-      </c>
-[...10 lines deleted...]
-        <v>395</v>
       </c>
       <c r="AG22" s="47" t="s">
         <v>100</v>
       </c>
       <c r="AH22" s="47" t="s">
+        <v>394</v>
+      </c>
+      <c r="AI22" s="47" t="s">
+        <v>395</v>
+      </c>
+      <c r="AJ22" s="47" t="s">
         <v>396</v>
       </c>
-      <c r="AI22" s="47" t="s">
+      <c r="AK22" s="47" t="s">
         <v>397</v>
-      </c>
-[...4 lines deleted...]
-        <v>399</v>
       </c>
       <c r="AL22" s="47"/>
       <c r="AM22" s="47"/>
       <c r="AN22" s="47"/>
       <c r="AO22" s="48" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="AP22" s="48"/>
       <c r="AQ22" s="48"/>
     </row>
     <row r="23" spans="1:44">
       <c r="A23" s="49">
         <v>18</v>
       </c>
       <c r="B23" s="48" t="s">
+        <v>399</v>
+      </c>
+      <c r="C23" s="48" t="s">
+        <v>400</v>
+      </c>
+      <c r="D23" s="48" t="s">
         <v>401</v>
       </c>
-      <c r="C23" s="48" t="s">
+      <c r="E23" s="48" t="s">
         <v>402</v>
       </c>
-      <c r="D23" s="48" t="s">
+      <c r="F23" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G23" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H23" s="48" t="s">
         <v>403</v>
-      </c>
-[...10 lines deleted...]
-        <v>405</v>
       </c>
       <c r="I23" s="48">
         <v>26</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>178</v>
       </c>
       <c r="K23" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L23" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M23" s="48" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="N23" s="48">
         <v>3</v>
       </c>
       <c r="O23" s="48" t="s">
+        <v>405</v>
+      </c>
+      <c r="P23" s="48" t="s">
+        <v>406</v>
+      </c>
+      <c r="Q23" s="48" t="s">
         <v>407</v>
       </c>
-      <c r="P23" s="48" t="s">
+      <c r="R23" s="48" t="s">
         <v>408</v>
       </c>
-      <c r="Q23" s="48" t="s">
+      <c r="S23" s="48" t="s">
         <v>409</v>
       </c>
-      <c r="R23" s="48" t="s">
+      <c r="T23" s="48" t="s">
         <v>410</v>
-      </c>
-[...4 lines deleted...]
-        <v>412</v>
       </c>
       <c r="U23" s="47">
         <v>100</v>
       </c>
       <c r="V23" s="47"/>
       <c r="W23" s="47"/>
       <c r="X23" s="47"/>
       <c r="Y23" s="47" t="s">
+        <v>411</v>
+      </c>
+      <c r="Z23" s="47" t="s">
+        <v>410</v>
+      </c>
+      <c r="AA23" s="47" t="s">
+        <v>412</v>
+      </c>
+      <c r="AB23" s="47" t="s">
         <v>413</v>
-      </c>
-[...7 lines deleted...]
-        <v>415</v>
       </c>
       <c r="AC23" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD23" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE23" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF23" s="47"/>
       <c r="AG23" s="47"/>
       <c r="AH23" s="47"/>
       <c r="AI23" s="47"/>
       <c r="AJ23" s="47"/>
       <c r="AK23" s="47"/>
       <c r="AL23" s="47"/>
       <c r="AM23" s="47"/>
       <c r="AN23" s="47"/>
       <c r="AO23" s="48" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="AP23" s="48"/>
       <c r="AQ23" s="48"/>
     </row>
     <row r="24" spans="1:44">
       <c r="A24" s="49">
         <v>19</v>
       </c>
       <c r="B24" s="48" t="s">
+        <v>415</v>
+      </c>
+      <c r="C24" s="48" t="s">
+        <v>416</v>
+      </c>
+      <c r="D24" s="48" t="s">
         <v>417</v>
       </c>
-      <c r="C24" s="48" t="s">
+      <c r="E24" s="48" t="s">
         <v>418</v>
       </c>
-      <c r="D24" s="48" t="s">
+      <c r="F24" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G24" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H24" s="48" t="s">
         <v>419</v>
       </c>
-      <c r="E24" s="48" t="s">
+      <c r="I24" s="48" t="s">
         <v>420</v>
       </c>
-      <c r="F24" s="48" t="s">
-[...5 lines deleted...]
-      <c r="H24" s="48" t="s">
+      <c r="J24" s="48" t="s">
         <v>421</v>
       </c>
-      <c r="I24" s="48" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K24" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L24" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M24" s="48" t="s">
+        <v>419</v>
+      </c>
+      <c r="N24" s="48" t="s">
+        <v>420</v>
+      </c>
+      <c r="O24" s="48" t="s">
         <v>421</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
       <c r="P24" s="48"/>
       <c r="Q24" s="48" t="s">
+        <v>422</v>
+      </c>
+      <c r="R24" s="48" t="s">
+        <v>423</v>
+      </c>
+      <c r="S24" s="48" t="s">
         <v>424</v>
       </c>
-      <c r="R24" s="48" t="s">
+      <c r="T24" s="48" t="s">
         <v>425</v>
       </c>
-      <c r="S24" s="48" t="s">
+      <c r="U24" s="47" t="s">
         <v>426</v>
-      </c>
-[...4 lines deleted...]
-        <v>428</v>
       </c>
       <c r="V24" s="47"/>
       <c r="W24" s="47"/>
       <c r="X24" s="47"/>
       <c r="Y24" s="47" t="s">
+        <v>427</v>
+      </c>
+      <c r="Z24" s="47" t="s">
+        <v>428</v>
+      </c>
+      <c r="AA24" s="47" t="s">
         <v>429</v>
       </c>
-      <c r="Z24" s="47" t="s">
+      <c r="AB24" s="47" t="s">
         <v>430</v>
       </c>
-      <c r="AA24" s="47" t="s">
+      <c r="AC24" s="47" t="s">
         <v>431</v>
       </c>
-      <c r="AB24" s="47" t="s">
+      <c r="AD24" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AE24" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF24" s="47" t="s">
         <v>432</v>
-      </c>
-[...10 lines deleted...]
-        <v>434</v>
       </c>
       <c r="AG24" s="47" t="s">
         <v>100</v>
       </c>
       <c r="AH24" s="47" t="s">
-        <v>165</v>
+        <v>78</v>
       </c>
       <c r="AI24" s="47" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="AJ24" s="47" t="s">
-        <v>167</v>
+        <v>80</v>
       </c>
       <c r="AK24" s="47" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="AL24" s="47"/>
       <c r="AM24" s="47"/>
       <c r="AN24" s="47"/>
       <c r="AO24" s="48" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="AP24" s="48"/>
       <c r="AQ24" s="48"/>
     </row>
     <row r="25" spans="1:44">
       <c r="A25" s="49">
         <v>20</v>
       </c>
       <c r="B25" s="48" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="C25" s="48" t="s">
+        <v>436</v>
+      </c>
+      <c r="D25" s="48" t="s">
+        <v>437</v>
+      </c>
+      <c r="E25" s="48" t="s">
         <v>438</v>
       </c>
-      <c r="D25" s="48" t="s">
+      <c r="F25" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G25" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H25" s="48" t="s">
         <v>439</v>
       </c>
-      <c r="E25" s="48" t="s">
+      <c r="I25" s="48" t="s">
         <v>440</v>
-      </c>
-[...10 lines deleted...]
-        <v>442</v>
       </c>
       <c r="J25" s="48" t="s">
         <v>62</v>
       </c>
       <c r="K25" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L25" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M25" s="48" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="N25" s="48" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="O25" s="48" t="s">
         <v>88</v>
       </c>
       <c r="P25" s="48">
         <v>37493723575</v>
       </c>
       <c r="Q25" s="48" t="s">
+        <v>443</v>
+      </c>
+      <c r="R25" s="48" t="s">
+        <v>444</v>
+      </c>
+      <c r="S25" s="48" t="s">
         <v>445</v>
       </c>
-      <c r="R25" s="48" t="s">
+      <c r="T25" s="48" t="s">
         <v>446</v>
       </c>
-      <c r="S25" s="48" t="s">
+      <c r="U25" s="47" t="s">
         <v>447</v>
-      </c>
-[...4 lines deleted...]
-        <v>449</v>
       </c>
       <c r="V25" s="47"/>
       <c r="W25" s="47"/>
       <c r="X25" s="47"/>
       <c r="Y25" s="47" t="s">
+        <v>448</v>
+      </c>
+      <c r="Z25" s="47" t="s">
+        <v>446</v>
+      </c>
+      <c r="AA25" s="47" t="s">
+        <v>449</v>
+      </c>
+      <c r="AB25" s="47" t="s">
         <v>450</v>
       </c>
-      <c r="Z25" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AA25" s="47" t="s">
+      <c r="AC25" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AD25" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AE25" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF25" s="47" t="s">
         <v>451</v>
-      </c>
-[...13 lines deleted...]
-        <v>453</v>
       </c>
       <c r="AG25" s="47" t="s">
         <v>100</v>
       </c>
       <c r="AH25" s="47" t="s">
-        <v>78</v>
+        <v>101</v>
       </c>
       <c r="AI25" s="47" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="AJ25" s="47" t="s">
-        <v>80</v>
+        <v>103</v>
       </c>
       <c r="AK25" s="47" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="AL25" s="47"/>
       <c r="AM25" s="47"/>
       <c r="AN25" s="47"/>
       <c r="AO25" s="48" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="AP25" s="48"/>
       <c r="AQ25" s="48"/>
     </row>
     <row r="26" spans="1:44">
       <c r="A26" s="49">
         <v>21</v>
       </c>
       <c r="B26" s="48" t="s">
+        <v>455</v>
+      </c>
+      <c r="C26" s="48" t="s">
+        <v>456</v>
+      </c>
+      <c r="D26" s="48" t="s">
         <v>457</v>
       </c>
-      <c r="C26" s="48" t="s">
+      <c r="E26" s="48" t="s">
         <v>458</v>
       </c>
-      <c r="D26" s="48" t="s">
+      <c r="F26" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G26" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H26" s="48" t="s">
         <v>459</v>
       </c>
-      <c r="E26" s="48" t="s">
+      <c r="I26" s="48" t="s">
         <v>460</v>
       </c>
-      <c r="F26" s="48" t="s">
-[...5 lines deleted...]
-      <c r="H26" s="48" t="s">
+      <c r="J26" s="48" t="s">
         <v>461</v>
       </c>
-      <c r="I26" s="48" t="s">
+      <c r="K26" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L26" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M26" s="48" t="s">
+        <v>459</v>
+      </c>
+      <c r="N26" s="48" t="s">
+        <v>460</v>
+      </c>
+      <c r="O26" s="48" t="s">
+        <v>461</v>
+      </c>
+      <c r="P26" s="48" t="s">
         <v>462</v>
       </c>
-      <c r="J26" s="48" t="s">
+      <c r="Q26" s="48" t="s">
         <v>463</v>
       </c>
-      <c r="K26" s="48" t="s">
-[...14 lines deleted...]
-      <c r="P26" s="48" t="s">
+      <c r="R26" s="48" t="s">
         <v>464</v>
       </c>
-      <c r="Q26" s="48" t="s">
+      <c r="S26" s="48" t="s">
         <v>465</v>
       </c>
-      <c r="R26" s="48" t="s">
+      <c r="T26" s="48" t="s">
         <v>466</v>
       </c>
-      <c r="S26" s="48" t="s">
+      <c r="U26" s="47" t="s">
         <v>467</v>
-      </c>
-[...4 lines deleted...]
-        <v>469</v>
       </c>
       <c r="V26" s="47"/>
       <c r="W26" s="47"/>
       <c r="X26" s="47"/>
       <c r="Y26" s="47" t="s">
+        <v>468</v>
+      </c>
+      <c r="Z26" s="47" t="s">
+        <v>466</v>
+      </c>
+      <c r="AA26" s="47" t="s">
+        <v>469</v>
+      </c>
+      <c r="AB26" s="47" t="s">
         <v>470</v>
       </c>
-      <c r="Z26" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AA26" s="47" t="s">
+      <c r="AC26" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AD26" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AE26" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF26" s="47" t="s">
         <v>471</v>
       </c>
-      <c r="AB26" s="47" t="s">
+      <c r="AG26" s="47" t="s">
         <v>472</v>
       </c>
-      <c r="AC26" s="47" t="s">
-[...8 lines deleted...]
-      <c r="AF26" s="47" t="s">
+      <c r="AH26" s="47" t="s">
         <v>473</v>
       </c>
-      <c r="AG26" s="47" t="s">
+      <c r="AI26" s="47" t="s">
         <v>474</v>
       </c>
-      <c r="AH26" s="47" t="s">
+      <c r="AJ26" s="47" t="s">
         <v>475</v>
       </c>
-      <c r="AI26" s="47" t="s">
+      <c r="AK26" s="47" t="s">
         <v>476</v>
       </c>
-      <c r="AJ26" s="47" t="s">
+      <c r="AL26" s="47" t="s">
         <v>477</v>
-      </c>
-[...4 lines deleted...]
-        <v>479</v>
       </c>
       <c r="AM26" s="47"/>
       <c r="AN26" s="47"/>
       <c r="AO26" s="48" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="AP26" s="48"/>
       <c r="AQ26" s="48"/>
     </row>
     <row r="27" spans="1:44">
       <c r="A27" s="49">
         <v>22</v>
       </c>
       <c r="B27" s="48" t="s">
+        <v>479</v>
+      </c>
+      <c r="C27" s="48" t="s">
+        <v>480</v>
+      </c>
+      <c r="D27" s="48" t="s">
         <v>481</v>
       </c>
-      <c r="C27" s="48" t="s">
+      <c r="E27" s="48" t="s">
         <v>482</v>
       </c>
-      <c r="D27" s="48" t="s">
+      <c r="F27" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G27" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H27" s="48" t="s">
         <v>483</v>
       </c>
-      <c r="E27" s="48" t="s">
+      <c r="I27" s="48" t="s">
         <v>484</v>
-      </c>
-[...10 lines deleted...]
-        <v>486</v>
       </c>
       <c r="J27" s="48" t="s">
         <v>215</v>
       </c>
       <c r="K27" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L27" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M27" s="48" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="N27" s="48" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="O27" s="48" t="s">
         <v>215</v>
       </c>
       <c r="P27" s="48" t="s">
+        <v>485</v>
+      </c>
+      <c r="Q27" s="48" t="s">
+        <v>486</v>
+      </c>
+      <c r="R27" s="48" t="s">
         <v>487</v>
       </c>
-      <c r="Q27" s="48" t="s">
+      <c r="S27" s="48" t="s">
         <v>488</v>
       </c>
-      <c r="R27" s="48" t="s">
+      <c r="T27" s="48" t="s">
         <v>489</v>
-      </c>
-[...4 lines deleted...]
-        <v>491</v>
       </c>
       <c r="U27" s="47">
         <v>100</v>
       </c>
       <c r="V27" s="47"/>
       <c r="W27" s="47"/>
       <c r="X27" s="47"/>
       <c r="Y27" s="47" t="s">
+        <v>490</v>
+      </c>
+      <c r="Z27" s="47" t="s">
+        <v>489</v>
+      </c>
+      <c r="AA27" s="47" t="s">
+        <v>491</v>
+      </c>
+      <c r="AB27" s="47" t="s">
         <v>492</v>
       </c>
-      <c r="Z27" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AA27" s="47" t="s">
+      <c r="AC27" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AD27" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AE27" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF27" s="47" t="s">
         <v>493</v>
-      </c>
-[...13 lines deleted...]
-        <v>495</v>
       </c>
       <c r="AG27" s="47" t="s">
         <v>100</v>
       </c>
       <c r="AH27" s="47" t="s">
-        <v>78</v>
+        <v>101</v>
       </c>
       <c r="AI27" s="47" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
       <c r="AJ27" s="47" t="s">
-        <v>80</v>
+        <v>103</v>
       </c>
       <c r="AK27" s="47" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="AL27" s="47"/>
       <c r="AM27" s="47"/>
       <c r="AN27" s="47"/>
       <c r="AO27" s="48" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="AP27" s="48"/>
       <c r="AQ27" s="48"/>
     </row>
     <row r="28" spans="1:44">
       <c r="A28" s="49">
         <v>23</v>
       </c>
       <c r="B28" s="48" t="s">
+        <v>497</v>
+      </c>
+      <c r="C28" s="48" t="s">
+        <v>498</v>
+      </c>
+      <c r="D28" s="48" t="s">
         <v>499</v>
       </c>
-      <c r="C28" s="48" t="s">
+      <c r="E28" s="48" t="s">
         <v>500</v>
       </c>
-      <c r="D28" s="48" t="s">
+      <c r="F28" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G28" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H28" s="48" t="s">
         <v>501</v>
       </c>
-      <c r="E28" s="48" t="s">
+      <c r="I28" s="48" t="s">
         <v>502</v>
       </c>
-      <c r="F28" s="48" t="s">
-[...5 lines deleted...]
-      <c r="H28" s="48" t="s">
+      <c r="J28" s="48" t="s">
+        <v>152</v>
+      </c>
+      <c r="K28" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L28" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M28" s="48" t="s">
         <v>503</v>
       </c>
-      <c r="I28" s="48" t="s">
+      <c r="N28" s="48" t="s">
         <v>504</v>
       </c>
-      <c r="J28" s="48" t="s">
-[...8 lines deleted...]
-      <c r="M28" s="48" t="s">
+      <c r="O28" s="48" t="s">
+        <v>152</v>
+      </c>
+      <c r="P28" s="48" t="s">
         <v>505</v>
       </c>
-      <c r="N28" s="48" t="s">
+      <c r="Q28" s="48" t="s">
         <v>506</v>
       </c>
-      <c r="O28" s="48" t="s">
-[...2 lines deleted...]
-      <c r="P28" s="48" t="s">
+      <c r="R28" s="48" t="s">
         <v>507</v>
       </c>
-      <c r="Q28" s="48" t="s">
+      <c r="S28" s="48" t="s">
         <v>508</v>
       </c>
-      <c r="R28" s="48" t="s">
+      <c r="T28" s="48" t="s">
         <v>509</v>
-      </c>
-[...4 lines deleted...]
-        <v>511</v>
       </c>
       <c r="U28" s="47">
         <v>100</v>
       </c>
       <c r="V28" s="47"/>
       <c r="W28" s="47"/>
       <c r="X28" s="47"/>
       <c r="Y28" s="47" t="s">
+        <v>510</v>
+      </c>
+      <c r="Z28" s="47" t="s">
+        <v>511</v>
+      </c>
+      <c r="AA28" s="47" t="s">
         <v>512</v>
       </c>
-      <c r="Z28" s="47" t="s">
+      <c r="AB28" s="47" t="s">
         <v>513</v>
-      </c>
-[...4 lines deleted...]
-        <v>515</v>
       </c>
       <c r="AC28" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD28" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE28" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF28" s="47"/>
       <c r="AG28" s="47"/>
       <c r="AH28" s="47"/>
       <c r="AI28" s="47"/>
       <c r="AJ28" s="47"/>
       <c r="AK28" s="47"/>
       <c r="AL28" s="47"/>
       <c r="AM28" s="47"/>
       <c r="AN28" s="47"/>
       <c r="AO28" s="48" t="s">
-        <v>516</v>
+        <v>514</v>
       </c>
       <c r="AP28" s="48"/>
       <c r="AQ28" s="48"/>
     </row>
     <row r="29" spans="1:44">
       <c r="A29" s="49">
         <v>24</v>
       </c>
       <c r="B29" s="48" t="s">
+        <v>515</v>
+      </c>
+      <c r="C29" s="48" t="s">
+        <v>516</v>
+      </c>
+      <c r="D29" s="48" t="s">
         <v>517</v>
       </c>
-      <c r="C29" s="48" t="s">
+      <c r="E29" s="48" t="s">
         <v>518</v>
       </c>
-      <c r="D29" s="48" t="s">
+      <c r="F29" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G29" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H29" s="48" t="s">
         <v>519</v>
       </c>
-      <c r="E29" s="48" t="s">
+      <c r="I29" s="48" t="s">
         <v>520</v>
       </c>
-      <c r="F29" s="48" t="s">
-[...5 lines deleted...]
-      <c r="H29" s="48" t="s">
+      <c r="J29" s="48" t="s">
         <v>521</v>
       </c>
-      <c r="I29" s="48" t="s">
+      <c r="K29" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L29" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M29" s="48" t="s">
         <v>522</v>
       </c>
-      <c r="J29" s="48" t="s">
+      <c r="N29" s="48" t="s">
         <v>523</v>
       </c>
-      <c r="K29" s="48" t="s">
-[...5 lines deleted...]
-      <c r="M29" s="48" t="s">
+      <c r="O29" s="48" t="s">
+        <v>323</v>
+      </c>
+      <c r="P29" s="48" t="s">
         <v>524</v>
       </c>
-      <c r="N29" s="48" t="s">
+      <c r="Q29" s="48" t="s">
         <v>525</v>
       </c>
-      <c r="O29" s="48" t="s">
-[...2 lines deleted...]
-      <c r="P29" s="48" t="s">
+      <c r="R29" s="48" t="s">
         <v>526</v>
       </c>
-      <c r="Q29" s="48" t="s">
+      <c r="S29" s="48" t="s">
         <v>527</v>
       </c>
-      <c r="R29" s="48" t="s">
+      <c r="T29" s="48" t="s">
         <v>528</v>
-      </c>
-[...4 lines deleted...]
-        <v>530</v>
       </c>
       <c r="U29" s="47">
         <v>100</v>
       </c>
       <c r="V29" s="47"/>
       <c r="W29" s="47"/>
       <c r="X29" s="47"/>
       <c r="Y29" s="47" t="s">
+        <v>529</v>
+      </c>
+      <c r="Z29" s="47" t="s">
+        <v>528</v>
+      </c>
+      <c r="AA29" s="47" t="s">
+        <v>530</v>
+      </c>
+      <c r="AB29" s="47" t="s">
         <v>531</v>
       </c>
-      <c r="Z29" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AA29" s="47" t="s">
+      <c r="AC29" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AD29" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AE29" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF29" s="47" t="s">
         <v>532</v>
-      </c>
-[...13 lines deleted...]
-        <v>534</v>
       </c>
       <c r="AG29" s="47" t="s">
         <v>77</v>
       </c>
       <c r="AH29" s="47" t="s">
-        <v>165</v>
+        <v>78</v>
       </c>
       <c r="AI29" s="47" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="AJ29" s="47" t="s">
-        <v>167</v>
+        <v>80</v>
       </c>
       <c r="AK29" s="47" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
       <c r="AL29" s="47"/>
       <c r="AM29" s="47"/>
       <c r="AN29" s="47"/>
       <c r="AO29" s="48" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="AP29" s="48"/>
       <c r="AQ29" s="48"/>
     </row>
     <row r="30" spans="1:44">
       <c r="A30" s="49">
         <v>25</v>
       </c>
       <c r="B30" s="48" t="s">
+        <v>536</v>
+      </c>
+      <c r="C30" s="48" t="s">
+        <v>537</v>
+      </c>
+      <c r="D30" s="48" t="s">
         <v>538</v>
       </c>
-      <c r="C30" s="48" t="s">
+      <c r="E30" s="48" t="s">
         <v>539</v>
       </c>
-      <c r="D30" s="48" t="s">
+      <c r="F30" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G30" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H30" s="48" t="s">
         <v>540</v>
       </c>
-      <c r="E30" s="48" t="s">
+      <c r="I30" s="48" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>543</v>
       </c>
       <c r="J30" s="48" t="s">
         <v>88</v>
       </c>
       <c r="K30" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L30" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M30" s="48" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
       <c r="N30" s="48" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="O30" s="48" t="s">
         <v>88</v>
       </c>
       <c r="P30" s="48">
         <v>37410544301</v>
       </c>
       <c r="Q30" s="48" t="s">
+        <v>542</v>
+      </c>
+      <c r="R30" s="48" t="s">
+        <v>543</v>
+      </c>
+      <c r="S30" s="48" t="s">
         <v>544</v>
       </c>
-      <c r="R30" s="48" t="s">
+      <c r="T30" s="48" t="s">
         <v>545</v>
       </c>
-      <c r="S30" s="48" t="s">
+      <c r="U30" s="47" t="s">
         <v>546</v>
-      </c>
-[...4 lines deleted...]
-        <v>548</v>
       </c>
       <c r="V30" s="47"/>
       <c r="W30" s="47"/>
       <c r="X30" s="47"/>
       <c r="Y30" s="47" t="s">
+        <v>547</v>
+      </c>
+      <c r="Z30" s="47" t="s">
+        <v>548</v>
+      </c>
+      <c r="AA30" s="47" t="s">
         <v>549</v>
       </c>
-      <c r="Z30" s="47" t="s">
+      <c r="AB30" s="47" t="s">
         <v>550</v>
       </c>
-      <c r="AA30" s="47" t="s">
+      <c r="AC30" s="47" t="s">
         <v>551</v>
       </c>
-      <c r="AB30" s="47" t="s">
+      <c r="AD30" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AE30" s="47" t="s">
         <v>552</v>
-      </c>
-[...7 lines deleted...]
-        <v>554</v>
       </c>
       <c r="AF30" s="47"/>
       <c r="AG30" s="47"/>
       <c r="AH30" s="47"/>
       <c r="AI30" s="47"/>
       <c r="AJ30" s="47"/>
       <c r="AK30" s="47"/>
       <c r="AL30" s="47"/>
       <c r="AM30" s="47"/>
       <c r="AN30" s="47"/>
       <c r="AO30" s="48" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="AP30" s="48"/>
       <c r="AQ30" s="48"/>
     </row>
     <row r="31" spans="1:44">
       <c r="A31" s="49">
         <v>26</v>
       </c>
       <c r="B31" s="48" t="s">
         <v>205</v>
       </c>
       <c r="C31" s="48" t="s">
+        <v>554</v>
+      </c>
+      <c r="D31" s="48" t="s">
+        <v>555</v>
+      </c>
+      <c r="E31" s="48" t="s">
         <v>556</v>
       </c>
-      <c r="D31" s="48" t="s">
+      <c r="F31" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G31" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H31" s="48" t="s">
         <v>557</v>
       </c>
-      <c r="E31" s="48" t="s">
+      <c r="I31" s="48" t="s">
         <v>558</v>
       </c>
-      <c r="F31" s="48" t="s">
-[...5 lines deleted...]
-      <c r="H31" s="48" t="s">
+      <c r="J31" s="48" t="s">
         <v>559</v>
       </c>
-      <c r="I31" s="48" t="s">
+      <c r="K31" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L31" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M31" s="48" t="s">
         <v>560</v>
       </c>
-      <c r="J31" s="48" t="s">
+      <c r="N31" s="48" t="s">
         <v>561</v>
       </c>
-      <c r="K31" s="48" t="s">
-[...5 lines deleted...]
-      <c r="M31" s="48" t="s">
+      <c r="O31" s="48" t="s">
         <v>562</v>
-      </c>
-[...4 lines deleted...]
-        <v>564</v>
       </c>
       <c r="P31" s="48"/>
       <c r="Q31" s="48" t="s">
+        <v>563</v>
+      </c>
+      <c r="R31" s="48" t="s">
+        <v>564</v>
+      </c>
+      <c r="S31" s="48" t="s">
         <v>565</v>
       </c>
-      <c r="R31" s="48" t="s">
+      <c r="T31" s="48" t="s">
         <v>566</v>
-      </c>
-[...4 lines deleted...]
-        <v>568</v>
       </c>
       <c r="U31" s="47">
         <v>100</v>
       </c>
       <c r="V31" s="47"/>
       <c r="W31" s="47"/>
       <c r="X31" s="47"/>
       <c r="Y31" s="47" t="s">
+        <v>567</v>
+      </c>
+      <c r="Z31" s="47" t="s">
+        <v>566</v>
+      </c>
+      <c r="AA31" s="47" t="s">
+        <v>568</v>
+      </c>
+      <c r="AB31" s="47" t="s">
         <v>569</v>
       </c>
-      <c r="Z31" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AA31" s="47" t="s">
+      <c r="AC31" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AD31" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AE31" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF31" s="47" t="s">
         <v>570</v>
-      </c>
-[...13 lines deleted...]
-        <v>572</v>
       </c>
       <c r="AG31" s="47" t="s">
         <v>77</v>
       </c>
       <c r="AH31" s="47" t="s">
-        <v>165</v>
+        <v>78</v>
       </c>
       <c r="AI31" s="47" t="s">
-        <v>573</v>
+        <v>571</v>
       </c>
       <c r="AJ31" s="47" t="s">
-        <v>167</v>
+        <v>80</v>
       </c>
       <c r="AK31" s="47" t="s">
-        <v>574</v>
+        <v>572</v>
       </c>
       <c r="AL31" s="47"/>
       <c r="AM31" s="47"/>
       <c r="AN31" s="47"/>
       <c r="AO31" s="48" t="s">
-        <v>575</v>
+        <v>573</v>
       </c>
       <c r="AP31" s="48"/>
       <c r="AQ31" s="48"/>
     </row>
     <row r="32" spans="1:44">
       <c r="A32" s="49">
         <v>27</v>
       </c>
       <c r="B32" s="48" t="s">
+        <v>574</v>
+      </c>
+      <c r="C32" s="48" t="s">
+        <v>575</v>
+      </c>
+      <c r="D32" s="48" t="s">
         <v>576</v>
       </c>
-      <c r="C32" s="48" t="s">
+      <c r="E32" s="48" t="s">
         <v>577</v>
       </c>
-      <c r="D32" s="48" t="s">
+      <c r="F32" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G32" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H32" s="48" t="s">
         <v>578</v>
       </c>
-      <c r="E32" s="48" t="s">
+      <c r="I32" s="48" t="s">
         <v>579</v>
       </c>
-      <c r="F32" s="48" t="s">
-[...5 lines deleted...]
-      <c r="H32" s="48" t="s">
+      <c r="J32" s="48" t="s">
         <v>580</v>
       </c>
-      <c r="I32" s="48" t="s">
+      <c r="K32" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L32" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M32" s="48" t="s">
         <v>581</v>
       </c>
-      <c r="J32" s="48" t="s">
+      <c r="N32" s="48" t="s">
         <v>582</v>
-      </c>
-[...10 lines deleted...]
-        <v>584</v>
       </c>
       <c r="O32" s="48" t="s">
         <v>88</v>
       </c>
       <c r="P32" s="48">
         <v>37412222322</v>
       </c>
       <c r="Q32" s="48" t="s">
+        <v>583</v>
+      </c>
+      <c r="R32" s="48" t="s">
+        <v>584</v>
+      </c>
+      <c r="S32" s="48" t="s">
         <v>585</v>
       </c>
-      <c r="R32" s="48" t="s">
+      <c r="T32" s="48" t="s">
         <v>586</v>
       </c>
-      <c r="S32" s="48" t="s">
+      <c r="U32" s="47" t="s">
         <v>587</v>
-      </c>
-[...4 lines deleted...]
-        <v>589</v>
       </c>
       <c r="V32" s="47"/>
       <c r="W32" s="47"/>
       <c r="X32" s="47"/>
       <c r="Y32" s="47" t="s">
+        <v>588</v>
+      </c>
+      <c r="Z32" s="47" t="s">
+        <v>589</v>
+      </c>
+      <c r="AA32" s="47" t="s">
         <v>590</v>
       </c>
-      <c r="Z32" s="47" t="s">
+      <c r="AB32" s="47" t="s">
         <v>591</v>
-      </c>
-[...4 lines deleted...]
-        <v>593</v>
       </c>
       <c r="AC32" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD32" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE32" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF32" s="47"/>
       <c r="AG32" s="47"/>
       <c r="AH32" s="47"/>
       <c r="AI32" s="47"/>
       <c r="AJ32" s="47"/>
       <c r="AK32" s="47"/>
       <c r="AL32" s="47"/>
       <c r="AM32" s="47"/>
       <c r="AN32" s="47"/>
       <c r="AO32" s="48" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
       <c r="AP32" s="48"/>
       <c r="AQ32" s="48"/>
     </row>
     <row r="33" spans="1:44">
       <c r="A33" s="49">
         <v>28</v>
       </c>
       <c r="B33" s="48" t="s">
+        <v>593</v>
+      </c>
+      <c r="C33" s="48" t="s">
+        <v>594</v>
+      </c>
+      <c r="D33" s="48" t="s">
         <v>595</v>
       </c>
-      <c r="C33" s="48" t="s">
+      <c r="E33" s="48" t="s">
         <v>596</v>
       </c>
-      <c r="D33" s="48" t="s">
+      <c r="F33" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G33" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H33" s="48" t="s">
         <v>597</v>
       </c>
-      <c r="E33" s="48" t="s">
+      <c r="I33" s="48" t="s">
         <v>598</v>
       </c>
-      <c r="F33" s="48" t="s">
-[...5 lines deleted...]
-      <c r="H33" s="48" t="s">
+      <c r="J33" s="48" t="s">
         <v>599</v>
       </c>
-      <c r="I33" s="48" t="s">
+      <c r="K33" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L33" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M33" s="48" t="s">
+        <v>540</v>
+      </c>
+      <c r="N33" s="48" t="s">
         <v>600</v>
-      </c>
-[...13 lines deleted...]
-        <v>602</v>
       </c>
       <c r="O33" s="48" t="s">
         <v>88</v>
       </c>
       <c r="P33" s="48"/>
       <c r="Q33" s="48" t="s">
+        <v>601</v>
+      </c>
+      <c r="R33" s="48" t="s">
+        <v>602</v>
+      </c>
+      <c r="S33" s="48" t="s">
         <v>603</v>
       </c>
-      <c r="R33" s="48" t="s">
+      <c r="T33" s="48" t="s">
         <v>604</v>
       </c>
-      <c r="S33" s="48" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="U33" s="47" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="V33" s="47"/>
       <c r="W33" s="47"/>
       <c r="X33" s="47"/>
       <c r="Y33" s="47" t="s">
+        <v>605</v>
+      </c>
+      <c r="Z33" s="47" t="s">
+        <v>604</v>
+      </c>
+      <c r="AA33" s="47" t="s">
+        <v>606</v>
+      </c>
+      <c r="AB33" s="47" t="s">
         <v>607</v>
-      </c>
-[...7 lines deleted...]
-        <v>609</v>
       </c>
       <c r="AC33" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD33" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE33" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF33" s="47"/>
       <c r="AG33" s="47"/>
       <c r="AH33" s="47"/>
       <c r="AI33" s="47"/>
       <c r="AJ33" s="47"/>
       <c r="AK33" s="47"/>
       <c r="AL33" s="47"/>
       <c r="AM33" s="47"/>
       <c r="AN33" s="47"/>
       <c r="AO33" s="48" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="AP33" s="48"/>
       <c r="AQ33" s="48"/>
     </row>
     <row r="34" spans="1:44">
       <c r="A34" s="49">
         <v>29</v>
       </c>
       <c r="B34" s="48" t="s">
+        <v>609</v>
+      </c>
+      <c r="C34" s="48" t="s">
+        <v>610</v>
+      </c>
+      <c r="D34" s="48" t="s">
         <v>611</v>
       </c>
-      <c r="C34" s="48" t="s">
+      <c r="E34" s="48" t="s">
         <v>612</v>
       </c>
-      <c r="D34" s="48" t="s">
+      <c r="F34" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G34" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H34" s="48" t="s">
         <v>613</v>
       </c>
-      <c r="E34" s="48" t="s">
+      <c r="I34" s="48" t="s">
         <v>614</v>
       </c>
-      <c r="F34" s="48" t="s">
-[...5 lines deleted...]
-      <c r="H34" s="48" t="s">
+      <c r="J34" s="48" t="s">
         <v>615</v>
       </c>
-      <c r="I34" s="48" t="s">
+      <c r="K34" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L34" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M34" s="48" t="s">
         <v>616</v>
       </c>
-      <c r="J34" s="48" t="s">
+      <c r="N34" s="48" t="s">
         <v>617</v>
       </c>
-      <c r="K34" s="48" t="s">
-[...5 lines deleted...]
-      <c r="M34" s="48" t="s">
+      <c r="O34" s="48" t="s">
+        <v>343</v>
+      </c>
+      <c r="P34" s="48" t="s">
         <v>618</v>
       </c>
-      <c r="N34" s="48" t="s">
+      <c r="Q34" s="48" t="s">
         <v>619</v>
       </c>
-      <c r="O34" s="48" t="s">
-[...2 lines deleted...]
-      <c r="P34" s="48" t="s">
+      <c r="R34" s="48" t="s">
         <v>620</v>
       </c>
-      <c r="Q34" s="48" t="s">
+      <c r="S34" s="48" t="s">
         <v>621</v>
       </c>
-      <c r="R34" s="48" t="s">
+      <c r="T34" s="48" t="s">
         <v>622</v>
       </c>
-      <c r="S34" s="48" t="s">
+      <c r="U34" s="47" t="s">
         <v>623</v>
-      </c>
-[...4 lines deleted...]
-        <v>625</v>
       </c>
       <c r="V34" s="47"/>
       <c r="W34" s="47"/>
       <c r="X34" s="47"/>
       <c r="Y34" s="47" t="s">
+        <v>624</v>
+      </c>
+      <c r="Z34" s="47" t="s">
+        <v>625</v>
+      </c>
+      <c r="AA34" s="47" t="s">
         <v>626</v>
       </c>
-      <c r="Z34" s="47" t="s">
+      <c r="AB34" s="47" t="s">
         <v>627</v>
-      </c>
-[...4 lines deleted...]
-        <v>629</v>
       </c>
       <c r="AC34" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD34" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE34" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF34" s="47"/>
       <c r="AG34" s="47"/>
       <c r="AH34" s="47"/>
       <c r="AI34" s="47"/>
       <c r="AJ34" s="47"/>
       <c r="AK34" s="47"/>
       <c r="AL34" s="47"/>
       <c r="AM34" s="47"/>
       <c r="AN34" s="47"/>
       <c r="AO34" s="48" t="s">
-        <v>630</v>
+        <v>628</v>
       </c>
       <c r="AP34" s="48"/>
       <c r="AQ34" s="48"/>
     </row>
     <row r="35" spans="1:44">
       <c r="A35" s="49">
         <v>30</v>
       </c>
       <c r="B35" s="48" t="s">
+        <v>629</v>
+      </c>
+      <c r="C35" s="48" t="s">
+        <v>630</v>
+      </c>
+      <c r="D35" s="48" t="s">
         <v>631</v>
       </c>
-      <c r="C35" s="48" t="s">
+      <c r="E35" s="48" t="s">
         <v>632</v>
       </c>
-      <c r="D35" s="48" t="s">
+      <c r="F35" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G35" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H35" s="48" t="s">
+        <v>383</v>
+      </c>
+      <c r="I35" s="48" t="s">
         <v>633</v>
       </c>
-      <c r="E35" s="48" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J35" s="48" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="K35" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L35" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M35" s="48" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="N35" s="48" t="s">
-        <v>635</v>
+        <v>633</v>
       </c>
       <c r="O35" s="48" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="P35" s="48"/>
       <c r="Q35" s="48" t="s">
+        <v>634</v>
+      </c>
+      <c r="R35" s="48" t="s">
+        <v>635</v>
+      </c>
+      <c r="S35" s="48" t="s">
         <v>636</v>
       </c>
-      <c r="R35" s="48" t="s">
+      <c r="T35" s="48" t="s">
         <v>637</v>
       </c>
-      <c r="S35" s="48" t="s">
+      <c r="U35" s="47" t="s">
         <v>638</v>
-      </c>
-[...4 lines deleted...]
-        <v>640</v>
       </c>
       <c r="V35" s="47"/>
       <c r="W35" s="47"/>
       <c r="X35" s="47"/>
       <c r="Y35" s="47" t="s">
+        <v>639</v>
+      </c>
+      <c r="Z35" s="47" t="s">
+        <v>640</v>
+      </c>
+      <c r="AA35" s="47" t="s">
         <v>641</v>
       </c>
-      <c r="Z35" s="47" t="s">
+      <c r="AB35" s="47" t="s">
         <v>642</v>
-      </c>
-[...4 lines deleted...]
-        <v>644</v>
       </c>
       <c r="AC35" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD35" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE35" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF35" s="47"/>
       <c r="AG35" s="47"/>
       <c r="AH35" s="47"/>
       <c r="AI35" s="47"/>
       <c r="AJ35" s="47"/>
       <c r="AK35" s="47"/>
       <c r="AL35" s="47"/>
       <c r="AM35" s="47"/>
       <c r="AN35" s="47"/>
       <c r="AO35" s="48" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="AP35" s="48"/>
       <c r="AQ35" s="48"/>
     </row>
     <row r="36" spans="1:44">
       <c r="A36" s="49">
         <v>31</v>
       </c>
       <c r="B36" s="48" t="s">
+        <v>644</v>
+      </c>
+      <c r="C36" s="48" t="s">
+        <v>645</v>
+      </c>
+      <c r="D36" s="48" t="s">
         <v>646</v>
       </c>
-      <c r="C36" s="48" t="s">
+      <c r="E36" s="48" t="s">
         <v>647</v>
       </c>
-      <c r="D36" s="48" t="s">
+      <c r="F36" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G36" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H36" s="48" t="s">
         <v>648</v>
       </c>
-      <c r="E36" s="48" t="s">
+      <c r="I36" s="48" t="s">
         <v>649</v>
       </c>
-      <c r="F36" s="48" t="s">
-[...5 lines deleted...]
-      <c r="H36" s="48" t="s">
+      <c r="J36" s="48" t="s">
+        <v>155</v>
+      </c>
+      <c r="K36" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L36" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M36" s="48" t="s">
+        <v>648</v>
+      </c>
+      <c r="N36" s="48" t="s">
+        <v>649</v>
+      </c>
+      <c r="O36" s="48" t="s">
+        <v>155</v>
+      </c>
+      <c r="P36" s="48" t="s">
         <v>650</v>
       </c>
-      <c r="I36" s="48" t="s">
+      <c r="Q36" s="48" t="s">
         <v>651</v>
       </c>
-      <c r="J36" s="48" t="s">
-[...17 lines deleted...]
-      <c r="P36" s="48" t="s">
+      <c r="R36" s="48" t="s">
         <v>652</v>
       </c>
-      <c r="Q36" s="48" t="s">
+      <c r="S36" s="48" t="s">
         <v>653</v>
       </c>
-      <c r="R36" s="48" t="s">
+      <c r="T36" s="48" t="s">
         <v>654</v>
       </c>
-      <c r="S36" s="48" t="s">
+      <c r="U36" s="47" t="s">
         <v>655</v>
-      </c>
-[...4 lines deleted...]
-        <v>657</v>
       </c>
       <c r="V36" s="47"/>
       <c r="W36" s="47"/>
       <c r="X36" s="47"/>
       <c r="Y36" s="47" t="s">
+        <v>656</v>
+      </c>
+      <c r="Z36" s="47" t="s">
+        <v>654</v>
+      </c>
+      <c r="AA36" s="47" t="s">
+        <v>657</v>
+      </c>
+      <c r="AB36" s="47" t="s">
         <v>658</v>
-      </c>
-[...7 lines deleted...]
-        <v>660</v>
       </c>
       <c r="AC36" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD36" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE36" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF36" s="47"/>
       <c r="AG36" s="47"/>
       <c r="AH36" s="47"/>
       <c r="AI36" s="47"/>
       <c r="AJ36" s="47"/>
       <c r="AK36" s="47"/>
       <c r="AL36" s="47"/>
       <c r="AM36" s="47"/>
       <c r="AN36" s="47"/>
       <c r="AO36" s="48" t="s">
-        <v>661</v>
+        <v>659</v>
       </c>
       <c r="AP36" s="48"/>
       <c r="AQ36" s="48"/>
     </row>
     <row r="37" spans="1:44">
       <c r="A37" s="49">
         <v>32</v>
       </c>
       <c r="B37" s="48" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
       <c r="C37" s="48" t="s">
+        <v>660</v>
+      </c>
+      <c r="D37" s="48" t="s">
+        <v>661</v>
+      </c>
+      <c r="E37" s="48" t="s">
         <v>662</v>
       </c>
-      <c r="D37" s="48" t="s">
+      <c r="F37" s="48" t="s">
         <v>663</v>
       </c>
-      <c r="E37" s="48" t="s">
+      <c r="G37" s="48" t="s">
         <v>664</v>
       </c>
-      <c r="F37" s="48" t="s">
+      <c r="H37" s="48" t="s">
         <v>665</v>
       </c>
-      <c r="G37" s="48" t="s">
+      <c r="I37" s="48" t="s">
         <v>666</v>
-      </c>
-[...4 lines deleted...]
-        <v>668</v>
       </c>
       <c r="J37" s="48">
         <v>2202</v>
       </c>
       <c r="K37" s="48" t="s">
         <v>59</v>
       </c>
       <c r="L37" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M37" s="48" t="s">
+        <v>667</v>
+      </c>
+      <c r="N37" s="48" t="s">
+        <v>668</v>
+      </c>
+      <c r="O37" s="48" t="s">
+        <v>152</v>
+      </c>
+      <c r="P37" s="48" t="s">
         <v>669</v>
       </c>
-      <c r="N37" s="48" t="s">
+      <c r="Q37" s="48" t="s">
         <v>670</v>
       </c>
-      <c r="O37" s="48" t="s">
-[...2 lines deleted...]
-      <c r="P37" s="48" t="s">
+      <c r="R37" s="48" t="s">
         <v>671</v>
       </c>
-      <c r="Q37" s="48" t="s">
+      <c r="S37" s="48" t="s">
         <v>672</v>
       </c>
-      <c r="R37" s="48" t="s">
+      <c r="T37" s="48" t="s">
         <v>673</v>
       </c>
-      <c r="S37" s="48" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="U37" s="47" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="V37" s="47"/>
       <c r="W37" s="47"/>
       <c r="X37" s="47"/>
       <c r="Y37" s="47" t="s">
+        <v>674</v>
+      </c>
+      <c r="Z37" s="47" t="s">
+        <v>675</v>
+      </c>
+      <c r="AA37" s="47" t="s">
         <v>676</v>
       </c>
-      <c r="Z37" s="47" t="s">
+      <c r="AB37" s="47" t="s">
         <v>677</v>
-      </c>
-[...4 lines deleted...]
-        <v>679</v>
       </c>
       <c r="AC37" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD37" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE37" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF37" s="47"/>
       <c r="AG37" s="47"/>
       <c r="AH37" s="47"/>
       <c r="AI37" s="47"/>
       <c r="AJ37" s="47"/>
       <c r="AK37" s="47"/>
       <c r="AL37" s="47"/>
       <c r="AM37" s="47"/>
       <c r="AN37" s="47"/>
       <c r="AO37" s="48" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
       <c r="AP37" s="48"/>
       <c r="AQ37" s="48"/>
     </row>
     <row r="38" spans="1:44">
       <c r="A38" s="49">
         <v>33</v>
       </c>
       <c r="B38" s="48" t="s">
+        <v>679</v>
+      </c>
+      <c r="C38" s="48" t="s">
+        <v>680</v>
+      </c>
+      <c r="D38" s="48" t="s">
         <v>681</v>
       </c>
-      <c r="C38" s="48" t="s">
+      <c r="E38" s="48" t="s">
         <v>682</v>
       </c>
-      <c r="D38" s="48" t="s">
+      <c r="F38" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="G38" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="H38" s="48" t="s">
         <v>683</v>
       </c>
-      <c r="E38" s="48" t="s">
+      <c r="I38" s="48" t="s">
         <v>684</v>
       </c>
-      <c r="F38" s="48" t="s">
-[...5 lines deleted...]
-      <c r="H38" s="48" t="s">
+      <c r="J38" s="48" t="s">
         <v>685</v>
       </c>
-      <c r="I38" s="48" t="s">
+      <c r="K38" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="L38" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M38" s="48" t="s">
+        <v>683</v>
+      </c>
+      <c r="N38" s="48" t="s">
+        <v>684</v>
+      </c>
+      <c r="O38" s="48" t="s">
+        <v>685</v>
+      </c>
+      <c r="P38" s="48" t="s">
         <v>686</v>
       </c>
-      <c r="J38" s="48" t="s">
+      <c r="Q38" s="48" t="s">
         <v>687</v>
       </c>
-      <c r="K38" s="48" t="s">
-[...14 lines deleted...]
-      <c r="P38" s="48" t="s">
+      <c r="R38" s="48" t="s">
         <v>688</v>
       </c>
-      <c r="Q38" s="48" t="s">
+      <c r="S38" s="48" t="s">
         <v>689</v>
       </c>
-      <c r="R38" s="48" t="s">
+      <c r="T38" s="48" t="s">
         <v>690</v>
       </c>
-      <c r="S38" s="48" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="U38" s="47" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="V38" s="47"/>
       <c r="W38" s="47"/>
       <c r="X38" s="47"/>
       <c r="Y38" s="47" t="s">
+        <v>691</v>
+      </c>
+      <c r="Z38" s="47" t="s">
+        <v>692</v>
+      </c>
+      <c r="AA38" s="47" t="s">
         <v>693</v>
       </c>
-      <c r="Z38" s="47" t="s">
+      <c r="AB38" s="47" t="s">
         <v>694</v>
-      </c>
-[...4 lines deleted...]
-        <v>696</v>
       </c>
       <c r="AC38" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AD38" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AE38" s="47" t="s">
         <v>75</v>
       </c>
       <c r="AF38" s="47"/>
       <c r="AG38" s="47"/>
       <c r="AH38" s="47"/>
       <c r="AI38" s="47"/>
       <c r="AJ38" s="47"/>
       <c r="AK38" s="47"/>
       <c r="AL38" s="47"/>
       <c r="AM38" s="47"/>
       <c r="AN38" s="47"/>
       <c r="AO38" s="48" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="AP38" s="48"/>
       <c r="AQ38" s="48"/>
     </row>
     <row r="39" spans="1:44">
       <c r="A39" s="49"/>
       <c r="B39" s="48"/>
       <c r="C39" s="48"/>
       <c r="D39" s="48"/>
       <c r="E39" s="48"/>
       <c r="F39" s="48"/>
       <c r="G39" s="48"/>
       <c r="H39" s="48"/>
       <c r="I39" s="48"/>
       <c r="J39" s="48"/>
       <c r="K39" s="48"/>
       <c r="L39" s="48"/>
       <c r="M39" s="48"/>
       <c r="N39" s="48"/>
       <c r="O39" s="48"/>
       <c r="P39" s="48"/>
       <c r="Q39" s="48"/>
       <c r="R39" s="48"/>
       <c r="S39" s="48"/>
       <c r="T39" s="48"/>