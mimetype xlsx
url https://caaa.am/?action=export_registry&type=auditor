--- v0 (2026-06-14)
+++ v1 (2026-07-29)
@@ -15,51 +15,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="599" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Աուդիտոր" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Աուդիտոր'!$A$5:$AR$436</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1359">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1392">
   <si>
     <t>Պալատի ռեեստրում աուդիտորների վերաբերյալ տեղեկություններ</t>
   </si>
   <si>
     <t>ՀՏ</t>
   </si>
   <si>
     <t>ՎԿ</t>
   </si>
   <si>
     <t>ԱԳ</t>
   </si>
   <si>
     <t>ԿՊ</t>
   </si>
   <si>
     <t>ԱԵ</t>
   </si>
   <si>
     <t>Հ/Հ</t>
   </si>
   <si>
     <t>Ռեեստրում գրանցման ամսաթիվ</t>
   </si>
   <si>
@@ -937,51 +937,51 @@
   <si>
     <t>2 20 0078</t>
   </si>
   <si>
     <t>Արզումանյան Ռուզաննա Սաշայի</t>
   </si>
   <si>
     <t>Ա 0072</t>
   </si>
   <si>
     <t>"ՊՐՈԳՐԵՍ-ԱՈՒԴԻՏ" փակ բաժնետիրական ընկերություն</t>
   </si>
   <si>
     <t>1 20 0333</t>
   </si>
   <si>
     <t>2 20 0080</t>
   </si>
   <si>
     <t>Արիստակեսյան Լիլիթ Համլետի</t>
   </si>
   <si>
     <t>Ա 0042</t>
   </si>
   <si>
-    <t xml:space="preserve"> "Ֆլայուան Արմենիա" սահմանափակ պատասխանատվությամբ ընկերություն </t>
+    <t xml:space="preserve">"Ֆլայուան Արմենիա" սահմանափակ պատասխանատվությամբ ընկերություն </t>
   </si>
   <si>
     <t>ք. Երևան, Զավարյան 8շ., 3 մ.</t>
   </si>
   <si>
     <t>00496069</t>
   </si>
   <si>
     <t>2 20 0082</t>
   </si>
   <si>
     <t>Համբարձումյան Վահագն Սիրվենի</t>
   </si>
   <si>
     <t>Ա 0043</t>
   </si>
   <si>
     <t>"ԱՈՒԴԻՏ ԱՐՄԵՆԻԱ" փակ բաժնետիրական ընկերություն</t>
   </si>
   <si>
     <t>1 21 0631</t>
   </si>
   <si>
     <t>2 20 0085</t>
   </si>
@@ -4118,50 +4118,149 @@
     <t>31.03.2026</t>
   </si>
   <si>
     <t>2 26 1054</t>
   </si>
   <si>
     <t>Միրումյան Տաթևիկ Արսենի</t>
   </si>
   <si>
     <t>Ա 0240</t>
   </si>
   <si>
     <t>02.06.2026</t>
   </si>
   <si>
     <t>2 26 1060</t>
   </si>
   <si>
     <t>Կիրակոսյան Արթուր Գրիշայի</t>
   </si>
   <si>
     <t>Ա 0303</t>
   </si>
   <si>
     <t>07.04.2026</t>
+  </si>
+  <si>
+    <t>15.06.2026</t>
+  </si>
+  <si>
+    <t>2 26 1073</t>
+  </si>
+  <si>
+    <t>Ղազարյան Քրիստինե Սարգսի</t>
+  </si>
+  <si>
+    <t>Ա 0299</t>
+  </si>
+  <si>
+    <t>10.07.2026</t>
+  </si>
+  <si>
+    <t>2 26 1076</t>
+  </si>
+  <si>
+    <t>Գասպարյան Էլեն Լևոնի</t>
+  </si>
+  <si>
+    <t>42-Ա</t>
+  </si>
+  <si>
+    <t>Ա 0281</t>
+  </si>
+  <si>
+    <t>28.07.2026</t>
+  </si>
+  <si>
+    <t>2 26 1079</t>
+  </si>
+  <si>
+    <t>Մնացականյան Արամ Սամվելի</t>
+  </si>
+  <si>
+    <t>44-Ա</t>
+  </si>
+  <si>
+    <t>Ա 0294</t>
+  </si>
+  <si>
+    <t>2 26 1083</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Խաչատրյան Գայանե Վազգենի </t>
+  </si>
+  <si>
+    <t>Ա 0309</t>
+  </si>
+  <si>
+    <t>2 26 1084</t>
+  </si>
+  <si>
+    <t>Մարտիրոսյան Անուշ Վաչագանի</t>
+  </si>
+  <si>
+    <t>Ա 0308</t>
+  </si>
+  <si>
+    <t>2 26 1086</t>
+  </si>
+  <si>
+    <t>Հակոբյան Ռուբեն Սերգեյի</t>
+  </si>
+  <si>
+    <t>Ա 0297</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"Ռեզոլուշն Ապահովագրական Բրոքեր" սահմանափակ պատասխանատվությամբ ընկերություն </t>
+  </si>
+  <si>
+    <t>ք. Երևան, Նորքի այգիներ 274</t>
+  </si>
+  <si>
+    <t>01535372</t>
+  </si>
+  <si>
+    <t>2 26 1092</t>
+  </si>
+  <si>
+    <t>Մարտիրոսյան Մարինե Սպարտակի</t>
+  </si>
+  <si>
+    <t>Ա 0314</t>
+  </si>
+  <si>
+    <t>25.06.2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"Արդշինբանկ" բաց բաժնետիրական ընկերություն </t>
+  </si>
+  <si>
+    <t>ք.Երևան, Գր, Լուսավորիչ 13</t>
+  </si>
+  <si>
+    <t>02566492</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd\.mm\.yyyy;@"/>
   </numFmts>
   <fonts count="10">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -8685,53 +8784,51 @@
       </c>
       <c r="H52" s="41" t="s">
         <v>237</v>
       </c>
       <c r="I52" s="40" t="s">
         <v>300</v>
       </c>
       <c r="J52" s="41" t="s">
         <v>237</v>
       </c>
       <c r="K52" s="40" t="s">
         <v>53</v>
       </c>
       <c r="L52" s="41" t="s">
         <v>54</v>
       </c>
       <c r="M52" s="40" t="s">
         <v>301</v>
       </c>
       <c r="N52" s="40" t="s">
         <v>302</v>
       </c>
       <c r="O52" s="40"/>
       <c r="P52" s="40"/>
       <c r="Q52" s="40"/>
-      <c r="R52" s="40" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="R52" s="40"/>
       <c r="S52" s="40"/>
       <c r="T52" s="40"/>
       <c r="U52" s="40"/>
       <c r="V52" s="40"/>
       <c r="W52" s="40"/>
       <c r="X52" s="40"/>
       <c r="Y52" s="40"/>
       <c r="Z52" s="40"/>
       <c r="AA52" s="40"/>
       <c r="AB52" s="40"/>
       <c r="AC52" s="40"/>
       <c r="AD52" s="40"/>
       <c r="AE52" s="40"/>
       <c r="AF52" s="42"/>
       <c r="AG52" s="42"/>
       <c r="AH52" s="42"/>
       <c r="AI52" s="40"/>
       <c r="AJ52" s="39"/>
     </row>
     <row r="53" spans="1:45">
       <c r="A53" s="39"/>
       <c r="B53" s="40">
         <v>48</v>
       </c>
       <c r="C53" s="40" t="s">
@@ -9824,56 +9921,52 @@
       </c>
       <c r="E69" s="40" t="s">
         <v>387</v>
       </c>
       <c r="F69" s="40" t="s">
         <v>236</v>
       </c>
       <c r="G69" s="41" t="s">
         <v>237</v>
       </c>
       <c r="H69" s="41" t="s">
         <v>237</v>
       </c>
       <c r="I69" s="40" t="s">
         <v>388</v>
       </c>
       <c r="J69" s="41" t="s">
         <v>237</v>
       </c>
       <c r="K69" s="40" t="s">
         <v>53</v>
       </c>
       <c r="L69" s="41" t="s">
         <v>54</v>
       </c>
-      <c r="M69" s="40" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M69" s="40"/>
+      <c r="N69" s="40"/>
       <c r="O69" s="40" t="s">
         <v>389</v>
       </c>
       <c r="P69" s="40" t="s">
         <v>390</v>
       </c>
       <c r="Q69" s="40" t="s">
         <v>391</v>
       </c>
       <c r="R69" s="40"/>
       <c r="S69" s="40"/>
       <c r="T69" s="40"/>
       <c r="U69" s="40"/>
       <c r="V69" s="40"/>
       <c r="W69" s="40"/>
       <c r="X69" s="40"/>
       <c r="Y69" s="40"/>
       <c r="Z69" s="40"/>
       <c r="AA69" s="40"/>
       <c r="AB69" s="40"/>
       <c r="AC69" s="40"/>
       <c r="AD69" s="40"/>
       <c r="AE69" s="40"/>
       <c r="AF69" s="42"/>
       <c r="AG69" s="42"/>
@@ -21895,115 +21988,568 @@
       </c>
       <c r="H249" s="41" t="s">
         <v>1354</v>
       </c>
       <c r="I249" s="40" t="s">
         <v>1357</v>
       </c>
       <c r="J249" s="41" t="s">
         <v>1358</v>
       </c>
       <c r="K249" s="40" t="s">
         <v>53</v>
       </c>
       <c r="L249" s="41" t="s">
         <v>54</v>
       </c>
       <c r="M249" s="40" t="s">
         <v>301</v>
       </c>
       <c r="N249" s="40" t="s">
         <v>302</v>
       </c>
       <c r="O249" s="40"/>
       <c r="P249" s="40"/>
       <c r="Q249" s="40"/>
-      <c r="R249" s="40"/>
-      <c r="S249" s="40"/>
+      <c r="R249" s="40" t="s">
+        <v>301</v>
+      </c>
+      <c r="S249" s="40" t="s">
+        <v>57</v>
+      </c>
       <c r="T249" s="40"/>
       <c r="U249" s="40"/>
       <c r="V249" s="40"/>
       <c r="W249" s="40"/>
       <c r="X249" s="40"/>
       <c r="Y249" s="40"/>
       <c r="Z249" s="40"/>
       <c r="AA249" s="40"/>
       <c r="AB249" s="40"/>
       <c r="AC249" s="40"/>
       <c r="AD249" s="40"/>
       <c r="AE249" s="40"/>
       <c r="AF249" s="42"/>
       <c r="AG249" s="42"/>
       <c r="AH249" s="42"/>
       <c r="AI249" s="40"/>
       <c r="AJ249" s="39"/>
     </row>
     <row r="250" spans="1:45">
       <c r="A250" s="39"/>
-      <c r="B250" s="40"/>
-[...11 lines deleted...]
-      <c r="N250" s="40"/>
+      <c r="B250" s="40">
+        <v>245</v>
+      </c>
+      <c r="C250" s="40" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D250" s="40" t="s">
+        <v>1360</v>
+      </c>
+      <c r="E250" s="40" t="s">
+        <v>1361</v>
+      </c>
+      <c r="F250" s="40" t="s">
+        <v>1151</v>
+      </c>
+      <c r="G250" s="41" t="s">
+        <v>1359</v>
+      </c>
+      <c r="H250" s="41" t="s">
+        <v>1359</v>
+      </c>
+      <c r="I250" s="40" t="s">
+        <v>1362</v>
+      </c>
+      <c r="J250" s="41" t="s">
+        <v>1350</v>
+      </c>
+      <c r="K250" s="40" t="s">
+        <v>53</v>
+      </c>
+      <c r="L250" s="41" t="s">
+        <v>54</v>
+      </c>
+      <c r="M250" s="40" t="s">
+        <v>225</v>
+      </c>
+      <c r="N250" s="40" t="s">
+        <v>226</v>
+      </c>
       <c r="O250" s="40"/>
       <c r="P250" s="40"/>
       <c r="Q250" s="40"/>
       <c r="R250" s="40"/>
       <c r="S250" s="40"/>
       <c r="T250" s="40"/>
       <c r="U250" s="40"/>
       <c r="V250" s="40"/>
       <c r="W250" s="40"/>
       <c r="X250" s="40"/>
       <c r="Y250" s="40"/>
       <c r="Z250" s="40"/>
       <c r="AA250" s="40"/>
       <c r="AB250" s="40"/>
       <c r="AC250" s="40"/>
       <c r="AD250" s="40"/>
       <c r="AE250" s="40"/>
       <c r="AF250" s="42"/>
       <c r="AG250" s="42"/>
       <c r="AH250" s="42"/>
       <c r="AI250" s="40"/>
       <c r="AJ250" s="39"/>
     </row>
-    <row r="251" spans="1:45" customHeight="1" ht="50.25"/>
-[...5 lines deleted...]
-    <row r="257" spans="1:45" customHeight="1" ht="50.25"/>
+    <row r="251" spans="1:45">
+      <c r="A251" s="39"/>
+      <c r="B251" s="40">
+        <v>246</v>
+      </c>
+      <c r="C251" s="40" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D251" s="40" t="s">
+        <v>1364</v>
+      </c>
+      <c r="E251" s="40" t="s">
+        <v>1365</v>
+      </c>
+      <c r="F251" s="40" t="s">
+        <v>1366</v>
+      </c>
+      <c r="G251" s="41" t="s">
+        <v>1363</v>
+      </c>
+      <c r="H251" s="41" t="s">
+        <v>1363</v>
+      </c>
+      <c r="I251" s="40" t="s">
+        <v>1367</v>
+      </c>
+      <c r="J251" s="41" t="s">
+        <v>1279</v>
+      </c>
+      <c r="K251" s="40" t="s">
+        <v>53</v>
+      </c>
+      <c r="L251" s="41" t="s">
+        <v>54</v>
+      </c>
+      <c r="M251" s="40" t="s">
+        <v>572</v>
+      </c>
+      <c r="N251" s="40" t="s">
+        <v>573</v>
+      </c>
+      <c r="O251" s="40"/>
+      <c r="P251" s="40"/>
+      <c r="Q251" s="40"/>
+      <c r="R251" s="40"/>
+      <c r="S251" s="40"/>
+      <c r="T251" s="40"/>
+      <c r="U251" s="40"/>
+      <c r="V251" s="40"/>
+      <c r="W251" s="40"/>
+      <c r="X251" s="40"/>
+      <c r="Y251" s="40"/>
+      <c r="Z251" s="40"/>
+      <c r="AA251" s="40"/>
+      <c r="AB251" s="40"/>
+      <c r="AC251" s="40"/>
+      <c r="AD251" s="40"/>
+      <c r="AE251" s="40"/>
+      <c r="AF251" s="42"/>
+      <c r="AG251" s="42"/>
+      <c r="AH251" s="42"/>
+      <c r="AI251" s="40" t="s">
+        <v>352</v>
+      </c>
+      <c r="AJ251" s="39">
+        <v>4867668</v>
+      </c>
+    </row>
+    <row r="252" spans="1:45">
+      <c r="A252" s="39"/>
+      <c r="B252" s="40">
+        <v>247</v>
+      </c>
+      <c r="C252" s="40" t="s">
+        <v>1368</v>
+      </c>
+      <c r="D252" s="40" t="s">
+        <v>1369</v>
+      </c>
+      <c r="E252" s="40" t="s">
+        <v>1370</v>
+      </c>
+      <c r="F252" s="40" t="s">
+        <v>1371</v>
+      </c>
+      <c r="G252" s="41" t="s">
+        <v>1368</v>
+      </c>
+      <c r="H252" s="41" t="s">
+        <v>1368</v>
+      </c>
+      <c r="I252" s="40" t="s">
+        <v>1372</v>
+      </c>
+      <c r="J252" s="41" t="s">
+        <v>1307</v>
+      </c>
+      <c r="K252" s="40" t="s">
+        <v>53</v>
+      </c>
+      <c r="L252" s="41" t="s">
+        <v>54</v>
+      </c>
+      <c r="M252" s="40" t="s">
+        <v>572</v>
+      </c>
+      <c r="N252" s="40" t="s">
+        <v>573</v>
+      </c>
+      <c r="O252" s="40"/>
+      <c r="P252" s="40"/>
+      <c r="Q252" s="40"/>
+      <c r="R252" s="40"/>
+      <c r="S252" s="40"/>
+      <c r="T252" s="40"/>
+      <c r="U252" s="40"/>
+      <c r="V252" s="40"/>
+      <c r="W252" s="40"/>
+      <c r="X252" s="40"/>
+      <c r="Y252" s="40"/>
+      <c r="Z252" s="40"/>
+      <c r="AA252" s="40"/>
+      <c r="AB252" s="40"/>
+      <c r="AC252" s="40"/>
+      <c r="AD252" s="40"/>
+      <c r="AE252" s="40"/>
+      <c r="AF252" s="42"/>
+      <c r="AG252" s="42"/>
+      <c r="AH252" s="42"/>
+      <c r="AI252" s="40"/>
+      <c r="AJ252" s="39"/>
+    </row>
+    <row r="253" spans="1:45">
+      <c r="A253" s="39"/>
+      <c r="B253" s="40">
+        <v>248</v>
+      </c>
+      <c r="C253" s="40" t="s">
+        <v>1368</v>
+      </c>
+      <c r="D253" s="40" t="s">
+        <v>1373</v>
+      </c>
+      <c r="E253" s="40" t="s">
+        <v>1374</v>
+      </c>
+      <c r="F253" s="40" t="s">
+        <v>1371</v>
+      </c>
+      <c r="G253" s="41" t="s">
+        <v>1368</v>
+      </c>
+      <c r="H253" s="41" t="s">
+        <v>1368</v>
+      </c>
+      <c r="I253" s="40" t="s">
+        <v>1375</v>
+      </c>
+      <c r="J253" s="41" t="s">
+        <v>1354</v>
+      </c>
+      <c r="K253" s="40" t="s">
+        <v>53</v>
+      </c>
+      <c r="L253" s="41" t="s">
+        <v>54</v>
+      </c>
+      <c r="M253" s="40"/>
+      <c r="N253" s="40"/>
+      <c r="O253" s="40"/>
+      <c r="P253" s="40"/>
+      <c r="Q253" s="40"/>
+      <c r="R253" s="40"/>
+      <c r="S253" s="40"/>
+      <c r="T253" s="40"/>
+      <c r="U253" s="40"/>
+      <c r="V253" s="40"/>
+      <c r="W253" s="40"/>
+      <c r="X253" s="40"/>
+      <c r="Y253" s="40"/>
+      <c r="Z253" s="40"/>
+      <c r="AA253" s="40"/>
+      <c r="AB253" s="40"/>
+      <c r="AC253" s="40"/>
+      <c r="AD253" s="40"/>
+      <c r="AE253" s="40"/>
+      <c r="AF253" s="42"/>
+      <c r="AG253" s="42"/>
+      <c r="AH253" s="42"/>
+      <c r="AI253" s="40"/>
+      <c r="AJ253" s="39"/>
+    </row>
+    <row r="254" spans="1:45">
+      <c r="A254" s="39"/>
+      <c r="B254" s="40">
+        <v>249</v>
+      </c>
+      <c r="C254" s="40" t="s">
+        <v>1368</v>
+      </c>
+      <c r="D254" s="40" t="s">
+        <v>1376</v>
+      </c>
+      <c r="E254" s="40" t="s">
+        <v>1377</v>
+      </c>
+      <c r="F254" s="40" t="s">
+        <v>1371</v>
+      </c>
+      <c r="G254" s="41" t="s">
+        <v>1368</v>
+      </c>
+      <c r="H254" s="41" t="s">
+        <v>1368</v>
+      </c>
+      <c r="I254" s="40" t="s">
+        <v>1378</v>
+      </c>
+      <c r="J254" s="41" t="s">
+        <v>1354</v>
+      </c>
+      <c r="K254" s="40" t="s">
+        <v>53</v>
+      </c>
+      <c r="L254" s="41" t="s">
+        <v>54</v>
+      </c>
+      <c r="M254" s="40" t="s">
+        <v>935</v>
+      </c>
+      <c r="N254" s="40" t="s">
+        <v>936</v>
+      </c>
+      <c r="O254" s="40"/>
+      <c r="P254" s="40"/>
+      <c r="Q254" s="40"/>
+      <c r="R254" s="40"/>
+      <c r="S254" s="40"/>
+      <c r="T254" s="40"/>
+      <c r="U254" s="40"/>
+      <c r="V254" s="40"/>
+      <c r="W254" s="40"/>
+      <c r="X254" s="40"/>
+      <c r="Y254" s="40"/>
+      <c r="Z254" s="40"/>
+      <c r="AA254" s="40"/>
+      <c r="AB254" s="40"/>
+      <c r="AC254" s="40"/>
+      <c r="AD254" s="40"/>
+      <c r="AE254" s="40"/>
+      <c r="AF254" s="42"/>
+      <c r="AG254" s="42"/>
+      <c r="AH254" s="42"/>
+      <c r="AI254" s="40"/>
+      <c r="AJ254" s="39"/>
+    </row>
+    <row r="255" spans="1:45">
+      <c r="A255" s="39"/>
+      <c r="B255" s="40">
+        <v>250</v>
+      </c>
+      <c r="C255" s="40" t="s">
+        <v>1368</v>
+      </c>
+      <c r="D255" s="40" t="s">
+        <v>1379</v>
+      </c>
+      <c r="E255" s="40" t="s">
+        <v>1380</v>
+      </c>
+      <c r="F255" s="40" t="s">
+        <v>920</v>
+      </c>
+      <c r="G255" s="41" t="s">
+        <v>1368</v>
+      </c>
+      <c r="H255" s="41" t="s">
+        <v>1368</v>
+      </c>
+      <c r="I255" s="40" t="s">
+        <v>1381</v>
+      </c>
+      <c r="J255" s="41" t="s">
+        <v>1331</v>
+      </c>
+      <c r="K255" s="40" t="s">
+        <v>53</v>
+      </c>
+      <c r="L255" s="41" t="s">
+        <v>54</v>
+      </c>
+      <c r="M255" s="40" t="s">
+        <v>301</v>
+      </c>
+      <c r="N255" s="40" t="s">
+        <v>302</v>
+      </c>
+      <c r="O255" s="40" t="s">
+        <v>1382</v>
+      </c>
+      <c r="P255" s="40" t="s">
+        <v>1383</v>
+      </c>
+      <c r="Q255" s="40" t="s">
+        <v>1384</v>
+      </c>
+      <c r="R255" s="40"/>
+      <c r="S255" s="40"/>
+      <c r="T255" s="40"/>
+      <c r="U255" s="40"/>
+      <c r="V255" s="40"/>
+      <c r="W255" s="40"/>
+      <c r="X255" s="40"/>
+      <c r="Y255" s="40"/>
+      <c r="Z255" s="40"/>
+      <c r="AA255" s="40"/>
+      <c r="AB255" s="40"/>
+      <c r="AC255" s="40"/>
+      <c r="AD255" s="40"/>
+      <c r="AE255" s="40"/>
+      <c r="AF255" s="42"/>
+      <c r="AG255" s="42"/>
+      <c r="AH255" s="42"/>
+      <c r="AI255" s="40"/>
+      <c r="AJ255" s="39"/>
+    </row>
+    <row r="256" spans="1:45">
+      <c r="A256" s="39"/>
+      <c r="B256" s="40">
+        <v>251</v>
+      </c>
+      <c r="C256" s="40" t="s">
+        <v>1368</v>
+      </c>
+      <c r="D256" s="40" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E256" s="40" t="s">
+        <v>1386</v>
+      </c>
+      <c r="F256" s="40" t="s">
+        <v>1371</v>
+      </c>
+      <c r="G256" s="41" t="s">
+        <v>1368</v>
+      </c>
+      <c r="H256" s="41" t="s">
+        <v>1368</v>
+      </c>
+      <c r="I256" s="40" t="s">
+        <v>1387</v>
+      </c>
+      <c r="J256" s="41" t="s">
+        <v>1388</v>
+      </c>
+      <c r="K256" s="40" t="s">
+        <v>53</v>
+      </c>
+      <c r="L256" s="41" t="s">
+        <v>54</v>
+      </c>
+      <c r="M256" s="40"/>
+      <c r="N256" s="40"/>
+      <c r="O256" s="40" t="s">
+        <v>1389</v>
+      </c>
+      <c r="P256" s="40" t="s">
+        <v>1390</v>
+      </c>
+      <c r="Q256" s="40" t="s">
+        <v>1391</v>
+      </c>
+      <c r="R256" s="40"/>
+      <c r="S256" s="40"/>
+      <c r="T256" s="40"/>
+      <c r="U256" s="40"/>
+      <c r="V256" s="40"/>
+      <c r="W256" s="40"/>
+      <c r="X256" s="40"/>
+      <c r="Y256" s="40"/>
+      <c r="Z256" s="40"/>
+      <c r="AA256" s="40"/>
+      <c r="AB256" s="40"/>
+      <c r="AC256" s="40"/>
+      <c r="AD256" s="40"/>
+      <c r="AE256" s="40"/>
+      <c r="AF256" s="42"/>
+      <c r="AG256" s="42"/>
+      <c r="AH256" s="42"/>
+      <c r="AI256" s="40"/>
+      <c r="AJ256" s="39"/>
+    </row>
+    <row r="257" spans="1:45">
+      <c r="A257" s="39"/>
+      <c r="B257" s="40"/>
+      <c r="C257" s="40"/>
+      <c r="D257" s="40"/>
+      <c r="E257" s="40"/>
+      <c r="F257" s="40"/>
+      <c r="G257" s="41"/>
+      <c r="H257" s="41"/>
+      <c r="I257" s="40"/>
+      <c r="J257" s="41"/>
+      <c r="K257" s="40"/>
+      <c r="L257" s="41"/>
+      <c r="M257" s="40"/>
+      <c r="N257" s="40"/>
+      <c r="O257" s="40"/>
+      <c r="P257" s="40"/>
+      <c r="Q257" s="40"/>
+      <c r="R257" s="40"/>
+      <c r="S257" s="40"/>
+      <c r="T257" s="40"/>
+      <c r="U257" s="40"/>
+      <c r="V257" s="40"/>
+      <c r="W257" s="40"/>
+      <c r="X257" s="40"/>
+      <c r="Y257" s="40"/>
+      <c r="Z257" s="40"/>
+      <c r="AA257" s="40"/>
+      <c r="AB257" s="40"/>
+      <c r="AC257" s="40"/>
+      <c r="AD257" s="40"/>
+      <c r="AE257" s="40"/>
+      <c r="AF257" s="42"/>
+      <c r="AG257" s="42"/>
+      <c r="AH257" s="42"/>
+      <c r="AI257" s="40"/>
+      <c r="AJ257" s="39"/>
+    </row>
     <row r="258" spans="1:45" customHeight="1" ht="50.25"/>
     <row r="259" spans="1:45" customHeight="1" ht="50.25"/>
     <row r="260" spans="1:45" customHeight="1" ht="50.25"/>
     <row r="261" spans="1:45" customHeight="1" ht="50.25"/>
     <row r="262" spans="1:45" customHeight="1" ht="50.25"/>
     <row r="263" spans="1:45" customHeight="1" ht="50.25"/>
     <row r="264" spans="1:45" customHeight="1" ht="50.25"/>
     <row r="265" spans="1:45" customHeight="1" ht="50.25"/>
     <row r="266" spans="1:45" customHeight="1" ht="50.25"/>
     <row r="267" spans="1:45" customHeight="1" ht="50.25"/>
     <row r="268" spans="1:45" customHeight="1" ht="50.25"/>
     <row r="269" spans="1:45" customHeight="1" ht="50.25"/>
     <row r="270" spans="1:45" customHeight="1" ht="50.25"/>
     <row r="271" spans="1:45" customHeight="1" ht="50.25"/>
     <row r="272" spans="1:45" customHeight="1" ht="50.25"/>
     <row r="273" spans="1:45" customHeight="1" ht="50.25"/>
     <row r="274" spans="1:45" customHeight="1" ht="50.25"/>
     <row r="275" spans="1:45" customHeight="1" ht="50.25"/>
     <row r="276" spans="1:45" customHeight="1" ht="50.25"/>
     <row r="277" spans="1:45" customHeight="1" ht="50.25"/>
     <row r="278" spans="1:45" customHeight="1" ht="50.25"/>
     <row r="279" spans="1:45" customHeight="1" ht="50.25"/>
     <row r="280" spans="1:45" customHeight="1" ht="50.25"/>
     <row r="281" spans="1:45" customHeight="1" ht="50.25"/>
     <row r="282" spans="1:45" customHeight="1" ht="50.25"/>