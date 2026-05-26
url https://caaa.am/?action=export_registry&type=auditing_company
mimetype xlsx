--- v0 (2026-03-29)
+++ v1 (2026-05-26)
@@ -15,51 +15,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="599" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Աուդ. կազմակերպ." sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Աուդ. կազմակերպ.'!$A$5:$AV$45</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="672">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="695">
   <si>
     <t>Պալատի ռեեստրում աուդիտորական կազմակերպությունների վերաբերյալ տեղեկություններ</t>
   </si>
   <si>
     <t>ՀՏ</t>
   </si>
   <si>
     <t>ՀՄ</t>
   </si>
   <si>
     <t>ԿՄ</t>
   </si>
   <si>
     <t>ԱՈՒ</t>
   </si>
   <si>
     <t>ՄՑ</t>
   </si>
   <si>
     <t>ԱՏ</t>
   </si>
   <si>
     <t>ԱԳ</t>
   </si>
   <si>
@@ -231,85 +231,107 @@
     <t>Ալեք Մանուկյան</t>
   </si>
   <si>
     <t>15Ա</t>
   </si>
   <si>
     <t>0070</t>
   </si>
   <si>
     <t>Ադոնց</t>
   </si>
   <si>
     <t>0014</t>
   </si>
   <si>
     <t>+37410 204090</t>
   </si>
   <si>
     <t>general@php.am</t>
   </si>
   <si>
     <t>www.php.am</t>
   </si>
   <si>
     <t>Պետրոսյան Հովհաննես Պետրոսի (ՀՀ, ք. Երևան, Ձորափի 40շ., բն. 41)
-Անանյան Դավիթ Սանասարի (ՀՀ, ք. Երևան, Բաբայան 30շ., բն. 7)
-Եղոյան Վիգեն Շիրազի (ՀՀ, Արագածոտնի մ.,Կաթնաղբյուր 3-րդ փող., 2–րդ նրբ, 2–րդ փակուղի, տ. 4)</t>
+Եղոյան Վիգեն Շիրազի (ՀՀ, Արագածոտնի մ.,Կաթնաղբյուր 3-րդ փող., 2–րդ նրբ, 2–րդ փակուղի, տ. 4)
+Անանյան Դավիթ Սանասարի (ՀՀ, ք. Երևան, Բաբայան 30շ., բն. 7)</t>
   </si>
   <si>
     <t>2 20 0001
-2 20 0002
 2 20 0003</t>
   </si>
   <si>
-    <t>55
-[...1 lines deleted...]
-30</t>
+    <t>55.05
+29.95
+15</t>
   </si>
   <si>
     <t>Պետրոսյան Հովհաննես Պետրոսի</t>
   </si>
   <si>
     <t>2 20 0001</t>
   </si>
   <si>
     <t>Պետրոսյան Հովհաննես Պետրոսի(Ա 0001)
 Եղոյան Վիգեն Շիրազի(Ա 0003)
 Մինասյան Լիլիթ Վալերիի(Ա 0195)
 Ազիզյան Արուսյակ Մովսեսի(Ա 0005)
 Հարությունյան Հասմիկ Միքայելի(Ա 0172)</t>
   </si>
   <si>
     <t>2 20 0001
 2 20 0003
 2 20 0007
 2 20 0006
 2 20 0058</t>
   </si>
   <si>
     <t>Առկա չէ</t>
+  </si>
+  <si>
+    <t>03.10.2025</t>
+  </si>
+  <si>
+    <t>Հայաստանի աուդիտորների և փորձագետ հաշվապահների Պալատ
+(ք. Երևան, Մոնթե Մելքոնյան 46/2)</t>
+  </si>
+  <si>
+    <t>3
+Կիրառել կարգապահական պատասխանատվության միջոց</t>
+  </si>
+  <si>
+    <t>Հայաստանի աուդիտորների և փորձագետ հաշվապահների պալատի խորհուրդ
+(ք. Երևան, Մոնթե Մելքոնյան 46/2)
+26.03.2026
+20-Ա</t>
+  </si>
+  <si>
+    <t>Տուգանք</t>
+  </si>
+  <si>
+    <t>Հիմք ընդունելով «Հաշվապահական հաշվառման և աուդիտորական գործունեության կարգավորման և հանրային վերահսկողության մասին» օրենքի հոդված 28-ի 1-ին կետը, հոդված 31-ը, «Հայաստանի աուդիտորների և փորձագետ հաշվապահների պալատ» հասարակական կազմակերպության Կանոնադրության 14.17.25 կետը, Պալատի անդամների նկատմամբ կարգապահական պատասխանատվության միջոցների կիրառման կարգի 8.7 կետը, ինչպես նաև Որակի պահանջների պահպանման և կարգապահական հանձնաժողովի 08.10.2025թ. N 08 արձանագրությունը</t>
   </si>
   <si>
     <t>273.120.04133</t>
   </si>
   <si>
     <t>1 20 0219</t>
   </si>
   <si>
     <t>"Ֆոր Էյ Քնսալթինգ" փակ բաժնետիրական ընկերություն</t>
   </si>
   <si>
     <t>00148693</t>
   </si>
   <si>
     <t>Նալբանդյան</t>
   </si>
   <si>
     <t>50,
 գրասենյակ 136</t>
   </si>
   <si>
     <t>0010</t>
   </si>
   <si>
     <t>+37410 520847</t>
@@ -342,63 +364,56 @@
   </si>
   <si>
     <t>Մարտիրոսյան Անիկ Արարատի(Ա 0069)
 Խաչատրյան Անի Լևոնի(Ա 0070)
 Գազազյան Քեթրին Դավթի(Ա 0132)
 Նալբանդյան Կարինե Ալբերտի(Ա 0097)
 Մանուկյան Կարեն Լյովայի(Ա 0275)
 Թովմասյան Գայանե Սերգեյի(Ա 0038)</t>
   </si>
   <si>
     <t>2 20 0072
 2 20 0073
 2 20 0236
 2 20 0221
 2 25 0995
 2 20 0065</t>
   </si>
   <si>
     <t>11.09.2024</t>
   </si>
   <si>
     <t>Հայաստանի աուդիտորների և փորձագետ հաշվապահների Պալատ
 (ք. Երևան, Կոմիտաս 49/3, 6-րդ հարկ)</t>
   </si>
   <si>
-    <t>3
-[...2 lines deleted...]
-  <si>
     <t>Հայաստանի աուդիտորների և փորձագետ հաշվապահների պալատի խորհուրդ
 (ք. Երևան, Կոմիտաս 49/3, 6-րդ հարկ)
 16.04.2024
 44-Ա</t>
   </si>
   <si>
-    <t>Տուգանք</t>
-[...1 lines deleted...]
-  <si>
     <t>«Հաշվապահական հաշվառման և աուդիտորական գործունեության կարգավորման և հանրային վերահսկողության մասին» օրենքի հոդված 28-ի 1-ին կետը, հոդված 31-ը, «Հայաստանի աուդիտորների և փորձագետ հաշվապահների պալատ» հասարակական կազմակերպության Կանոնադրության 14.16.25 կետը, Պալատի անդամների նկատմամբ կարգապահական պատասխանատվության միջոցների կիրառման կարգի 8.7 կետը</t>
   </si>
   <si>
     <t>271.120.880537</t>
   </si>
   <si>
     <t>1 20 0243</t>
   </si>
   <si>
     <t>"ՓրայսուոթերհաուսԿուպերս Արմենիա" սահմանափակ պատասխանատվությամբ ընկերություն</t>
   </si>
   <si>
     <t>02588296</t>
   </si>
   <si>
     <t>Վ. Սարգսյան</t>
   </si>
   <si>
     <t>2,
 8-րդ հարկ</t>
   </si>
   <si>
     <t>+37496 202733</t>
   </si>
   <si>
@@ -417,104 +432,100 @@
     <t>"ՓրայսուոթերհաուսԿուպերս Իստերն Երոպ Բի. Վի.", 
 Լուար 196, Գեբուվ Ա, 2-րդ հարկ, 2491ԱՄ'ս-Գրեյվենհեյջ, ՓԻԴԱԲԼՅՈՒՍԻ ԻԻ Նիդերլանդներ</t>
   </si>
   <si>
     <t>Կադագիշվիլի Նինո</t>
   </si>
   <si>
     <t xml:space="preserve">Մաթևոսյան Լիլիթ Սերոժի(Ա 0175)
 Կադագիշվիլի Նինո(Ա 0191)
 Նազարյան Գոհար Արծրունի(Ա 0254)
 </t>
   </si>
   <si>
     <t xml:space="preserve">2 20 0056
 2 22 0752
 2 25 0942
 </t>
   </si>
   <si>
     <t>"ՓրայսութերհաուսԿուպերս" ընկերությունների ցանց, www.pwc.com</t>
   </si>
   <si>
     <t>17.12.2025</t>
   </si>
   <si>
-    <t>Հայաստանի աուդիտորների և փորձագետ հաշվապահների Պալատ
-[...2 lines deleted...]
-  <si>
     <t>1
 Չկիրառել կարգապահական պատասխանատվության միջոց</t>
   </si>
   <si>
     <t>Հայաստանի աուդիտորների և փորձագետ հաշվապահների պալատի խորհուրդ
 (ք. Երևան, Մոնթե Մելքոնյան 46/2)
 23.12.2025, 78-Ա</t>
   </si>
   <si>
     <t>Չկիրառել կարգապահական պատասխանատվության միջոց</t>
   </si>
   <si>
     <t>«Հաշվապահական հաշվառման և աուդիտորական գործունեության կարգավորման և հանրային վերահսկողության մասին» օրենքի հոդված 28-ի 1-ին և 3-րդ կետերը, «Հայաստանի աուդիտորների և փորձագետ հաշվապահների պալատ» հասարակական կազմակերպության Կանոնադրության 14.17.25 կետը, Պալատի անդամների նկատմամբ կարգապահական պատասխանատվության միջոցների կիրառման կարգի 8.7 կետը, ինչպես նաև Որակի պահանջների պահպանման և կարգապահական հանձնաժողովի 21.12.2025թ. N 11 արձանագրությունը</t>
   </si>
   <si>
     <t>286.110.06786</t>
   </si>
   <si>
     <t>1 20 0267</t>
   </si>
   <si>
     <t>"ԲԻ-ԴԻ-Օ Արմենիա" փակ բաժնետիրական ընկերություն</t>
   </si>
   <si>
     <t>01569792</t>
   </si>
   <si>
     <t>Դավիթ Անհաղթի</t>
   </si>
   <si>
     <t>23/6,
 գրասենյակ 7</t>
   </si>
   <si>
     <t>+37460 528899</t>
   </si>
   <si>
     <t>bdo@bdoarmenia.am</t>
   </si>
   <si>
     <t>www.bdoarmenia.am</t>
   </si>
   <si>
     <t>Սահակյան Վահագն Շահենի (ՀՀ, ք. Երևան, Բաբայան 34շ., բն. 27)
 Դանիելյան Սամվել Ալբերտի (ՀՀ, ք. Երևան,Սասնա ծռեր 3փ., բն.97)
 Շաղիկյան Ալեքսանդր Սերգեյի (ՀՀ, ք. Երևան, Մոլդովական 49/53փ.,բն. 6)</t>
   </si>
   <si>
-    <t>2 20 0254
-3 20 0124</t>
+    <t xml:space="preserve">2 20 0254
+</t>
   </si>
   <si>
     <t>36.54
 8.32
 9.24</t>
   </si>
   <si>
     <t>"ԲԻ-ԴԻ-Օ Արմենիա" փակ բաժնետիրական ընկերություն, 
 ՀՀ, ք. Երևան, Դ. Անհաղթի 23/6</t>
   </si>
   <si>
     <t>Սահակյան Վահագն Շահենի</t>
   </si>
   <si>
     <t>2 20 0254</t>
   </si>
   <si>
     <t xml:space="preserve">Սահակյան Վահագն Շահենի(Ա 0249)
 Ավետիսյան Մարիամ Ռազմիկի(Ա 0212)
 Յակովլեվ Սերգեյ Պետրովիչ(Ա 0176)
 Եդիգարյան Դավիթ Օնիկի(Ա 0158)
 Վարդանյան Արամ Արայի(Ա 0206)
 </t>
   </si>
   <si>
@@ -1089,97 +1100,111 @@
   <si>
     <t>2 20 0039</t>
   </si>
   <si>
     <t>80
 20</t>
   </si>
   <si>
     <t>Մովսիսյան Թաթուլ Հրանտի</t>
   </si>
   <si>
     <t xml:space="preserve">Մովսիսյան Թաթուլ Հրանտի(Ա 0029)
 Աթոյան Ղուկաս Մադաթի(Ա 0024)
 Չիթչյան Անուշ Կամոյի(Ա 0131)
 Գրիգորյան Լիլիթ Տիգրանի(Ա 0065)
 </t>
   </si>
   <si>
     <t xml:space="preserve">2 20 0039
 2 20 0034
 2 20 0240
 2 20 0144
 </t>
   </si>
   <si>
+    <t>22.04.2026</t>
+  </si>
+  <si>
+    <t>Հայաստանի աուդիտորների և փորձագետ հաշվապահների պալատի խորհուրդ
+(ք. Երևան, Մոնթե Մելքոնյան 46/2)
+27.04.2026
+30-Ա</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> «Հաշվապահական հաշվառման և աուդիտորական գործունեության կարգավորման և հանրային վերահսկողության մասին» օրենքի հոդված 28-ի 1-ին կետը, հոդված 30-ը, «Հայաստանի աուդիտորների և փորձագետ հաշվապահների պալատ» հասարակական կազմակերպության Կանոնադրության 14.17.25 կետը, Պալատի անդամների նկատմամբ կարգապահական պատասխանատվության միջոցների կիրառման կարգի 8.7 կետը, ինչպես նաև Որակի պահանջների պահպանման և կարգապահական հանձնաժողովի 22.04.2026թ. N 13 արձանագրությունը</t>
+  </si>
+  <si>
     <t>264․120․03701</t>
   </si>
   <si>
     <t>1 20 0371</t>
   </si>
   <si>
     <t>"ԱԼՖԱ ԱՈՒԴԻՏ" սահմանափակ պատասխանատվությամբ ընկերություն</t>
   </si>
   <si>
     <t>00128775</t>
   </si>
   <si>
     <t>Հալաբյան</t>
   </si>
   <si>
     <t>5/6</t>
   </si>
   <si>
     <t>0038</t>
   </si>
   <si>
     <t>+37410 399655</t>
   </si>
   <si>
     <t>info@alfaaudit.am</t>
   </si>
   <si>
     <t>www.alfaaudit.am</t>
   </si>
   <si>
     <t>Պողոսյան Լավրենտի Հայկի (ՀՀ, ք. Երևան,Վրացական 10շ., բն. 19)</t>
   </si>
   <si>
     <t>2 20 0075</t>
   </si>
   <si>
     <t>Պողոսյան Լավրենտի Հայկի</t>
   </si>
   <si>
     <t>Պողոսյան Լավրենտի Հայկի(Ա 0041)
 Չատինյան Արման Վահանի(Ա 0052)
-Մարտիրոսյան Հերմինե Պերճի(Ա 0044)</t>
+Մարտիրոսյան Հերմինե Պերճի(Ա 0044)
+Միրումյան Տաթևիկ Արսենի(Ա 0240)</t>
   </si>
   <si>
     <t>2 20 0075
 2 20 0074
-2 20 0085</t>
+2 20 0085
+2 26 1054</t>
   </si>
   <si>
     <t>31.10.2024</t>
   </si>
   <si>
     <t>Հայաստանի աուդիտորների և փորձագետ հաշվապահների պալատի խորհուրդ
 (ք. Երևան, Կոմիտաս 49/3, 6-րդ հարկ)
 10.01.2025
 2-Ա</t>
   </si>
   <si>
     <t>«Հաշվապահական հաշվառման և աուդիտորական գործունեության կարգավորման և հանրային վերահսկողության մասին» օրենքի հոդված 28-ի 1-ին կետը, հոդված 30-ը, «Հայաստանի աուդիտորների և փորձագետ հաշվապահների պալատ» հասարակական կազմակերպության Կանոնադրության 14.17.25 կետը, Պալատի անդամների նկատմամբ կարգապահական պատասխանատվության միջոցների կիրառման կարգի 8.7 կետը, ինչպես նաև Որակի պահանջների պահպանման և կարգապահական հանձնաժողովի 14.11.2024թ. N 14 արձանագրությունը</t>
   </si>
   <si>
     <t>264.110.789513</t>
   </si>
   <si>
     <t>1 20 0389</t>
   </si>
   <si>
     <t>"ԳՐԱՆԹ ԹՈՐՆԹՈՆ" փակ բաժնետիրական ընկերություն</t>
   </si>
   <si>
     <t>00040569</t>
   </si>
@@ -1202,77 +1227,78 @@
     <t xml:space="preserve">Հովհաննիսյան Արմեն Վարդանի (ՀՀ, ք. Երևան,Հր. Քոչարի 7շ., բն. 51)
 Վասիլյան Էմիլ Իոսիֆի (ՀՀ, Արմավիրի մ., ք. Արմավիր,Շահումյան փող.,  39շ., բն. 20)
 Աճեմյան Նարինե Երվանդի (ՀՀ, ք. Երևան,Քրիստափորի փող.,տ. 94)
 Հակոբյան Գուրգեն Գեորգիի (ՀՀ, ք. Երևան,Կիևյան փող., 1 շ., բն. 51)
 </t>
   </si>
   <si>
     <t>2 20 0077
 2 20 0092
 2 20 0328</t>
   </si>
   <si>
     <t xml:space="preserve">32
 31
 5
 32
 </t>
   </si>
   <si>
     <t>Հովհաննիսյան Արմեն Վարդանի</t>
   </si>
   <si>
     <t>2 20 0077</t>
   </si>
   <si>
-    <t xml:space="preserve">Աճեմյան Նարինե Երվանդի(Ա 0262)
+    <t>Աճեմյան Նարինե Երվանդի(Ա 0262)
 Հովակիմյան Տաթևիկ Սամվելի(Ա 0263)
 Հովհաննիսյան Արմեն Վարդանի(Ա 0071)
 Ղարիբյան Զարուհի Երվանդի(Ա 0075)
 Բաղդասարյան Լիլիթ Մելիքի(Ա 0064)
 Ուլունց Նաիրա Վալերիի(Ա 0199)
 Վասիլյան Էմիլ Իոսիֆի(Ա 0188)
 Գյուլբուդաղյան Գայանե Լյուդվիգի(Ա 0166)
 Գևորգյան Անժելա Անուշավանի(Ա 0220)
-Մայիլյան Լիլիթ Ռազմիկի(Ա 0211)
 Կարաուստայան Շուշանիկ Հայկազի(Ա 0257)
 Յարալյան Անի Եփրեմի(Ա 0238)
-</t>
+Դավթյան Հայարփի Մերուժանի(Ա 0278)
+Մուրադյան Դիանա Միհրանի(Ա 0289)</t>
   </si>
   <si>
     <t>2 20 0328
 2 20 0232
 2 20 0077
 2 20 0095
 2 20 0141
 2 20 0225
 2 20 0092
 2 21 0604
 2 24 0852
-2 20 0098
 2 20 0119
-2 24 0848</t>
+2 24 0848
+2 26 1045
+2 26 1052</t>
   </si>
   <si>
     <t>Գրանթ Թորնթոն Ինթերնեյշնլ, www.grantthornton.global/en/</t>
   </si>
   <si>
     <t>264.120.09235</t>
   </si>
   <si>
     <t>30.12.2020</t>
   </si>
   <si>
     <t>1 20 0423</t>
   </si>
   <si>
     <t>"ԳԼՈԲ ԱՈՒԴԻՏ" սահմանափակ պատասխանատվությամբ ընկերություն</t>
   </si>
   <si>
     <t>00131856</t>
   </si>
   <si>
     <t>Նորագավիթ 13</t>
   </si>
   <si>
     <t>տուն 21/1</t>
   </si>
@@ -1294,57 +1320,58 @@
   <si>
     <t>Հարությունյան Դավիթ Վալերիի (ՀՀ, ք. Երևան,Նորագավիթ 1 շ., բն. 151)
 Շահինյան Կարինե Օսվալդի (ՀՀ, ք. Երևան,Դեմիրճյան 17ա շ., բն. 17)
 Սարգսյան Տաթևիկ Ռոբերտի (ՀՀ, ք. Երևան, Իսակովի 50/1 շ., բն. 34)</t>
   </si>
   <si>
     <t>2 20 0227
 2 20 0226
 2 20 0224</t>
   </si>
   <si>
     <t>40
 30
 30</t>
   </si>
   <si>
     <t>Հարությունյան Դավիթ Վալերիի</t>
   </si>
   <si>
     <t>2 20 0227</t>
   </si>
   <si>
     <t xml:space="preserve">Հարությունյան Դավիթ Վալերիի(Ա 0186)
 Շահինյան Կարինե Օսվալդի(Ա 0183)
 Սարգսյան Տաթևիկ Ռոբերտի(Ա 0170)
+Աբրահամյան Սիմոն Վարդանի(Ա 0023)
 </t>
   </si>
   <si>
-    <t xml:space="preserve">2 20 0227
+    <t>2 20 0227
 2 20 0226
 2 20 0224
-</t>
+2 26 1035</t>
   </si>
   <si>
     <t>21.06.2024
  31.10.2024
 (Ոչ պլանային համապատասխանության գնահատում)</t>
   </si>
   <si>
     <t>Հայաստանի աուդիտորների և փորձագետ հաշվապահների Պալատ
 (ք. Երևան, Կոմիտաս 49/3, 6-րդ հարկ)
 Հայաստանի աուդիտորների և փորձագետ հաշվապահների Պալատ
 (ք. Երևան, Կոմիտաս 49/3, 6-րդ հարկ)</t>
   </si>
   <si>
     <t>2
 Կիրառել կարգապահական պատասխանատվության միջոց
 2
 Կիրառել կարգապահական պատասխանատվության միջոց</t>
   </si>
   <si>
     <t>Հայաստանի աուդիտորների և փորձագետ հաշվապահների պալատի խորհուրդ
 (ք. Երևան, Կոմիտաս 49/3, 6-րդ հարկ)
 18.07.2024
 73-Ա
 Հայաստանի աուդիտորների և փորձագետ հաշվապահների պալատի խորհուրդ
 21.11.2024
@@ -1455,60 +1482,63 @@
   <si>
     <t>02618043</t>
   </si>
   <si>
     <t>Արգիշտի</t>
   </si>
   <si>
     <t>+37460 532323</t>
   </si>
   <si>
     <t>general@crowe.am</t>
   </si>
   <si>
     <t>www.crowe.com</t>
   </si>
   <si>
     <t>Ասատրյան Ալբերտ Սերգեյի (ՀՀ, ք. Երևան,Եր. Քոչարի 21շ., բն. 18)</t>
   </si>
   <si>
     <t>2 20 0320</t>
   </si>
   <si>
     <t>Ասատրյան Ալբերտ Սերգեյի</t>
   </si>
   <si>
-    <t>Ասատրյան Ալբերտ Սերգեյի(Ա 0117)
+    <t xml:space="preserve">Ասատրյան Ալբերտ Սերգեյի(Ա 0117)
 Զաքոյան Էդգար Վանիկի(Ա 0137)
 Սաֆարյան Քնարիկ Ալբերտի(Ա 0104)
-Հովհաննիսյան Հրաչյա Հենրիկի(Ա 0222)</t>
+Հովհաննիսյան Հրաչյա Հենրիկի(Ա 0222)
+Բաբայան Աննա Մարսի(Ա 0300)
+</t>
   </si>
   <si>
     <t xml:space="preserve">2 20 0320
 2 20 0335
 2 20 0271
 2 23 0801
+2 26 1053
 </t>
   </si>
   <si>
     <t>Crowe Global, www.crowe.com</t>
   </si>
   <si>
     <t>06.05.2024</t>
   </si>
   <si>
     <t>6
 Կիրառել կարգապահական պատասխանատվության միջոց</t>
   </si>
   <si>
     <t>Հայաստանի աուդիտորների և փորձագետ հաշվապահների պալատի խորհուրդ
 (ք. Երևան, Կոմիտաս 49/3, 6-րդ հարկ)
 03.06.2024
 61-Ա
 Չեղարկված
 Հայաստանի աուդիտորների և փորձագետ հաշվապահների պալատի խորհուրդ
 (ք. Երևան, Կոմիտաս 49/3, 6-րդ հարկ)
  14.03.2025
 16-Ա</t>
   </si>
   <si>
     <t>Անդամակցության դադարեցման չեղարկում
@@ -2417,62 +2447,62 @@
 2 20 0246</t>
   </si>
   <si>
     <t>286.110.1492649</t>
   </si>
   <si>
     <t>26.03.2026</t>
   </si>
   <si>
     <t>1 26 1026</t>
   </si>
   <si>
     <t>"ԹիՎիԷս Ընդ Փարթներս Խորհրդատվական Խումբ" փակ բաժնետիրական ընկերություն</t>
   </si>
   <si>
     <t>08308017</t>
   </si>
   <si>
     <t>Գյուլբենկյան</t>
   </si>
   <si>
     <t>27
 տարածք 5/1</t>
   </si>
   <si>
-    <t>+37410 210001</t>
+    <t>+37412 210001</t>
   </si>
   <si>
     <t>info@tvs.am</t>
   </si>
   <si>
     <t>www.tvs.am</t>
   </si>
   <si>
-    <t>Վարազդատյան Տարոն Սիրակի(ՀՀ, ք. Եղեգնաձոր, Բաղդասարյան փող., տ. 22)
-[...1 lines deleted...]
-Տոնոյան Անուշ Մեխակի(ՀՀ, ք. Վաղարշապատ, Պատկանյան փող., 51շ., բն. 29)</t>
+    <t>Վարազդատյան Տարոն Սիրակի (ՀՀ, ք. Եղեգնաձոր, Բաղդասարյան փող., տ. 22)
+Հակոբյան Նարինե Սեդրակի (ՀՀ, ք. Երևան, Ծատուրյան փող., տ. 27)
+Տոնոյան Անուշ Մեխակի (ՀՀ, ք. Վաղարշապատ, Պատկանյան փող., 51շ., բն. 29)</t>
   </si>
   <si>
     <t>2 20 0015</t>
   </si>
   <si>
     <t>80
 10
 10</t>
   </si>
   <si>
     <t>Վարազդատյան Տարոն Սիրակի</t>
   </si>
   <si>
     <t xml:space="preserve">Վարազդատյան Տարոն Սիրակի(Ա 0010)
 Գալստյան Անուշ Վյաչեսլավի(Ա 0233)
 Խաչատրյան Կարեն Կարլենի(Ա 0011)
 Մկրտչյան Դիանա Վոլոդյայի(Ա 0039)
 Պետրոսյան Լաուրա Վալերիի(Ա 0121)
 </t>
   </si>
   <si>
     <t>2 20 0015
 2 25 1003
 2 20 0016
 2 20 0068
@@ -2522,50 +2552,109 @@
   <si>
     <t>Սիմոնյան Սիրանուշ Հրաչիկի (ՀՀ, ք. Երևան, Արցախի 18շ., բն. 141)
 Գրիգորյան Արմինե Կարապետի (ՀՀ, ք. Աբովյան, Ռոսիայի 4փող., բն. 123)</t>
   </si>
   <si>
     <t>2 26 1032</t>
   </si>
   <si>
     <t>Մխիթարյան Նաիրա Գուրգենի</t>
   </si>
   <si>
     <t>2 26 1031</t>
   </si>
   <si>
     <t>Մխիթարյան Նաիրա Գուրգենի(Ա 0092)
 Սիմոնյան Սիրանուշ Հրաչիկի(Ա 0269)
 Համբարձումյան Նաիրա Վլադիմիրի(Ա 0261)</t>
   </si>
   <si>
     <t>2 26 1031
 2 26 1032
 2 24 0923</t>
   </si>
   <si>
     <t>273.110.05622</t>
+  </si>
+  <si>
+    <t>07.04.2026</t>
+  </si>
+  <si>
+    <t>1 26 1049</t>
+  </si>
+  <si>
+    <t>"ԷՅՉ ԷՄ ԱՈՒԴԻՏ" սահմանափակ պատասխանատվությամբ ընկերություն</t>
+  </si>
+  <si>
+    <t>00513889</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ազատության նրբանցք </t>
+  </si>
+  <si>
+    <t>7,
+բնակարան 5</t>
+  </si>
+  <si>
+    <t>0037</t>
+  </si>
+  <si>
+    <t>+37498 098041</t>
+  </si>
+  <si>
+    <t>a.hovhannisyan79@gmail.com</t>
+  </si>
+  <si>
+    <t>www.hmaudit.am
+www.hmaudit.com</t>
+  </si>
+  <si>
+    <t>Մխիթարյան Արթուր Ռազմիկի (ՀՀ, ք. Երևան, Ազատության նրբ., 7շ., բն. 5)
+Հովհաննիսյան Արտակ Վոլոդյայի (ՀՀ, ք. Երևան, Չեխովի 29փող., բն. 19)</t>
+  </si>
+  <si>
+    <t>2 20 0089
+2 20 0061</t>
+  </si>
+  <si>
+    <t>Մխիթարյան Արթուր Ռազմիկի</t>
+  </si>
+  <si>
+    <t>2 20 0089</t>
+  </si>
+  <si>
+    <t>Մխիթարյան Արթուր Ռազմիկի(Ա 0074)
+Քերոբյան Արթուր Դերենիկի(Ա 0295)
+Հովհաննիսյան Արտակ Վոլոդյայի(Ա 0203)</t>
+  </si>
+  <si>
+    <t>2 20 0089
+2 26 1044
+2 20 0061</t>
+  </si>
+  <si>
+    <t>278.110.1282818</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="9">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
@@ -2592,52 +2681,51 @@
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="GHEA Grapalat"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="GHEA Grapalat"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="9"/>
       <color rgb="FF000000"/>
-      <name val="Calibri"/>
-      <scheme val="minor"/>
+      <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="GHEA Grapalat"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="7"/>
       <color rgb="FF000000"/>
       <name val="GHEA Grapalat"/>
     </font>
   </fonts>
   <fills count="11">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -3108,51 +3196,51 @@
         <color rgb="FF000000"/>
       </right>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="99">
+  <cellXfs count="101">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
@@ -3241,51 +3329,57 @@
     </xf>
     <xf xfId="0" fontId="3" numFmtId="49" fillId="4" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="49" fillId="5" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="49" fillId="5" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="49" fillId="6" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="49" fillId="6" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="49" fillId="7" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="49" fillId="8" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="49" fillId="9" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="6" numFmtId="49" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="10" borderId="5" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="10" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="8" numFmtId="0" fillId="10" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="10" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="10" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="8" numFmtId="0" fillId="10" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="10" borderId="10" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="10" borderId="11" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
@@ -3694,53 +3788,51 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1ps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <tabColor rgb="FFC3D69B"/>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AW45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <pane xSplit="4" ySplit="5" topLeftCell="E6" activePane="bottomRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="bottomLeft"/>
+      <pane xSplit="4" ySplit="5" activePane="bottomRight" state="frozen" topLeftCell="E6"/>
       <selection pane="bottomRight" activeCell="A3" sqref="A3:AQ5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="8.6640625" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.109375" customWidth="true" style="12"/>
     <col min="2" max="2" width="10" customWidth="true" style="5"/>
     <col min="3" max="3" width="8.6640625" style="2"/>
     <col min="4" max="4" width="28.44140625" customWidth="true" style="3"/>
     <col min="5" max="5" width="9.44140625" customWidth="true" style="2"/>
     <col min="6" max="6" width="6.109375" customWidth="true" style="3"/>
     <col min="7" max="7" width="6.88671875" customWidth="true" style="3"/>
     <col min="8" max="8" width="16.5546875" customWidth="true" style="3"/>
     <col min="9" max="9" width="13.44140625" customWidth="true" style="2"/>
     <col min="10" max="10" width="8.44140625" customWidth="true" style="2"/>
     <col min="11" max="11" width="7.33203125" customWidth="true" style="3"/>
     <col min="12" max="12" width="6.88671875" customWidth="true" style="3"/>
     <col min="13" max="13" width="16.5546875" customWidth="true" style="3"/>
     <col min="14" max="14" width="13.6640625" customWidth="true" style="2"/>
     <col min="15" max="15" width="8.44140625" customWidth="true" style="2"/>
     <col min="16" max="16" width="15.109375" customWidth="true" style="2"/>
     <col min="17" max="17" width="24" customWidth="true" style="3"/>
     <col min="18" max="18" width="18.6640625" customWidth="true" style="3"/>
     <col min="19" max="19" width="55.5546875" customWidth="true" style="13"/>
     <col min="20" max="20" width="11.109375" customWidth="true" style="10"/>
@@ -3799,51 +3891,50 @@
       <c r="S1" s="28"/>
       <c r="T1" s="29"/>
       <c r="U1" s="30"/>
       <c r="V1" s="31"/>
       <c r="W1" s="21"/>
       <c r="X1" s="30"/>
       <c r="Y1" s="32"/>
       <c r="Z1" s="20"/>
       <c r="AA1" s="33"/>
       <c r="AB1" s="34"/>
       <c r="AC1" s="32"/>
       <c r="AD1" s="20"/>
       <c r="AE1" s="21"/>
       <c r="AF1" s="21"/>
       <c r="AG1" s="21"/>
       <c r="AH1" s="21"/>
       <c r="AI1" s="20"/>
       <c r="AJ1" s="20"/>
       <c r="AK1" s="21"/>
       <c r="AL1" s="20"/>
       <c r="AM1" s="20"/>
       <c r="AN1" s="20"/>
       <c r="AO1" s="23"/>
       <c r="AP1" s="22"/>
       <c r="AQ1" s="22"/>
-      <c r="AR1" s="1"/>
       <c r="AV1" s="4"/>
     </row>
     <row r="2" spans="1:49" customHeight="1" ht="15" hidden="true" s="6" customFormat="1">
       <c r="A2" s="35"/>
       <c r="B2" s="36"/>
       <c r="C2" s="37" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="38" t="s">
         <v>1</v>
       </c>
       <c r="E2" s="37" t="s">
         <v>1</v>
       </c>
       <c r="F2" s="38" t="s">
         <v>1</v>
       </c>
       <c r="G2" s="38" t="s">
         <v>1</v>
       </c>
       <c r="H2" s="38" t="s">
         <v>1</v>
       </c>
       <c r="I2" s="37" t="s">
         <v>1</v>
@@ -3928,3996 +4019,4109 @@
       </c>
       <c r="AJ2" s="51" t="s">
         <v>8</v>
       </c>
       <c r="AK2" s="51" t="s">
         <v>8</v>
       </c>
       <c r="AL2" s="51" t="s">
         <v>8</v>
       </c>
       <c r="AM2" s="51" t="s">
         <v>8</v>
       </c>
       <c r="AN2" s="51" t="s">
         <v>8</v>
       </c>
       <c r="AO2" s="37" t="s">
         <v>1</v>
       </c>
       <c r="AP2" s="37" t="s">
         <v>1</v>
       </c>
       <c r="AQ2" s="37" t="s">
         <v>1</v>
       </c>
-      <c r="AR2" s="6"/>
       <c r="AV2" s="7"/>
     </row>
     <row r="3" spans="1:49" customHeight="1" ht="61.5" s="8" customFormat="1">
-      <c r="A3" s="53" t="s">
+      <c r="A3" s="55" t="s">
         <v>9</v>
       </c>
-      <c r="B3" s="56" t="s">
+      <c r="B3" s="58" t="s">
         <v>10</v>
       </c>
-      <c r="C3" s="59" t="s">
+      <c r="C3" s="61" t="s">
         <v>11</v>
       </c>
-      <c r="D3" s="62" t="s">
+      <c r="D3" s="64" t="s">
         <v>12</v>
       </c>
-      <c r="E3" s="65" t="s">
+      <c r="E3" s="67" t="s">
         <v>13</v>
       </c>
-      <c r="F3" s="67" t="s">
+      <c r="F3" s="69" t="s">
         <v>14</v>
       </c>
-      <c r="G3" s="70"/>
-[...3 lines deleted...]
-      <c r="K3" s="67" t="s">
+      <c r="G3" s="72"/>
+      <c r="H3" s="72"/>
+      <c r="I3" s="72"/>
+      <c r="J3" s="75"/>
+      <c r="K3" s="69" t="s">
         <v>15</v>
       </c>
-      <c r="L3" s="70"/>
-[...3 lines deleted...]
-      <c r="P3" s="59" t="s">
+      <c r="L3" s="72"/>
+      <c r="M3" s="72"/>
+      <c r="N3" s="72"/>
+      <c r="O3" s="75"/>
+      <c r="P3" s="61" t="s">
         <v>16</v>
       </c>
-      <c r="Q3" s="62" t="s">
+      <c r="Q3" s="64" t="s">
         <v>17</v>
       </c>
-      <c r="R3" s="62" t="s">
+      <c r="R3" s="64" t="s">
         <v>18</v>
       </c>
-      <c r="S3" s="67" t="s">
+      <c r="S3" s="69" t="s">
         <v>19</v>
       </c>
-      <c r="T3" s="70"/>
-[...4 lines deleted...]
-      <c r="Y3" s="84" t="s">
+      <c r="T3" s="72"/>
+      <c r="U3" s="72"/>
+      <c r="V3" s="72"/>
+      <c r="W3" s="83"/>
+      <c r="X3" s="75"/>
+      <c r="Y3" s="86" t="s">
         <v>20</v>
       </c>
-      <c r="Z3" s="87"/>
-      <c r="AA3" s="84" t="s">
+      <c r="Z3" s="89"/>
+      <c r="AA3" s="86" t="s">
         <v>21</v>
       </c>
-      <c r="AB3" s="87"/>
-      <c r="AC3" s="91" t="s">
+      <c r="AB3" s="89"/>
+      <c r="AC3" s="93" t="s">
         <v>22</v>
       </c>
-      <c r="AD3" s="94" t="s">
+      <c r="AD3" s="96" t="s">
         <v>23</v>
       </c>
-      <c r="AE3" s="94" t="s">
+      <c r="AE3" s="96" t="s">
         <v>24</v>
       </c>
-      <c r="AF3" s="84" t="s">
+      <c r="AF3" s="86" t="s">
         <v>25</v>
       </c>
-      <c r="AG3" s="98"/>
-[...1 lines deleted...]
-      <c r="AI3" s="84" t="s">
+      <c r="AG3" s="100"/>
+      <c r="AH3" s="89"/>
+      <c r="AI3" s="86" t="s">
         <v>26</v>
       </c>
-      <c r="AJ3" s="98"/>
-[...4 lines deleted...]
-      <c r="AO3" s="67" t="s">
+      <c r="AJ3" s="100"/>
+      <c r="AK3" s="100"/>
+      <c r="AL3" s="100"/>
+      <c r="AM3" s="100"/>
+      <c r="AN3" s="89"/>
+      <c r="AO3" s="69" t="s">
         <v>27</v>
       </c>
-      <c r="AP3" s="67" t="s">
+      <c r="AP3" s="69" t="s">
         <v>28</v>
       </c>
-      <c r="AQ3" s="73"/>
-      <c r="AR3" s="8"/>
+      <c r="AQ3" s="75"/>
       <c r="AV3" s="9"/>
     </row>
     <row r="4" spans="1:49" customHeight="1" ht="54" s="8" customFormat="1">
-      <c r="A4" s="54"/>
-[...4 lines deleted...]
-      <c r="F4" s="68" t="s">
+      <c r="A4" s="56"/>
+      <c r="B4" s="59"/>
+      <c r="C4" s="62"/>
+      <c r="D4" s="65"/>
+      <c r="E4" s="68"/>
+      <c r="F4" s="70" t="s">
         <v>29</v>
       </c>
-      <c r="G4" s="71" t="s">
+      <c r="G4" s="73" t="s">
         <v>30</v>
       </c>
-      <c r="H4" s="71" t="s">
+      <c r="H4" s="73" t="s">
         <v>31</v>
       </c>
-      <c r="I4" s="71" t="s">
+      <c r="I4" s="73" t="s">
         <v>32</v>
       </c>
-      <c r="J4" s="74" t="s">
+      <c r="J4" s="76" t="s">
         <v>33</v>
       </c>
-      <c r="K4" s="68" t="s">
+      <c r="K4" s="70" t="s">
         <v>29</v>
       </c>
-      <c r="L4" s="71" t="s">
+      <c r="L4" s="73" t="s">
         <v>30</v>
       </c>
-      <c r="M4" s="71" t="s">
+      <c r="M4" s="73" t="s">
         <v>31</v>
       </c>
-      <c r="N4" s="71" t="s">
+      <c r="N4" s="73" t="s">
         <v>32</v>
       </c>
-      <c r="O4" s="74" t="s">
+      <c r="O4" s="76" t="s">
         <v>33</v>
       </c>
-      <c r="P4" s="76" t="s">
+      <c r="P4" s="78" t="s">
         <v>34</v>
       </c>
-      <c r="Q4" s="63"/>
-[...1 lines deleted...]
-      <c r="S4" s="68" t="s">
+      <c r="Q4" s="65"/>
+      <c r="R4" s="65"/>
+      <c r="S4" s="70" t="s">
         <v>35</v>
       </c>
-      <c r="T4" s="71" t="s">
+      <c r="T4" s="73" t="s">
         <v>36</v>
       </c>
-      <c r="U4" s="78" t="s">
+      <c r="U4" s="80" t="s">
         <v>37</v>
       </c>
-      <c r="V4" s="78" t="s">
+      <c r="V4" s="80" t="s">
         <v>38</v>
       </c>
-      <c r="W4" s="78" t="s">
+      <c r="W4" s="80" t="s">
         <v>39</v>
       </c>
-      <c r="X4" s="82" t="s">
+      <c r="X4" s="84" t="s">
         <v>40</v>
       </c>
-      <c r="Y4" s="85" t="s">
+      <c r="Y4" s="87" t="s">
         <v>41</v>
       </c>
-      <c r="Z4" s="88" t="s">
+      <c r="Z4" s="90" t="s">
         <v>42</v>
       </c>
-      <c r="AA4" s="85" t="s">
+      <c r="AA4" s="87" t="s">
         <v>43</v>
       </c>
-      <c r="AB4" s="88" t="s">
+      <c r="AB4" s="90" t="s">
         <v>42</v>
       </c>
-      <c r="AC4" s="92"/>
-[...2 lines deleted...]
-      <c r="AF4" s="85" t="s">
+      <c r="AC4" s="94"/>
+      <c r="AD4" s="97"/>
+      <c r="AE4" s="97"/>
+      <c r="AF4" s="87" t="s">
         <v>44</v>
       </c>
-      <c r="AG4" s="78" t="s">
+      <c r="AG4" s="80" t="s">
         <v>45</v>
       </c>
-      <c r="AH4" s="88" t="s">
+      <c r="AH4" s="90" t="s">
         <v>46</v>
       </c>
-      <c r="AI4" s="85" t="s">
+      <c r="AI4" s="87" t="s">
         <v>47</v>
       </c>
-      <c r="AJ4" s="78" t="s">
+      <c r="AJ4" s="80" t="s">
         <v>48</v>
       </c>
-      <c r="AK4" s="78" t="s">
+      <c r="AK4" s="80" t="s">
         <v>49</v>
       </c>
-      <c r="AL4" s="78" t="s">
+      <c r="AL4" s="80" t="s">
         <v>50</v>
       </c>
-      <c r="AM4" s="78" t="s">
+      <c r="AM4" s="80" t="s">
         <v>51</v>
       </c>
-      <c r="AN4" s="88" t="s">
+      <c r="AN4" s="90" t="s">
         <v>52</v>
       </c>
-      <c r="AO4" s="68" t="s">
+      <c r="AO4" s="70" t="s">
         <v>53</v>
       </c>
-      <c r="AP4" s="68" t="s">
+      <c r="AP4" s="70" t="s">
         <v>54</v>
       </c>
-      <c r="AQ4" s="74" t="s">
+      <c r="AQ4" s="76" t="s">
         <v>55</v>
       </c>
-      <c r="AR4" s="8"/>
       <c r="AV4" s="9"/>
     </row>
     <row r="5" spans="1:49" customHeight="1" ht="13.2" s="10" customFormat="1">
-      <c r="A5" s="55">
+      <c r="A5" s="57">
         <v>1</v>
       </c>
-      <c r="B5" s="58"/>
-      <c r="C5" s="61">
+      <c r="B5" s="60"/>
+      <c r="C5" s="63">
         <v>2</v>
       </c>
-      <c r="D5" s="64">
+      <c r="D5" s="66">
         <v>3</v>
       </c>
-      <c r="E5" s="64">
+      <c r="E5" s="66">
         <v>6</v>
       </c>
-      <c r="F5" s="69">
+      <c r="F5" s="71">
         <v>7</v>
       </c>
-      <c r="G5" s="72">
+      <c r="G5" s="74">
         <v>8</v>
       </c>
-      <c r="H5" s="72">
+      <c r="H5" s="74">
         <v>9</v>
       </c>
-      <c r="I5" s="72">
+      <c r="I5" s="74">
         <v>10</v>
       </c>
-      <c r="J5" s="75">
+      <c r="J5" s="77">
         <v>11</v>
       </c>
-      <c r="K5" s="69">
+      <c r="K5" s="71">
         <v>12</v>
       </c>
-      <c r="L5" s="72">
+      <c r="L5" s="74">
         <v>13</v>
       </c>
-      <c r="M5" s="72">
+      <c r="M5" s="74">
         <v>14</v>
       </c>
-      <c r="N5" s="72">
+      <c r="N5" s="74">
         <v>15</v>
       </c>
-      <c r="O5" s="75">
+      <c r="O5" s="77">
         <v>16</v>
       </c>
-      <c r="P5" s="64">
+      <c r="P5" s="66">
         <v>17</v>
       </c>
-      <c r="Q5" s="64">
+      <c r="Q5" s="66">
         <v>20</v>
       </c>
-      <c r="R5" s="64">
+      <c r="R5" s="66">
         <v>21</v>
       </c>
-      <c r="S5" s="77">
+      <c r="S5" s="79">
         <v>22</v>
       </c>
-      <c r="T5" s="72">
+      <c r="T5" s="74">
         <v>23</v>
       </c>
-      <c r="U5" s="79">
+      <c r="U5" s="81">
         <v>24</v>
       </c>
-      <c r="V5" s="80">
+      <c r="V5" s="82">
         <v>25</v>
       </c>
-      <c r="W5" s="80">
+      <c r="W5" s="82">
         <v>26</v>
       </c>
-      <c r="X5" s="83">
+      <c r="X5" s="85">
         <v>27</v>
       </c>
-      <c r="Y5" s="86">
+      <c r="Y5" s="88">
         <v>28</v>
       </c>
-      <c r="Z5" s="83">
+      <c r="Z5" s="85">
         <v>29</v>
       </c>
-      <c r="AA5" s="89">
+      <c r="AA5" s="91">
         <v>30</v>
       </c>
-      <c r="AB5" s="90">
+      <c r="AB5" s="92">
         <v>31</v>
       </c>
-      <c r="AC5" s="93">
+      <c r="AC5" s="95">
         <v>32</v>
       </c>
-      <c r="AD5" s="96">
+      <c r="AD5" s="98">
         <v>33</v>
       </c>
-      <c r="AE5" s="96">
+      <c r="AE5" s="98">
         <v>34</v>
       </c>
-      <c r="AF5" s="97">
+      <c r="AF5" s="99">
         <v>35</v>
       </c>
-      <c r="AG5" s="79">
+      <c r="AG5" s="81">
         <v>36</v>
       </c>
-      <c r="AH5" s="83">
+      <c r="AH5" s="85">
         <v>37</v>
       </c>
-      <c r="AI5" s="97">
+      <c r="AI5" s="99">
         <v>38</v>
       </c>
-      <c r="AJ5" s="79">
+      <c r="AJ5" s="81">
         <v>39</v>
       </c>
-      <c r="AK5" s="79">
+      <c r="AK5" s="81">
         <v>40</v>
       </c>
-      <c r="AL5" s="79">
+      <c r="AL5" s="81">
         <v>41</v>
       </c>
-      <c r="AM5" s="79">
+      <c r="AM5" s="81">
         <v>42</v>
       </c>
-      <c r="AN5" s="83">
+      <c r="AN5" s="85">
         <v>43</v>
       </c>
-      <c r="AO5" s="69">
+      <c r="AO5" s="71">
         <v>48</v>
       </c>
-      <c r="AP5" s="69">
+      <c r="AP5" s="71">
         <v>51</v>
       </c>
-      <c r="AQ5" s="75">
+      <c r="AQ5" s="77">
         <v>52</v>
       </c>
-      <c r="AR5" s="10"/>
       <c r="AV5" s="11"/>
     </row>
     <row r="6" spans="1:49">
-      <c r="A6" s="52">
+      <c r="A6" s="54">
         <v>1</v>
       </c>
-      <c r="B6" s="52" t="s">
+      <c r="B6" s="53" t="s">
         <v>56</v>
       </c>
-      <c r="C6" s="52" t="s">
+      <c r="C6" s="53" t="s">
         <v>57</v>
       </c>
-      <c r="D6" s="52" t="s">
+      <c r="D6" s="53" t="s">
         <v>58</v>
       </c>
-      <c r="E6" s="52" t="s">
+      <c r="E6" s="53" t="s">
         <v>59</v>
       </c>
-      <c r="F6" s="52" t="s">
-[...5 lines deleted...]
-      <c r="H6" s="52" t="s">
+      <c r="F6" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G6" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="H6" s="53" t="s">
         <v>61</v>
       </c>
-      <c r="I6" s="52" t="s">
+      <c r="I6" s="53" t="s">
         <v>62</v>
       </c>
-      <c r="J6" s="52" t="s">
+      <c r="J6" s="53" t="s">
         <v>63</v>
       </c>
-      <c r="K6" s="52" t="s">
-[...5 lines deleted...]
-      <c r="M6" s="52" t="s">
+      <c r="K6" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="L6" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="M6" s="53" t="s">
         <v>64</v>
       </c>
-      <c r="N6" s="52">
+      <c r="N6" s="53">
         <v>2</v>
       </c>
-      <c r="O6" s="52" t="s">
+      <c r="O6" s="53" t="s">
         <v>65</v>
       </c>
-      <c r="P6" s="52" t="s">
+      <c r="P6" s="53" t="s">
         <v>66</v>
       </c>
-      <c r="Q6" s="52" t="s">
+      <c r="Q6" s="53" t="s">
         <v>67</v>
       </c>
-      <c r="R6" s="52" t="s">
+      <c r="R6" s="53" t="s">
         <v>68</v>
       </c>
-      <c r="S6" s="52" t="s">
+      <c r="S6" s="53" t="s">
         <v>69</v>
       </c>
-      <c r="T6" s="52" t="s">
+      <c r="T6" s="53" t="s">
         <v>70</v>
       </c>
       <c r="U6" s="52" t="s">
         <v>71</v>
       </c>
       <c r="V6" s="52"/>
       <c r="W6" s="52"/>
       <c r="X6" s="52"/>
       <c r="Y6" s="52" t="s">
         <v>72</v>
       </c>
       <c r="Z6" s="52" t="s">
         <v>73</v>
       </c>
       <c r="AA6" s="52" t="s">
         <v>74</v>
       </c>
       <c r="AB6" s="52" t="s">
         <v>75</v>
       </c>
       <c r="AC6" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AD6" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AE6" s="52" t="s">
         <v>76</v>
       </c>
-      <c r="AF6" s="52"/>
-[...4 lines deleted...]
-      <c r="AK6" s="52"/>
+      <c r="AF6" s="52" t="s">
+        <v>77</v>
+      </c>
+      <c r="AG6" s="52" t="s">
+        <v>78</v>
+      </c>
+      <c r="AH6" s="52" t="s">
+        <v>79</v>
+      </c>
+      <c r="AI6" s="52" t="s">
+        <v>80</v>
+      </c>
+      <c r="AJ6" s="52" t="s">
+        <v>81</v>
+      </c>
+      <c r="AK6" s="52" t="s">
+        <v>82</v>
+      </c>
       <c r="AL6" s="52"/>
       <c r="AM6" s="52"/>
       <c r="AN6" s="52"/>
-      <c r="AO6" s="52" t="s">
-[...3 lines deleted...]
-      <c r="AQ6" s="52"/>
+      <c r="AO6" s="53" t="s">
+        <v>83</v>
+      </c>
+      <c r="AP6" s="53"/>
+      <c r="AQ6" s="53"/>
     </row>
     <row r="7" spans="1:49">
-      <c r="A7" s="52">
+      <c r="A7" s="54">
         <v>2</v>
       </c>
-      <c r="B7" s="52" t="s">
+      <c r="B7" s="53" t="s">
         <v>56</v>
       </c>
-      <c r="C7" s="52" t="s">
-[...38 lines deleted...]
-      <c r="P7" s="52" t="s">
+      <c r="C7" s="53" t="s">
         <v>84</v>
       </c>
-      <c r="Q7" s="52" t="s">
+      <c r="D7" s="53" t="s">
         <v>85</v>
       </c>
-      <c r="R7" s="52" t="s">
+      <c r="E7" s="53" t="s">
         <v>86</v>
       </c>
-      <c r="S7" s="52" t="s">
+      <c r="F7" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G7" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="H7" s="53" t="s">
         <v>87</v>
       </c>
-      <c r="T7" s="52" t="s">
+      <c r="I7" s="53" t="s">
         <v>88</v>
       </c>
+      <c r="J7" s="53" t="s">
+        <v>89</v>
+      </c>
+      <c r="K7" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="L7" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="M7" s="53" t="s">
+        <v>87</v>
+      </c>
+      <c r="N7" s="53" t="s">
+        <v>88</v>
+      </c>
+      <c r="O7" s="53" t="s">
+        <v>89</v>
+      </c>
+      <c r="P7" s="53" t="s">
+        <v>90</v>
+      </c>
+      <c r="Q7" s="53" t="s">
+        <v>91</v>
+      </c>
+      <c r="R7" s="53" t="s">
+        <v>92</v>
+      </c>
+      <c r="S7" s="53" t="s">
+        <v>93</v>
+      </c>
+      <c r="T7" s="53" t="s">
+        <v>94</v>
+      </c>
       <c r="U7" s="52" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="V7" s="52"/>
       <c r="W7" s="52"/>
       <c r="X7" s="52"/>
       <c r="Y7" s="52" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="Z7" s="52" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="AA7" s="52" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="AB7" s="52" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="AC7" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AD7" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AE7" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AF7" s="52" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="AG7" s="52" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="AH7" s="52" t="s">
-        <v>96</v>
+        <v>79</v>
       </c>
       <c r="AI7" s="52" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="AJ7" s="52" t="s">
-        <v>98</v>
+        <v>81</v>
       </c>
       <c r="AK7" s="52" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="AL7" s="52"/>
       <c r="AM7" s="52"/>
       <c r="AN7" s="52"/>
-      <c r="AO7" s="52" t="s">
-[...3 lines deleted...]
-      <c r="AQ7" s="52"/>
+      <c r="AO7" s="53" t="s">
+        <v>104</v>
+      </c>
+      <c r="AP7" s="53"/>
+      <c r="AQ7" s="53"/>
     </row>
     <row r="8" spans="1:49">
-      <c r="A8" s="52">
+      <c r="A8" s="54">
         <v>3</v>
       </c>
-      <c r="B8" s="52" t="s">
+      <c r="B8" s="53" t="s">
         <v>56</v>
       </c>
-      <c r="C8" s="52" t="s">
-[...17 lines deleted...]
-      <c r="I8" s="52" t="s">
+      <c r="C8" s="53" t="s">
         <v>105</v>
       </c>
-      <c r="J8" s="52" t="s">
-[...17 lines deleted...]
-      <c r="P8" s="52" t="s">
+      <c r="D8" s="53" t="s">
         <v>106</v>
       </c>
-      <c r="Q8" s="52" t="s">
+      <c r="E8" s="53" t="s">
         <v>107</v>
       </c>
-      <c r="R8" s="52" t="s">
+      <c r="F8" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G8" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="H8" s="53" t="s">
         <v>108</v>
       </c>
-      <c r="S8" s="52" t="s">
+      <c r="I8" s="53" t="s">
         <v>109</v>
       </c>
-      <c r="T8" s="52" t="s">
+      <c r="J8" s="53" t="s">
+        <v>89</v>
+      </c>
+      <c r="K8" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="L8" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="M8" s="53" t="s">
+        <v>108</v>
+      </c>
+      <c r="N8" s="53" t="s">
+        <v>109</v>
+      </c>
+      <c r="O8" s="53" t="s">
+        <v>89</v>
+      </c>
+      <c r="P8" s="53" t="s">
         <v>110</v>
+      </c>
+      <c r="Q8" s="53" t="s">
+        <v>111</v>
+      </c>
+      <c r="R8" s="53" t="s">
+        <v>112</v>
+      </c>
+      <c r="S8" s="53" t="s">
+        <v>113</v>
+      </c>
+      <c r="T8" s="53" t="s">
+        <v>114</v>
       </c>
       <c r="U8" s="52">
         <v>51.71</v>
       </c>
       <c r="V8" s="52" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="W8" s="52"/>
       <c r="X8" s="52">
         <v>48.28</v>
       </c>
       <c r="Y8" s="52" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="Z8" s="52" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="AA8" s="52" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="AB8" s="52" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="AC8" s="52" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="AD8" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AE8" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AF8" s="52" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="AG8" s="52" t="s">
-        <v>117</v>
+        <v>78</v>
       </c>
       <c r="AH8" s="52" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AI8" s="52" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AJ8" s="52" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AK8" s="52" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AL8" s="52"/>
       <c r="AM8" s="52"/>
       <c r="AN8" s="52"/>
-      <c r="AO8" s="52" t="s">
-[...3 lines deleted...]
-      <c r="AQ8" s="52"/>
+      <c r="AO8" s="53" t="s">
+        <v>125</v>
+      </c>
+      <c r="AP8" s="53"/>
+      <c r="AQ8" s="53"/>
     </row>
     <row r="9" spans="1:49">
-      <c r="A9" s="52">
+      <c r="A9" s="54">
         <v>4</v>
       </c>
-      <c r="B9" s="52" t="s">
+      <c r="B9" s="53" t="s">
         <v>56</v>
       </c>
-      <c r="C9" s="52" t="s">
-[...14 lines deleted...]
-      <c r="H9" s="52" t="s">
+      <c r="C9" s="53" t="s">
         <v>126</v>
       </c>
-      <c r="I9" s="52" t="s">
+      <c r="D9" s="53" t="s">
         <v>127</v>
       </c>
-      <c r="J9" s="52" t="s">
-[...8 lines deleted...]
-      <c r="M9" s="52" t="s">
+      <c r="E9" s="53" t="s">
+        <v>128</v>
+      </c>
+      <c r="F9" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G9" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="H9" s="53" t="s">
+        <v>129</v>
+      </c>
+      <c r="I9" s="53" t="s">
+        <v>130</v>
+      </c>
+      <c r="J9" s="53" t="s">
+        <v>89</v>
+      </c>
+      <c r="K9" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="L9" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="M9" s="53" t="s">
+        <v>129</v>
+      </c>
+      <c r="N9" s="53" t="s">
+        <v>130</v>
+      </c>
+      <c r="O9" s="53" t="s">
+        <v>89</v>
+      </c>
+      <c r="P9" s="53" t="s">
+        <v>131</v>
+      </c>
+      <c r="Q9" s="53" t="s">
+        <v>132</v>
+      </c>
+      <c r="R9" s="53" t="s">
+        <v>133</v>
+      </c>
+      <c r="S9" s="53" t="s">
+        <v>134</v>
+      </c>
+      <c r="T9" s="53" t="s">
+        <v>135</v>
+      </c>
+      <c r="U9" s="52" t="s">
+        <v>136</v>
+      </c>
+      <c r="V9" s="52" t="s">
+        <v>137</v>
+      </c>
+      <c r="W9" s="52" t="s">
         <v>126</v>
-      </c>
-[...28 lines deleted...]
-        <v>123</v>
       </c>
       <c r="X9" s="52">
         <v>45.9</v>
       </c>
       <c r="Y9" s="52" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="Z9" s="52" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AA9" s="52" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AB9" s="52" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="AC9" s="52" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AD9" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AE9" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AF9" s="52" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AG9" s="52" t="s">
-        <v>117</v>
+        <v>78</v>
       </c>
       <c r="AH9" s="52" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AI9" s="52" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AJ9" s="52" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AK9" s="52" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="AL9" s="52"/>
       <c r="AM9" s="52"/>
       <c r="AN9" s="52"/>
-      <c r="AO9" s="52" t="s">
-[...3 lines deleted...]
-      <c r="AQ9" s="52"/>
+      <c r="AO9" s="53" t="s">
+        <v>146</v>
+      </c>
+      <c r="AP9" s="53"/>
+      <c r="AQ9" s="53"/>
     </row>
     <row r="10" spans="1:49">
-      <c r="A10" s="52">
+      <c r="A10" s="54">
         <v>5</v>
       </c>
-      <c r="B10" s="52" t="s">
+      <c r="B10" s="53" t="s">
         <v>56</v>
       </c>
-      <c r="C10" s="52" t="s">
-[...14 lines deleted...]
-      <c r="H10" s="52" t="s">
+      <c r="C10" s="53" t="s">
         <v>147</v>
       </c>
-      <c r="I10" s="52">
+      <c r="D10" s="53" t="s">
+        <v>148</v>
+      </c>
+      <c r="E10" s="53" t="s">
+        <v>149</v>
+      </c>
+      <c r="F10" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G10" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="H10" s="53" t="s">
+        <v>150</v>
+      </c>
+      <c r="I10" s="53">
         <v>8</v>
       </c>
-      <c r="J10" s="52" t="s">
-[...14 lines deleted...]
-      <c r="O10" s="52" t="s">
+      <c r="J10" s="53" t="s">
         <v>151</v>
       </c>
-      <c r="P10" s="52" t="s">
+      <c r="K10" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="L10" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="M10" s="53" t="s">
         <v>152</v>
       </c>
-      <c r="Q10" s="52" t="s">
+      <c r="N10" s="53" t="s">
         <v>153</v>
       </c>
-      <c r="R10" s="52" t="s">
+      <c r="O10" s="53" t="s">
         <v>154</v>
       </c>
-      <c r="S10" s="52" t="s">
+      <c r="P10" s="53" t="s">
         <v>155</v>
       </c>
-      <c r="T10" s="52" t="s">
+      <c r="Q10" s="53" t="s">
         <v>156</v>
       </c>
+      <c r="R10" s="53" t="s">
+        <v>157</v>
+      </c>
+      <c r="S10" s="53" t="s">
+        <v>158</v>
+      </c>
+      <c r="T10" s="53" t="s">
+        <v>159</v>
+      </c>
       <c r="U10" s="52" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="V10" s="52"/>
       <c r="W10" s="52"/>
       <c r="X10" s="52"/>
       <c r="Y10" s="52" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="Z10" s="52" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="AA10" s="52" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="AB10" s="52" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="AC10" s="52" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="AD10" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AE10" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AF10" s="52" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="AG10" s="52" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="AH10" s="52" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="AI10" s="52" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="AJ10" s="52" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="AK10" s="52" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="AL10" s="52"/>
       <c r="AM10" s="52"/>
       <c r="AN10" s="52"/>
-      <c r="AO10" s="52" t="s">
-[...3 lines deleted...]
-      <c r="AQ10" s="52"/>
+      <c r="AO10" s="53" t="s">
+        <v>170</v>
+      </c>
+      <c r="AP10" s="53"/>
+      <c r="AQ10" s="53"/>
     </row>
     <row r="11" spans="1:49">
-      <c r="A11" s="52">
+      <c r="A11" s="54">
         <v>6</v>
       </c>
-      <c r="B11" s="52" t="s">
+      <c r="B11" s="53" t="s">
         <v>56</v>
       </c>
-      <c r="C11" s="52" t="s">
-[...14 lines deleted...]
-      <c r="H11" s="52" t="s">
+      <c r="C11" s="53" t="s">
         <v>171</v>
       </c>
-      <c r="I11" s="52" t="s">
+      <c r="D11" s="53" t="s">
         <v>172</v>
       </c>
-      <c r="J11" s="52" t="s">
+      <c r="E11" s="53" t="s">
         <v>173</v>
       </c>
-      <c r="K11" s="52" t="s">
-[...5 lines deleted...]
-      <c r="M11" s="52" t="s">
+      <c r="F11" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G11" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="H11" s="53" t="s">
         <v>174</v>
       </c>
-      <c r="N11" s="52" t="s">
+      <c r="I11" s="53" t="s">
         <v>175</v>
       </c>
-      <c r="O11" s="52" t="s">
+      <c r="J11" s="53" t="s">
         <v>176</v>
       </c>
-      <c r="P11" s="52" t="s">
+      <c r="K11" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="L11" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="M11" s="53" t="s">
         <v>177</v>
       </c>
-      <c r="Q11" s="52" t="s">
+      <c r="N11" s="53" t="s">
         <v>178</v>
       </c>
-      <c r="R11" s="52" t="s">
+      <c r="O11" s="53" t="s">
         <v>179</v>
       </c>
-      <c r="S11" s="52" t="s">
+      <c r="P11" s="53" t="s">
         <v>180</v>
       </c>
-      <c r="T11" s="52" t="s">
+      <c r="Q11" s="53" t="s">
         <v>181</v>
+      </c>
+      <c r="R11" s="53" t="s">
+        <v>182</v>
+      </c>
+      <c r="S11" s="53" t="s">
+        <v>183</v>
+      </c>
+      <c r="T11" s="53" t="s">
+        <v>184</v>
       </c>
       <c r="U11" s="52">
         <v>100</v>
       </c>
       <c r="V11" s="52"/>
       <c r="W11" s="52"/>
       <c r="X11" s="52"/>
       <c r="Y11" s="52" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="Z11" s="52" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="AA11" s="52" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="AB11" s="52" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="AC11" s="52" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="AD11" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AE11" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AF11" s="52" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="AG11" s="52" t="s">
-        <v>117</v>
+        <v>78</v>
       </c>
       <c r="AH11" s="52" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="AI11" s="52" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="AJ11" s="52" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="AK11" s="52" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="AL11" s="52"/>
       <c r="AM11" s="52"/>
       <c r="AN11" s="52"/>
-      <c r="AO11" s="52" t="s">
-[...3 lines deleted...]
-      <c r="AQ11" s="52"/>
+      <c r="AO11" s="53" t="s">
+        <v>192</v>
+      </c>
+      <c r="AP11" s="53"/>
+      <c r="AQ11" s="53"/>
     </row>
     <row r="12" spans="1:49">
-      <c r="A12" s="52">
+      <c r="A12" s="54">
         <v>7</v>
       </c>
-      <c r="B12" s="52" t="s">
+      <c r="B12" s="53" t="s">
         <v>56</v>
       </c>
-      <c r="C12" s="52" t="s">
-[...14 lines deleted...]
-      <c r="H12" s="52" t="s">
+      <c r="C12" s="53" t="s">
         <v>193</v>
       </c>
-      <c r="I12" s="52">
+      <c r="D12" s="53" t="s">
+        <v>194</v>
+      </c>
+      <c r="E12" s="53" t="s">
+        <v>195</v>
+      </c>
+      <c r="F12" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G12" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="H12" s="53" t="s">
+        <v>196</v>
+      </c>
+      <c r="I12" s="53">
         <v>7</v>
       </c>
-      <c r="J12" s="52"/>
-[...9 lines deleted...]
-      <c r="N12" s="52">
+      <c r="J12" s="53"/>
+      <c r="K12" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="L12" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="M12" s="53" t="s">
+        <v>197</v>
+      </c>
+      <c r="N12" s="53">
         <v>4</v>
       </c>
-      <c r="O12" s="52"/>
-[...9 lines deleted...]
-      <c r="S12" s="52" t="s">
+      <c r="O12" s="53"/>
+      <c r="P12" s="53" t="s">
         <v>198</v>
       </c>
-      <c r="T12" s="52" t="s">
+      <c r="Q12" s="53" t="s">
         <v>199</v>
+      </c>
+      <c r="R12" s="53" t="s">
+        <v>200</v>
+      </c>
+      <c r="S12" s="53" t="s">
+        <v>201</v>
+      </c>
+      <c r="T12" s="53" t="s">
+        <v>202</v>
       </c>
       <c r="U12" s="52">
         <v>100</v>
       </c>
       <c r="V12" s="52"/>
       <c r="W12" s="52"/>
       <c r="X12" s="52"/>
       <c r="Y12" s="52" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="Z12" s="52" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="AA12" s="52" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="AB12" s="52" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AC12" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AD12" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AE12" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AF12" s="52" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="AG12" s="52" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="AH12" s="52" t="s">
-        <v>96</v>
+        <v>79</v>
       </c>
       <c r="AI12" s="52" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="AJ12" s="52" t="s">
-        <v>98</v>
+        <v>81</v>
       </c>
       <c r="AK12" s="52" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="AL12" s="52"/>
       <c r="AM12" s="52"/>
       <c r="AN12" s="52"/>
-      <c r="AO12" s="52" t="s">
-[...3 lines deleted...]
-      <c r="AQ12" s="52"/>
+      <c r="AO12" s="53" t="s">
+        <v>208</v>
+      </c>
+      <c r="AP12" s="53"/>
+      <c r="AQ12" s="53"/>
     </row>
     <row r="13" spans="1:49">
-      <c r="A13" s="52">
+      <c r="A13" s="54">
         <v>8</v>
       </c>
-      <c r="B13" s="52" t="s">
-[...8 lines deleted...]
-      <c r="E13" s="52" t="s">
+      <c r="B13" s="53" t="s">
         <v>209</v>
       </c>
-      <c r="F13" s="52" t="s">
-[...5 lines deleted...]
-      <c r="H13" s="52" t="s">
+      <c r="C13" s="53" t="s">
         <v>210</v>
       </c>
-      <c r="I13" s="52" t="s">
+      <c r="D13" s="53" t="s">
         <v>211</v>
       </c>
-      <c r="J13" s="52" t="s">
+      <c r="E13" s="53" t="s">
         <v>212</v>
       </c>
-      <c r="K13" s="52" t="s">
-[...14 lines deleted...]
-      <c r="P13" s="52" t="s">
+      <c r="F13" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G13" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="H13" s="53" t="s">
         <v>213</v>
       </c>
-      <c r="Q13" s="52" t="s">
+      <c r="I13" s="53" t="s">
         <v>214</v>
       </c>
-      <c r="R13" s="52" t="s">
+      <c r="J13" s="53" t="s">
         <v>215</v>
       </c>
-      <c r="S13" s="52" t="s">
+      <c r="K13" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="L13" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="M13" s="53" t="s">
+        <v>213</v>
+      </c>
+      <c r="N13" s="53" t="s">
+        <v>214</v>
+      </c>
+      <c r="O13" s="53" t="s">
+        <v>215</v>
+      </c>
+      <c r="P13" s="53" t="s">
         <v>216</v>
       </c>
-      <c r="T13" s="52" t="s">
+      <c r="Q13" s="53" t="s">
         <v>217</v>
       </c>
+      <c r="R13" s="53" t="s">
+        <v>218</v>
+      </c>
+      <c r="S13" s="53" t="s">
+        <v>219</v>
+      </c>
+      <c r="T13" s="53" t="s">
+        <v>220</v>
+      </c>
       <c r="U13" s="52" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="V13" s="52"/>
       <c r="W13" s="52"/>
       <c r="X13" s="52"/>
       <c r="Y13" s="52" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="Z13" s="52" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="AA13" s="52" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="AB13" s="52" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="AC13" s="52" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="AD13" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AE13" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AF13" s="52" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="AG13" s="52" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="AH13" s="52" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="AI13" s="52" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="AJ13" s="52" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="AK13" s="52" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="AL13" s="52"/>
       <c r="AM13" s="52"/>
       <c r="AN13" s="52"/>
-      <c r="AO13" s="52" t="s">
-[...3 lines deleted...]
-      <c r="AQ13" s="52"/>
+      <c r="AO13" s="53" t="s">
+        <v>229</v>
+      </c>
+      <c r="AP13" s="53"/>
+      <c r="AQ13" s="53"/>
     </row>
     <row r="14" spans="1:49">
-      <c r="A14" s="52">
+      <c r="A14" s="54">
         <v>9</v>
       </c>
-      <c r="B14" s="52" t="s">
-[...17 lines deleted...]
-      <c r="H14" s="52" t="s">
+      <c r="B14" s="53" t="s">
+        <v>209</v>
+      </c>
+      <c r="C14" s="53" t="s">
         <v>230</v>
       </c>
-      <c r="I14" s="52" t="s">
+      <c r="D14" s="53" t="s">
         <v>231</v>
       </c>
-      <c r="J14" s="52" t="s">
-[...17 lines deleted...]
-      <c r="P14" s="52" t="s">
+      <c r="E14" s="53" t="s">
         <v>232</v>
       </c>
-      <c r="Q14" s="52" t="s">
+      <c r="F14" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G14" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="H14" s="53" t="s">
         <v>233</v>
       </c>
-      <c r="R14" s="52" t="s">
+      <c r="I14" s="53" t="s">
         <v>234</v>
       </c>
-      <c r="S14" s="52" t="s">
+      <c r="J14" s="53" t="s">
+        <v>151</v>
+      </c>
+      <c r="K14" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="L14" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="M14" s="53" t="s">
+        <v>233</v>
+      </c>
+      <c r="N14" s="53" t="s">
+        <v>234</v>
+      </c>
+      <c r="O14" s="53" t="s">
+        <v>151</v>
+      </c>
+      <c r="P14" s="53" t="s">
         <v>235</v>
       </c>
-      <c r="T14" s="52" t="s">
+      <c r="Q14" s="53" t="s">
         <v>236</v>
       </c>
+      <c r="R14" s="53" t="s">
+        <v>237</v>
+      </c>
+      <c r="S14" s="53" t="s">
+        <v>238</v>
+      </c>
+      <c r="T14" s="53" t="s">
+        <v>239</v>
+      </c>
       <c r="U14" s="52" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="V14" s="52"/>
       <c r="W14" s="52"/>
       <c r="X14" s="52"/>
       <c r="Y14" s="52" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="Z14" s="52" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="AA14" s="52" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="AB14" s="52" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="AC14" s="52" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="AD14" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AE14" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AF14" s="52"/>
       <c r="AG14" s="52"/>
       <c r="AH14" s="52"/>
       <c r="AI14" s="52"/>
       <c r="AJ14" s="52"/>
       <c r="AK14" s="52"/>
       <c r="AL14" s="52"/>
       <c r="AM14" s="52"/>
       <c r="AN14" s="52"/>
-      <c r="AO14" s="52" t="s">
-[...3 lines deleted...]
-      <c r="AQ14" s="52"/>
+      <c r="AO14" s="53" t="s">
+        <v>245</v>
+      </c>
+      <c r="AP14" s="53"/>
+      <c r="AQ14" s="53"/>
     </row>
     <row r="15" spans="1:49">
-      <c r="A15" s="52">
+      <c r="A15" s="54">
         <v>10</v>
       </c>
-      <c r="B15" s="52" t="s">
-[...17 lines deleted...]
-      <c r="H15" s="52" t="s">
+      <c r="B15" s="53" t="s">
+        <v>209</v>
+      </c>
+      <c r="C15" s="53" t="s">
         <v>246</v>
       </c>
-      <c r="I15" s="52" t="s">
+      <c r="D15" s="53" t="s">
         <v>247</v>
       </c>
-      <c r="J15" s="52" t="s">
+      <c r="E15" s="53" t="s">
         <v>248</v>
       </c>
-      <c r="K15" s="52" t="s">
-[...8 lines deleted...]
-      <c r="N15" s="52" t="s">
+      <c r="F15" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G15" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="H15" s="53" t="s">
         <v>249</v>
       </c>
-      <c r="O15" s="52" t="s">
-[...2 lines deleted...]
-      <c r="P15" s="52" t="s">
+      <c r="I15" s="53" t="s">
         <v>250</v>
       </c>
-      <c r="Q15" s="52" t="s">
+      <c r="J15" s="53" t="s">
         <v>251</v>
       </c>
-      <c r="R15" s="52" t="s">
+      <c r="K15" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="L15" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="M15" s="53" t="s">
+        <v>233</v>
+      </c>
+      <c r="N15" s="53" t="s">
         <v>252</v>
       </c>
-      <c r="S15" s="52" t="s">
+      <c r="O15" s="53" t="s">
+        <v>89</v>
+      </c>
+      <c r="P15" s="53" t="s">
         <v>253</v>
       </c>
-      <c r="T15" s="52" t="s">
+      <c r="Q15" s="53" t="s">
         <v>254</v>
       </c>
+      <c r="R15" s="53" t="s">
+        <v>255</v>
+      </c>
+      <c r="S15" s="53" t="s">
+        <v>256</v>
+      </c>
+      <c r="T15" s="53" t="s">
+        <v>257</v>
+      </c>
       <c r="U15" s="52" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="V15" s="52"/>
       <c r="W15" s="52"/>
       <c r="X15" s="52"/>
       <c r="Y15" s="52" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="Z15" s="52" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="AA15" s="52" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="AB15" s="52" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="AC15" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AD15" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AE15" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AF15" s="52" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="AG15" s="52" t="s">
-        <v>117</v>
+        <v>78</v>
       </c>
       <c r="AH15" s="52" t="s">
-        <v>96</v>
+        <v>79</v>
       </c>
       <c r="AI15" s="52" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="AJ15" s="52" t="s">
-        <v>98</v>
+        <v>81</v>
       </c>
       <c r="AK15" s="52" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="AL15" s="52"/>
       <c r="AM15" s="52"/>
       <c r="AN15" s="52"/>
-      <c r="AO15" s="52" t="s">
-[...3 lines deleted...]
-      <c r="AQ15" s="52"/>
+      <c r="AO15" s="53" t="s">
+        <v>266</v>
+      </c>
+      <c r="AP15" s="53"/>
+      <c r="AQ15" s="53"/>
     </row>
     <row r="16" spans="1:49">
-      <c r="A16" s="52">
+      <c r="A16" s="54">
         <v>11</v>
       </c>
-      <c r="B16" s="52" t="s">
-[...17 lines deleted...]
-      <c r="H16" s="52" t="s">
+      <c r="B16" s="53" t="s">
+        <v>209</v>
+      </c>
+      <c r="C16" s="53" t="s">
         <v>267</v>
       </c>
-      <c r="I16" s="52">
+      <c r="D16" s="53" t="s">
+        <v>268</v>
+      </c>
+      <c r="E16" s="53" t="s">
+        <v>269</v>
+      </c>
+      <c r="F16" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G16" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="H16" s="53" t="s">
+        <v>270</v>
+      </c>
+      <c r="I16" s="53">
         <v>53</v>
       </c>
-      <c r="J16" s="52" t="s">
-[...21 lines deleted...]
-      <c r="R16" s="52" t="s">
+      <c r="J16" s="53" t="s">
+        <v>251</v>
+      </c>
+      <c r="K16" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="L16" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="M16" s="53" t="s">
+        <v>213</v>
+      </c>
+      <c r="N16" s="53" t="s">
         <v>271</v>
       </c>
-      <c r="S16" s="52" t="s">
+      <c r="O16" s="53" t="s">
         <v>272</v>
       </c>
-      <c r="T16" s="52" t="s">
+      <c r="P16" s="53"/>
+      <c r="Q16" s="53" t="s">
         <v>273</v>
       </c>
+      <c r="R16" s="53" t="s">
+        <v>274</v>
+      </c>
+      <c r="S16" s="53" t="s">
+        <v>275</v>
+      </c>
+      <c r="T16" s="53" t="s">
+        <v>276</v>
+      </c>
       <c r="U16" s="52" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="V16" s="52"/>
       <c r="W16" s="52"/>
       <c r="X16" s="52"/>
       <c r="Y16" s="52" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="Z16" s="52" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="AA16" s="52" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="AB16" s="52" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="AC16" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AD16" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AE16" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AF16" s="52" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="AG16" s="52" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="AH16" s="52" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="AI16" s="52" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="AJ16" s="52" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="AK16" s="52" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="AL16" s="52"/>
       <c r="AM16" s="52"/>
       <c r="AN16" s="52"/>
-      <c r="AO16" s="52" t="s">
-[...3 lines deleted...]
-      <c r="AQ16" s="52"/>
+      <c r="AO16" s="53" t="s">
+        <v>284</v>
+      </c>
+      <c r="AP16" s="53"/>
+      <c r="AQ16" s="53"/>
     </row>
     <row r="17" spans="1:49">
-      <c r="A17" s="52">
+      <c r="A17" s="54">
         <v>12</v>
       </c>
-      <c r="B17" s="52" t="s">
-[...17 lines deleted...]
-      <c r="H17" s="52" t="s">
+      <c r="B17" s="53" t="s">
+        <v>209</v>
+      </c>
+      <c r="C17" s="53" t="s">
         <v>285</v>
       </c>
-      <c r="I17" s="52" t="s">
+      <c r="D17" s="53" t="s">
         <v>286</v>
       </c>
-      <c r="J17" s="52" t="s">
+      <c r="E17" s="53" t="s">
+        <v>287</v>
+      </c>
+      <c r="F17" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G17" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="H17" s="53" t="s">
+        <v>288</v>
+      </c>
+      <c r="I17" s="53" t="s">
+        <v>289</v>
+      </c>
+      <c r="J17" s="53" t="s">
         <v>65</v>
       </c>
-      <c r="K17" s="52" t="s">
-[...11 lines deleted...]
-      <c r="O17" s="52" t="s">
+      <c r="K17" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="L17" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="M17" s="53" t="s">
+        <v>288</v>
+      </c>
+      <c r="N17" s="53" t="s">
+        <v>289</v>
+      </c>
+      <c r="O17" s="53" t="s">
         <v>65</v>
       </c>
-      <c r="P17" s="52">
+      <c r="P17" s="53">
         <v>37411607081</v>
       </c>
-      <c r="Q17" s="52" t="s">
-[...8 lines deleted...]
-      <c r="T17" s="52" t="s">
+      <c r="Q17" s="53" t="s">
         <v>290</v>
       </c>
+      <c r="R17" s="53" t="s">
+        <v>291</v>
+      </c>
+      <c r="S17" s="53" t="s">
+        <v>292</v>
+      </c>
+      <c r="T17" s="53" t="s">
+        <v>293</v>
+      </c>
       <c r="U17" s="52" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="V17" s="52"/>
       <c r="W17" s="52"/>
       <c r="X17" s="52"/>
       <c r="Y17" s="52" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="Z17" s="52" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="AA17" s="52" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="AB17" s="52" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="AC17" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AD17" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AE17" s="52" t="s">
         <v>76</v>
       </c>
-      <c r="AF17" s="52"/>
-[...4 lines deleted...]
-      <c r="AK17" s="52"/>
+      <c r="AF17" s="52" t="s">
+        <v>298</v>
+      </c>
+      <c r="AG17" s="52" t="s">
+        <v>78</v>
+      </c>
+      <c r="AH17" s="52" t="s">
+        <v>166</v>
+      </c>
+      <c r="AI17" s="52" t="s">
+        <v>299</v>
+      </c>
+      <c r="AJ17" s="52" t="s">
+        <v>168</v>
+      </c>
+      <c r="AK17" s="52" t="s">
+        <v>300</v>
+      </c>
       <c r="AL17" s="52"/>
       <c r="AM17" s="52"/>
       <c r="AN17" s="52"/>
-      <c r="AO17" s="52" t="s">
-[...3 lines deleted...]
-      <c r="AQ17" s="52"/>
+      <c r="AO17" s="53" t="s">
+        <v>301</v>
+      </c>
+      <c r="AP17" s="53"/>
+      <c r="AQ17" s="53"/>
     </row>
     <row r="18" spans="1:49">
-      <c r="A18" s="52">
+      <c r="A18" s="54">
         <v>13</v>
       </c>
-      <c r="B18" s="52" t="s">
-[...41 lines deleted...]
-      <c r="P18" s="52" t="s">
+      <c r="B18" s="53" t="s">
+        <v>209</v>
+      </c>
+      <c r="C18" s="53" t="s">
         <v>302</v>
       </c>
-      <c r="Q18" s="52" t="s">
+      <c r="D18" s="53" t="s">
         <v>303</v>
       </c>
-      <c r="R18" s="52" t="s">
+      <c r="E18" s="53" t="s">
         <v>304</v>
       </c>
-      <c r="S18" s="52" t="s">
+      <c r="F18" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G18" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="H18" s="53" t="s">
         <v>305</v>
       </c>
-      <c r="T18" s="52" t="s">
+      <c r="I18" s="53" t="s">
         <v>306</v>
+      </c>
+      <c r="J18" s="53" t="s">
+        <v>307</v>
+      </c>
+      <c r="K18" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="L18" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="M18" s="53" t="s">
+        <v>305</v>
+      </c>
+      <c r="N18" s="53" t="s">
+        <v>306</v>
+      </c>
+      <c r="O18" s="53" t="s">
+        <v>307</v>
+      </c>
+      <c r="P18" s="53" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q18" s="53" t="s">
+        <v>309</v>
+      </c>
+      <c r="R18" s="53" t="s">
+        <v>310</v>
+      </c>
+      <c r="S18" s="53" t="s">
+        <v>311</v>
+      </c>
+      <c r="T18" s="53" t="s">
+        <v>312</v>
       </c>
       <c r="U18" s="52">
         <v>100</v>
       </c>
       <c r="V18" s="52"/>
       <c r="W18" s="52"/>
       <c r="X18" s="52"/>
       <c r="Y18" s="52" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="Z18" s="52" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
       <c r="AA18" s="52" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
       <c r="AB18" s="52" t="s">
-        <v>309</v>
+        <v>315</v>
       </c>
       <c r="AC18" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AD18" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AE18" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AF18" s="52" t="s">
-        <v>310</v>
+        <v>316</v>
       </c>
       <c r="AG18" s="52" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="AH18" s="52" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="AI18" s="52" t="s">
-        <v>311</v>
+        <v>317</v>
       </c>
       <c r="AJ18" s="52" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="AK18" s="52" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="AL18" s="52"/>
       <c r="AM18" s="52"/>
       <c r="AN18" s="52"/>
-      <c r="AO18" s="52" t="s">
-[...3 lines deleted...]
-      <c r="AQ18" s="52"/>
+      <c r="AO18" s="53" t="s">
+        <v>319</v>
+      </c>
+      <c r="AP18" s="53"/>
+      <c r="AQ18" s="53"/>
     </row>
     <row r="19" spans="1:49">
-      <c r="A19" s="52">
+      <c r="A19" s="54">
         <v>14</v>
       </c>
-      <c r="B19" s="52" t="s">
-[...20 lines deleted...]
-      <c r="I19" s="52">
+      <c r="B19" s="53" t="s">
+        <v>209</v>
+      </c>
+      <c r="C19" s="53" t="s">
+        <v>320</v>
+      </c>
+      <c r="D19" s="53" t="s">
+        <v>321</v>
+      </c>
+      <c r="E19" s="53" t="s">
+        <v>322</v>
+      </c>
+      <c r="F19" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G19" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="H19" s="53" t="s">
+        <v>323</v>
+      </c>
+      <c r="I19" s="53">
         <v>9</v>
       </c>
-      <c r="J19" s="52" t="s">
-[...11 lines deleted...]
-      <c r="N19" s="52">
+      <c r="J19" s="53" t="s">
+        <v>324</v>
+      </c>
+      <c r="K19" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="L19" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="M19" s="53" t="s">
+        <v>323</v>
+      </c>
+      <c r="N19" s="53">
         <v>9</v>
       </c>
-      <c r="O19" s="52" t="s">
-[...15 lines deleted...]
-        <v>323</v>
+      <c r="O19" s="53" t="s">
+        <v>324</v>
+      </c>
+      <c r="P19" s="53" t="s">
+        <v>325</v>
+      </c>
+      <c r="Q19" s="53" t="s">
+        <v>326</v>
+      </c>
+      <c r="R19" s="53" t="s">
+        <v>327</v>
+      </c>
+      <c r="S19" s="53" t="s">
+        <v>328</v>
+      </c>
+      <c r="T19" s="53" t="s">
+        <v>329</v>
       </c>
       <c r="U19" s="52" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="V19" s="52"/>
       <c r="W19" s="52"/>
       <c r="X19" s="52"/>
       <c r="Y19" s="52" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="Z19" s="52" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="AA19" s="52" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="AB19" s="52" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
       <c r="AC19" s="52" t="s">
-        <v>329</v>
+        <v>335</v>
       </c>
       <c r="AD19" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AE19" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AF19" s="52"/>
       <c r="AG19" s="52"/>
       <c r="AH19" s="52"/>
       <c r="AI19" s="52"/>
       <c r="AJ19" s="52"/>
       <c r="AK19" s="52"/>
       <c r="AL19" s="52"/>
       <c r="AM19" s="52"/>
       <c r="AN19" s="52"/>
-      <c r="AO19" s="52" t="s">
-[...3 lines deleted...]
-      <c r="AQ19" s="52"/>
+      <c r="AO19" s="53" t="s">
+        <v>336</v>
+      </c>
+      <c r="AP19" s="53"/>
+      <c r="AQ19" s="53"/>
     </row>
     <row r="20" spans="1:49">
-      <c r="A20" s="52">
+      <c r="A20" s="54">
         <v>15</v>
       </c>
-      <c r="B20" s="52" t="s">
-[...23 lines deleted...]
-      <c r="J20" s="52" t="s">
+      <c r="B20" s="53" t="s">
         <v>337</v>
       </c>
-      <c r="K20" s="52" t="s">
-[...5 lines deleted...]
-      <c r="M20" s="52" t="s">
+      <c r="C20" s="53" t="s">
+        <v>338</v>
+      </c>
+      <c r="D20" s="53" t="s">
+        <v>339</v>
+      </c>
+      <c r="E20" s="53" t="s">
+        <v>340</v>
+      </c>
+      <c r="F20" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G20" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="H20" s="53" t="s">
+        <v>341</v>
+      </c>
+      <c r="I20" s="53" t="s">
+        <v>342</v>
+      </c>
+      <c r="J20" s="53" t="s">
+        <v>343</v>
+      </c>
+      <c r="K20" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="L20" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="M20" s="53" t="s">
         <v>61</v>
       </c>
-      <c r="N20" s="52">
+      <c r="N20" s="53">
         <v>5</v>
       </c>
-      <c r="O20" s="52" t="s">
-[...15 lines deleted...]
-        <v>343</v>
+      <c r="O20" s="53" t="s">
+        <v>344</v>
+      </c>
+      <c r="P20" s="53" t="s">
+        <v>345</v>
+      </c>
+      <c r="Q20" s="53" t="s">
+        <v>346</v>
+      </c>
+      <c r="R20" s="53" t="s">
+        <v>347</v>
+      </c>
+      <c r="S20" s="53" t="s">
+        <v>348</v>
+      </c>
+      <c r="T20" s="53" t="s">
+        <v>349</v>
       </c>
       <c r="U20" s="52" t="s">
-        <v>344</v>
+        <v>350</v>
       </c>
       <c r="V20" s="52"/>
       <c r="W20" s="52"/>
       <c r="X20" s="52"/>
       <c r="Y20" s="52" t="s">
-        <v>345</v>
+        <v>351</v>
       </c>
       <c r="Z20" s="52" t="s">
-        <v>346</v>
+        <v>352</v>
       </c>
       <c r="AA20" s="52" t="s">
-        <v>347</v>
+        <v>353</v>
       </c>
       <c r="AB20" s="52" t="s">
-        <v>348</v>
+        <v>354</v>
       </c>
       <c r="AC20" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AD20" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AE20" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AF20" s="52" t="s">
-        <v>349</v>
+        <v>355</v>
       </c>
       <c r="AG20" s="52" t="s">
-        <v>350</v>
+        <v>356</v>
       </c>
       <c r="AH20" s="52" t="s">
-        <v>351</v>
+        <v>357</v>
       </c>
       <c r="AI20" s="52" t="s">
-        <v>352</v>
+        <v>358</v>
       </c>
       <c r="AJ20" s="52" t="s">
-        <v>353</v>
+        <v>359</v>
       </c>
       <c r="AK20" s="52" t="s">
-        <v>354</v>
+        <v>360</v>
       </c>
       <c r="AL20" s="52"/>
       <c r="AM20" s="52"/>
       <c r="AN20" s="52"/>
-      <c r="AO20" s="52" t="s">
-[...3 lines deleted...]
-      <c r="AQ20" s="52"/>
+      <c r="AO20" s="53" t="s">
+        <v>361</v>
+      </c>
+      <c r="AP20" s="53"/>
+      <c r="AQ20" s="53"/>
     </row>
     <row r="21" spans="1:49">
-      <c r="A21" s="52">
+      <c r="A21" s="54">
         <v>16</v>
       </c>
-      <c r="B21" s="52" t="s">
-[...47 lines deleted...]
-      <c r="R21" s="52" t="s">
+      <c r="B21" s="53" t="s">
+        <v>337</v>
+      </c>
+      <c r="C21" s="53" t="s">
         <v>362</v>
       </c>
-      <c r="S21" s="52" t="s">
+      <c r="D21" s="53" t="s">
         <v>363</v>
       </c>
-      <c r="T21" s="52" t="s">
+      <c r="E21" s="53" t="s">
         <v>364</v>
       </c>
+      <c r="F21" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G21" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="H21" s="53" t="s">
+        <v>108</v>
+      </c>
+      <c r="I21" s="53" t="s">
+        <v>365</v>
+      </c>
+      <c r="J21" s="53" t="s">
+        <v>89</v>
+      </c>
+      <c r="K21" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="L21" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="M21" s="53" t="s">
+        <v>108</v>
+      </c>
+      <c r="N21" s="53" t="s">
+        <v>365</v>
+      </c>
+      <c r="O21" s="53" t="s">
+        <v>89</v>
+      </c>
+      <c r="P21" s="53" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q21" s="53" t="s">
+        <v>367</v>
+      </c>
+      <c r="R21" s="53" t="s">
+        <v>368</v>
+      </c>
+      <c r="S21" s="53" t="s">
+        <v>369</v>
+      </c>
+      <c r="T21" s="53" t="s">
+        <v>370</v>
+      </c>
       <c r="U21" s="52" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="V21" s="52" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="W21" s="52"/>
       <c r="X21" s="52">
         <v>49</v>
       </c>
       <c r="Y21" s="52" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="Z21" s="52" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
       <c r="AA21" s="52" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
       <c r="AB21" s="52" t="s">
-        <v>370</v>
+        <v>376</v>
       </c>
       <c r="AC21" s="52" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
       <c r="AD21" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AE21" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AF21" s="52" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="AG21" s="52" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="AH21" s="52" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AI21" s="52" t="s">
-        <v>372</v>
+        <v>378</v>
       </c>
       <c r="AJ21" s="52" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AK21" s="52" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
       <c r="AL21" s="52"/>
       <c r="AM21" s="52"/>
       <c r="AN21" s="52"/>
-      <c r="AO21" s="52" t="s">
-[...3 lines deleted...]
-      <c r="AQ21" s="52"/>
+      <c r="AO21" s="53" t="s">
+        <v>380</v>
+      </c>
+      <c r="AP21" s="53"/>
+      <c r="AQ21" s="53"/>
     </row>
     <row r="22" spans="1:49">
-      <c r="A22" s="52">
+      <c r="A22" s="54">
         <v>17</v>
       </c>
-      <c r="B22" s="52" t="s">
-[...20 lines deleted...]
-      <c r="I22" s="52">
+      <c r="B22" s="53" t="s">
+        <v>337</v>
+      </c>
+      <c r="C22" s="53" t="s">
+        <v>381</v>
+      </c>
+      <c r="D22" s="53" t="s">
+        <v>382</v>
+      </c>
+      <c r="E22" s="53" t="s">
+        <v>383</v>
+      </c>
+      <c r="F22" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G22" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="H22" s="53" t="s">
+        <v>384</v>
+      </c>
+      <c r="I22" s="53">
         <v>7</v>
       </c>
-      <c r="J22" s="52" t="s">
-[...11 lines deleted...]
-      <c r="N22" s="52">
+      <c r="J22" s="53" t="s">
+        <v>324</v>
+      </c>
+      <c r="K22" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="L22" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="M22" s="53" t="s">
+        <v>384</v>
+      </c>
+      <c r="N22" s="53">
         <v>7</v>
       </c>
-      <c r="O22" s="52" t="s">
-[...15 lines deleted...]
-        <v>383</v>
+      <c r="O22" s="53" t="s">
+        <v>324</v>
+      </c>
+      <c r="P22" s="53" t="s">
+        <v>385</v>
+      </c>
+      <c r="Q22" s="53" t="s">
+        <v>386</v>
+      </c>
+      <c r="R22" s="53" t="s">
+        <v>387</v>
+      </c>
+      <c r="S22" s="53" t="s">
+        <v>388</v>
+      </c>
+      <c r="T22" s="53" t="s">
+        <v>389</v>
       </c>
       <c r="U22" s="52">
         <v>100</v>
       </c>
       <c r="V22" s="52"/>
       <c r="W22" s="52"/>
       <c r="X22" s="52"/>
       <c r="Y22" s="52" t="s">
-        <v>384</v>
+        <v>390</v>
       </c>
       <c r="Z22" s="52" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="AA22" s="52" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="AB22" s="52" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
       <c r="AC22" s="52" t="s">
-        <v>387</v>
+        <v>393</v>
       </c>
       <c r="AD22" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AE22" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AF22" s="52" t="s">
-        <v>388</v>
+        <v>394</v>
       </c>
       <c r="AG22" s="52" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="AH22" s="52" t="s">
-        <v>389</v>
+        <v>395</v>
       </c>
       <c r="AI22" s="52" t="s">
-        <v>390</v>
+        <v>396</v>
       </c>
       <c r="AJ22" s="52" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="AK22" s="52" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="AL22" s="52"/>
       <c r="AM22" s="52"/>
       <c r="AN22" s="52"/>
-      <c r="AO22" s="52" t="s">
-[...3 lines deleted...]
-      <c r="AQ22" s="52"/>
+      <c r="AO22" s="53" t="s">
+        <v>399</v>
+      </c>
+      <c r="AP22" s="53"/>
+      <c r="AQ22" s="53"/>
     </row>
     <row r="23" spans="1:49">
-      <c r="A23" s="52">
+      <c r="A23" s="54">
         <v>18</v>
       </c>
-      <c r="B23" s="52" t="s">
-[...20 lines deleted...]
-      <c r="I23" s="52">
+      <c r="B23" s="53" t="s">
+        <v>400</v>
+      </c>
+      <c r="C23" s="53" t="s">
+        <v>401</v>
+      </c>
+      <c r="D23" s="53" t="s">
+        <v>402</v>
+      </c>
+      <c r="E23" s="53" t="s">
+        <v>403</v>
+      </c>
+      <c r="F23" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G23" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="H23" s="53" t="s">
+        <v>404</v>
+      </c>
+      <c r="I23" s="53">
         <v>26</v>
       </c>
-      <c r="J23" s="52" t="s">
-[...11 lines deleted...]
-      <c r="N23" s="52">
+      <c r="J23" s="53" t="s">
+        <v>179</v>
+      </c>
+      <c r="K23" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="L23" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="M23" s="53" t="s">
+        <v>405</v>
+      </c>
+      <c r="N23" s="53">
         <v>3</v>
       </c>
-      <c r="O23" s="52" t="s">
-[...15 lines deleted...]
-        <v>405</v>
+      <c r="O23" s="53" t="s">
+        <v>406</v>
+      </c>
+      <c r="P23" s="53" t="s">
+        <v>407</v>
+      </c>
+      <c r="Q23" s="53" t="s">
+        <v>408</v>
+      </c>
+      <c r="R23" s="53" t="s">
+        <v>409</v>
+      </c>
+      <c r="S23" s="53" t="s">
+        <v>410</v>
+      </c>
+      <c r="T23" s="53" t="s">
+        <v>411</v>
       </c>
       <c r="U23" s="52">
         <v>100</v>
       </c>
       <c r="V23" s="52"/>
       <c r="W23" s="52"/>
       <c r="X23" s="52"/>
       <c r="Y23" s="52" t="s">
-        <v>406</v>
+        <v>412</v>
       </c>
       <c r="Z23" s="52" t="s">
-        <v>405</v>
+        <v>411</v>
       </c>
       <c r="AA23" s="52" t="s">
-        <v>407</v>
+        <v>413</v>
       </c>
       <c r="AB23" s="52" t="s">
-        <v>408</v>
+        <v>414</v>
       </c>
       <c r="AC23" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AD23" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AE23" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AF23" s="52"/>
       <c r="AG23" s="52"/>
       <c r="AH23" s="52"/>
       <c r="AI23" s="52"/>
       <c r="AJ23" s="52"/>
       <c r="AK23" s="52"/>
       <c r="AL23" s="52"/>
       <c r="AM23" s="52"/>
       <c r="AN23" s="52"/>
-      <c r="AO23" s="52" t="s">
-[...3 lines deleted...]
-      <c r="AQ23" s="52"/>
+      <c r="AO23" s="53" t="s">
+        <v>415</v>
+      </c>
+      <c r="AP23" s="53"/>
+      <c r="AQ23" s="53"/>
     </row>
     <row r="24" spans="1:49">
-      <c r="A24" s="52">
+      <c r="A24" s="54">
         <v>19</v>
       </c>
-      <c r="B24" s="52" t="s">
-[...23 lines deleted...]
-      <c r="J24" s="52" t="s">
+      <c r="B24" s="53" t="s">
         <v>416</v>
       </c>
-      <c r="K24" s="52" t="s">
-[...15 lines deleted...]
-      <c r="Q24" s="52" t="s">
+      <c r="C24" s="53" t="s">
         <v>417</v>
       </c>
-      <c r="R24" s="52" t="s">
+      <c r="D24" s="53" t="s">
         <v>418</v>
       </c>
-      <c r="S24" s="52" t="s">
+      <c r="E24" s="53" t="s">
         <v>419</v>
       </c>
-      <c r="T24" s="52" t="s">
+      <c r="F24" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G24" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="H24" s="53" t="s">
         <v>420</v>
       </c>
+      <c r="I24" s="53" t="s">
+        <v>421</v>
+      </c>
+      <c r="J24" s="53" t="s">
+        <v>422</v>
+      </c>
+      <c r="K24" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="L24" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="M24" s="53" t="s">
+        <v>420</v>
+      </c>
+      <c r="N24" s="53" t="s">
+        <v>421</v>
+      </c>
+      <c r="O24" s="53" t="s">
+        <v>422</v>
+      </c>
+      <c r="P24" s="53"/>
+      <c r="Q24" s="53" t="s">
+        <v>423</v>
+      </c>
+      <c r="R24" s="53" t="s">
+        <v>424</v>
+      </c>
+      <c r="S24" s="53" t="s">
+        <v>425</v>
+      </c>
+      <c r="T24" s="53" t="s">
+        <v>426</v>
+      </c>
       <c r="U24" s="52" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="V24" s="52"/>
       <c r="W24" s="52"/>
       <c r="X24" s="52"/>
       <c r="Y24" s="52" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
       <c r="Z24" s="52" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="AA24" s="52" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
       <c r="AB24" s="52" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="AC24" s="52" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
       <c r="AD24" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AE24" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AF24" s="52" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="AG24" s="52" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="AH24" s="52" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="AI24" s="52" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="AJ24" s="52" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="AK24" s="52" t="s">
-        <v>428</v>
+        <v>434</v>
       </c>
       <c r="AL24" s="52"/>
       <c r="AM24" s="52"/>
       <c r="AN24" s="52"/>
-      <c r="AO24" s="52" t="s">
-[...3 lines deleted...]
-      <c r="AQ24" s="52"/>
+      <c r="AO24" s="53" t="s">
+        <v>435</v>
+      </c>
+      <c r="AP24" s="53"/>
+      <c r="AQ24" s="53"/>
     </row>
     <row r="25" spans="1:49">
-      <c r="A25" s="52">
+      <c r="A25" s="54">
         <v>20</v>
       </c>
-      <c r="B25" s="52" t="s">
-[...23 lines deleted...]
-      <c r="J25" s="52" t="s">
+      <c r="B25" s="53" t="s">
+        <v>416</v>
+      </c>
+      <c r="C25" s="53" t="s">
+        <v>436</v>
+      </c>
+      <c r="D25" s="53" t="s">
+        <v>437</v>
+      </c>
+      <c r="E25" s="53" t="s">
+        <v>438</v>
+      </c>
+      <c r="F25" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G25" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="H25" s="53" t="s">
+        <v>439</v>
+      </c>
+      <c r="I25" s="53" t="s">
+        <v>440</v>
+      </c>
+      <c r="J25" s="53" t="s">
         <v>63</v>
       </c>
-      <c r="K25" s="52" t="s">
-[...14 lines deleted...]
-      <c r="P25" s="52">
+      <c r="K25" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="L25" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="M25" s="53" t="s">
+        <v>441</v>
+      </c>
+      <c r="N25" s="53" t="s">
+        <v>442</v>
+      </c>
+      <c r="O25" s="53" t="s">
+        <v>89</v>
+      </c>
+      <c r="P25" s="53">
         <v>37493723575</v>
       </c>
-      <c r="Q25" s="52" t="s">
-[...9 lines deleted...]
-        <v>440</v>
+      <c r="Q25" s="53" t="s">
+        <v>443</v>
+      </c>
+      <c r="R25" s="53" t="s">
+        <v>444</v>
+      </c>
+      <c r="S25" s="53" t="s">
+        <v>445</v>
+      </c>
+      <c r="T25" s="53" t="s">
+        <v>446</v>
       </c>
       <c r="U25" s="52" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
       <c r="V25" s="52"/>
       <c r="W25" s="52"/>
       <c r="X25" s="52"/>
       <c r="Y25" s="52" t="s">
-        <v>442</v>
+        <v>448</v>
       </c>
       <c r="Z25" s="52" t="s">
-        <v>440</v>
+        <v>446</v>
       </c>
       <c r="AA25" s="52" t="s">
-        <v>443</v>
+        <v>449</v>
       </c>
       <c r="AB25" s="52" t="s">
-        <v>444</v>
+        <v>450</v>
       </c>
       <c r="AC25" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AD25" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AE25" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AF25" s="52" t="s">
-        <v>445</v>
+        <v>451</v>
       </c>
       <c r="AG25" s="52" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="AH25" s="52" t="s">
-        <v>96</v>
+        <v>79</v>
       </c>
       <c r="AI25" s="52" t="s">
-        <v>446</v>
+        <v>452</v>
       </c>
       <c r="AJ25" s="52" t="s">
-        <v>98</v>
+        <v>81</v>
       </c>
       <c r="AK25" s="52" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="AL25" s="52"/>
       <c r="AM25" s="52"/>
       <c r="AN25" s="52"/>
-      <c r="AO25" s="52" t="s">
-[...3 lines deleted...]
-      <c r="AQ25" s="52"/>
+      <c r="AO25" s="53" t="s">
+        <v>454</v>
+      </c>
+      <c r="AP25" s="53"/>
+      <c r="AQ25" s="53"/>
     </row>
     <row r="26" spans="1:49">
-      <c r="A26" s="52">
+      <c r="A26" s="54">
         <v>21</v>
       </c>
-      <c r="B26" s="52" t="s">
-[...23 lines deleted...]
-      <c r="J26" s="52" t="s">
+      <c r="B26" s="53" t="s">
         <v>455</v>
       </c>
-      <c r="K26" s="52" t="s">
-[...14 lines deleted...]
-      <c r="P26" s="52" t="s">
+      <c r="C26" s="53" t="s">
         <v>456</v>
       </c>
-      <c r="Q26" s="52" t="s">
+      <c r="D26" s="53" t="s">
         <v>457</v>
       </c>
-      <c r="R26" s="52" t="s">
+      <c r="E26" s="53" t="s">
         <v>458</v>
       </c>
-      <c r="S26" s="52" t="s">
+      <c r="F26" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G26" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="H26" s="53" t="s">
         <v>459</v>
       </c>
-      <c r="T26" s="52" t="s">
+      <c r="I26" s="53" t="s">
         <v>460</v>
       </c>
+      <c r="J26" s="53" t="s">
+        <v>461</v>
+      </c>
+      <c r="K26" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="L26" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="M26" s="53" t="s">
+        <v>459</v>
+      </c>
+      <c r="N26" s="53" t="s">
+        <v>460</v>
+      </c>
+      <c r="O26" s="53" t="s">
+        <v>461</v>
+      </c>
+      <c r="P26" s="53" t="s">
+        <v>462</v>
+      </c>
+      <c r="Q26" s="53" t="s">
+        <v>463</v>
+      </c>
+      <c r="R26" s="53" t="s">
+        <v>464</v>
+      </c>
+      <c r="S26" s="53" t="s">
+        <v>465</v>
+      </c>
+      <c r="T26" s="53" t="s">
+        <v>466</v>
+      </c>
       <c r="U26" s="52" t="s">
-        <v>461</v>
+        <v>467</v>
       </c>
       <c r="V26" s="52"/>
       <c r="W26" s="52"/>
       <c r="X26" s="52"/>
       <c r="Y26" s="52" t="s">
-        <v>462</v>
+        <v>468</v>
       </c>
       <c r="Z26" s="52" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="AA26" s="52" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
       <c r="AB26" s="52" t="s">
-        <v>464</v>
+        <v>470</v>
       </c>
       <c r="AC26" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AD26" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AE26" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AF26" s="52" t="s">
-        <v>465</v>
+        <v>471</v>
       </c>
       <c r="AG26" s="52" t="s">
-        <v>466</v>
+        <v>472</v>
       </c>
       <c r="AH26" s="52" t="s">
-        <v>467</v>
+        <v>473</v>
       </c>
       <c r="AI26" s="52" t="s">
-        <v>468</v>
+        <v>474</v>
       </c>
       <c r="AJ26" s="52" t="s">
-        <v>469</v>
+        <v>475</v>
       </c>
       <c r="AK26" s="52" t="s">
-        <v>470</v>
+        <v>476</v>
       </c>
       <c r="AL26" s="52" t="s">
-        <v>471</v>
+        <v>477</v>
       </c>
       <c r="AM26" s="52"/>
       <c r="AN26" s="52"/>
-      <c r="AO26" s="52" t="s">
-[...3 lines deleted...]
-      <c r="AQ26" s="52"/>
+      <c r="AO26" s="53" t="s">
+        <v>478</v>
+      </c>
+      <c r="AP26" s="53"/>
+      <c r="AQ26" s="53"/>
     </row>
     <row r="27" spans="1:49">
-      <c r="A27" s="52">
+      <c r="A27" s="54">
         <v>22</v>
       </c>
-      <c r="B27" s="52" t="s">
-[...41 lines deleted...]
-      <c r="P27" s="52" t="s">
+      <c r="B27" s="53" t="s">
         <v>479</v>
       </c>
-      <c r="Q27" s="52" t="s">
+      <c r="C27" s="53" t="s">
         <v>480</v>
       </c>
-      <c r="R27" s="52" t="s">
+      <c r="D27" s="53" t="s">
         <v>481</v>
       </c>
-      <c r="S27" s="52" t="s">
+      <c r="E27" s="53" t="s">
         <v>482</v>
       </c>
-      <c r="T27" s="52" t="s">
+      <c r="F27" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G27" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="H27" s="53" t="s">
         <v>483</v>
+      </c>
+      <c r="I27" s="53" t="s">
+        <v>484</v>
+      </c>
+      <c r="J27" s="53" t="s">
+        <v>215</v>
+      </c>
+      <c r="K27" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="L27" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="M27" s="53" t="s">
+        <v>483</v>
+      </c>
+      <c r="N27" s="53" t="s">
+        <v>484</v>
+      </c>
+      <c r="O27" s="53" t="s">
+        <v>215</v>
+      </c>
+      <c r="P27" s="53" t="s">
+        <v>485</v>
+      </c>
+      <c r="Q27" s="53" t="s">
+        <v>486</v>
+      </c>
+      <c r="R27" s="53" t="s">
+        <v>487</v>
+      </c>
+      <c r="S27" s="53" t="s">
+        <v>488</v>
+      </c>
+      <c r="T27" s="53" t="s">
+        <v>489</v>
       </c>
       <c r="U27" s="52">
         <v>100</v>
       </c>
       <c r="V27" s="52"/>
       <c r="W27" s="52"/>
       <c r="X27" s="52"/>
       <c r="Y27" s="52" t="s">
-        <v>484</v>
+        <v>490</v>
       </c>
       <c r="Z27" s="52" t="s">
-        <v>483</v>
+        <v>489</v>
       </c>
       <c r="AA27" s="52" t="s">
-        <v>485</v>
+        <v>491</v>
       </c>
       <c r="AB27" s="52" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="AC27" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AD27" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AE27" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AF27" s="52" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
       <c r="AG27" s="52" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="AH27" s="52" t="s">
-        <v>96</v>
+        <v>79</v>
       </c>
       <c r="AI27" s="52" t="s">
-        <v>488</v>
+        <v>494</v>
       </c>
       <c r="AJ27" s="52" t="s">
-        <v>98</v>
+        <v>81</v>
       </c>
       <c r="AK27" s="52" t="s">
-        <v>489</v>
+        <v>495</v>
       </c>
       <c r="AL27" s="52"/>
       <c r="AM27" s="52"/>
       <c r="AN27" s="52"/>
-      <c r="AO27" s="52" t="s">
-[...3 lines deleted...]
-      <c r="AQ27" s="52"/>
+      <c r="AO27" s="53" t="s">
+        <v>496</v>
+      </c>
+      <c r="AP27" s="53"/>
+      <c r="AQ27" s="53"/>
     </row>
     <row r="28" spans="1:49">
-      <c r="A28" s="52">
+      <c r="A28" s="54">
         <v>23</v>
       </c>
-      <c r="B28" s="52" t="s">
-[...41 lines deleted...]
-      <c r="P28" s="52" t="s">
+      <c r="B28" s="53" t="s">
         <v>497</v>
       </c>
-      <c r="Q28" s="52" t="s">
+      <c r="C28" s="53" t="s">
         <v>498</v>
       </c>
-      <c r="R28" s="52" t="s">
+      <c r="D28" s="53" t="s">
         <v>499</v>
       </c>
-      <c r="S28" s="52" t="s">
+      <c r="E28" s="53" t="s">
         <v>500</v>
       </c>
-      <c r="T28" s="52" t="s">
+      <c r="F28" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G28" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="H28" s="53" t="s">
         <v>501</v>
+      </c>
+      <c r="I28" s="53" t="s">
+        <v>502</v>
+      </c>
+      <c r="J28" s="53" t="s">
+        <v>151</v>
+      </c>
+      <c r="K28" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="L28" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="M28" s="53" t="s">
+        <v>501</v>
+      </c>
+      <c r="N28" s="53" t="s">
+        <v>502</v>
+      </c>
+      <c r="O28" s="53" t="s">
+        <v>151</v>
+      </c>
+      <c r="P28" s="53" t="s">
+        <v>503</v>
+      </c>
+      <c r="Q28" s="53" t="s">
+        <v>504</v>
+      </c>
+      <c r="R28" s="53" t="s">
+        <v>505</v>
+      </c>
+      <c r="S28" s="53" t="s">
+        <v>506</v>
+      </c>
+      <c r="T28" s="53" t="s">
+        <v>507</v>
       </c>
       <c r="U28" s="52">
         <v>100</v>
       </c>
       <c r="V28" s="52"/>
       <c r="W28" s="52"/>
       <c r="X28" s="52"/>
       <c r="Y28" s="52" t="s">
-        <v>502</v>
+        <v>508</v>
       </c>
       <c r="Z28" s="52" t="s">
-        <v>503</v>
+        <v>509</v>
       </c>
       <c r="AA28" s="52" t="s">
-        <v>504</v>
+        <v>510</v>
       </c>
       <c r="AB28" s="52" t="s">
-        <v>505</v>
+        <v>511</v>
       </c>
       <c r="AC28" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AD28" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AE28" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AF28" s="52"/>
       <c r="AG28" s="52"/>
       <c r="AH28" s="52"/>
       <c r="AI28" s="52"/>
       <c r="AJ28" s="52"/>
       <c r="AK28" s="52"/>
       <c r="AL28" s="52"/>
       <c r="AM28" s="52"/>
       <c r="AN28" s="52"/>
-      <c r="AO28" s="52" t="s">
-[...3 lines deleted...]
-      <c r="AQ28" s="52"/>
+      <c r="AO28" s="53" t="s">
+        <v>512</v>
+      </c>
+      <c r="AP28" s="53"/>
+      <c r="AQ28" s="53"/>
     </row>
     <row r="29" spans="1:49">
-      <c r="A29" s="52">
+      <c r="A29" s="54">
         <v>24</v>
       </c>
-      <c r="B29" s="52" t="s">
-[...23 lines deleted...]
-      <c r="J29" s="52" t="s">
+      <c r="B29" s="53" t="s">
         <v>513</v>
       </c>
-      <c r="K29" s="52" t="s">
-[...5 lines deleted...]
-      <c r="M29" s="52" t="s">
+      <c r="C29" s="53" t="s">
         <v>514</v>
       </c>
-      <c r="N29" s="52" t="s">
+      <c r="D29" s="53" t="s">
         <v>515</v>
       </c>
-      <c r="O29" s="52" t="s">
-[...2 lines deleted...]
-      <c r="P29" s="52" t="s">
+      <c r="E29" s="53" t="s">
         <v>516</v>
       </c>
-      <c r="Q29" s="52" t="s">
+      <c r="F29" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G29" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="H29" s="53" t="s">
         <v>517</v>
       </c>
-      <c r="R29" s="52" t="s">
+      <c r="I29" s="53" t="s">
         <v>518</v>
       </c>
-      <c r="S29" s="52" t="s">
+      <c r="J29" s="53" t="s">
         <v>519</v>
       </c>
-      <c r="T29" s="52" t="s">
+      <c r="K29" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="L29" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="M29" s="53" t="s">
         <v>520</v>
+      </c>
+      <c r="N29" s="53" t="s">
+        <v>521</v>
+      </c>
+      <c r="O29" s="53" t="s">
+        <v>324</v>
+      </c>
+      <c r="P29" s="53" t="s">
+        <v>522</v>
+      </c>
+      <c r="Q29" s="53" t="s">
+        <v>523</v>
+      </c>
+      <c r="R29" s="53" t="s">
+        <v>524</v>
+      </c>
+      <c r="S29" s="53" t="s">
+        <v>525</v>
+      </c>
+      <c r="T29" s="53" t="s">
+        <v>526</v>
       </c>
       <c r="U29" s="52">
         <v>100</v>
       </c>
       <c r="V29" s="52"/>
       <c r="W29" s="52"/>
       <c r="X29" s="52"/>
       <c r="Y29" s="52" t="s">
-        <v>521</v>
+        <v>527</v>
       </c>
       <c r="Z29" s="52" t="s">
-        <v>520</v>
+        <v>526</v>
       </c>
       <c r="AA29" s="52" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="AB29" s="52" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="AC29" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AD29" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AE29" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AF29" s="52" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
       <c r="AG29" s="52" t="s">
-        <v>117</v>
+        <v>78</v>
       </c>
       <c r="AH29" s="52" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="AI29" s="52" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="AJ29" s="52" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="AK29" s="52" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="AL29" s="52"/>
       <c r="AM29" s="52"/>
       <c r="AN29" s="52"/>
-      <c r="AO29" s="52" t="s">
-[...3 lines deleted...]
-      <c r="AQ29" s="52"/>
+      <c r="AO29" s="53" t="s">
+        <v>533</v>
+      </c>
+      <c r="AP29" s="53"/>
+      <c r="AQ29" s="53"/>
     </row>
     <row r="30" spans="1:49">
-      <c r="A30" s="52">
+      <c r="A30" s="54">
         <v>25</v>
       </c>
-      <c r="B30" s="52" t="s">
-[...41 lines deleted...]
-      <c r="P30" s="52">
+      <c r="B30" s="53" t="s">
+        <v>534</v>
+      </c>
+      <c r="C30" s="53" t="s">
+        <v>535</v>
+      </c>
+      <c r="D30" s="53" t="s">
+        <v>536</v>
+      </c>
+      <c r="E30" s="53" t="s">
+        <v>537</v>
+      </c>
+      <c r="F30" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G30" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="H30" s="53" t="s">
+        <v>538</v>
+      </c>
+      <c r="I30" s="53" t="s">
+        <v>539</v>
+      </c>
+      <c r="J30" s="53" t="s">
+        <v>89</v>
+      </c>
+      <c r="K30" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="L30" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="M30" s="53" t="s">
+        <v>538</v>
+      </c>
+      <c r="N30" s="53" t="s">
+        <v>539</v>
+      </c>
+      <c r="O30" s="53" t="s">
+        <v>89</v>
+      </c>
+      <c r="P30" s="53">
         <v>37410544301</v>
       </c>
-      <c r="Q30" s="52" t="s">
-[...9 lines deleted...]
-        <v>537</v>
+      <c r="Q30" s="53" t="s">
+        <v>540</v>
+      </c>
+      <c r="R30" s="53" t="s">
+        <v>541</v>
+      </c>
+      <c r="S30" s="53" t="s">
+        <v>542</v>
+      </c>
+      <c r="T30" s="53" t="s">
+        <v>543</v>
       </c>
       <c r="U30" s="52" t="s">
-        <v>538</v>
+        <v>544</v>
       </c>
       <c r="V30" s="52"/>
       <c r="W30" s="52"/>
       <c r="X30" s="52"/>
       <c r="Y30" s="52" t="s">
-        <v>539</v>
+        <v>545</v>
       </c>
       <c r="Z30" s="52" t="s">
-        <v>540</v>
+        <v>546</v>
       </c>
       <c r="AA30" s="52" t="s">
-        <v>541</v>
+        <v>547</v>
       </c>
       <c r="AB30" s="52" t="s">
-        <v>542</v>
+        <v>548</v>
       </c>
       <c r="AC30" s="52" t="s">
-        <v>543</v>
+        <v>549</v>
       </c>
       <c r="AD30" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AE30" s="52" t="s">
-        <v>544</v>
+        <v>550</v>
       </c>
       <c r="AF30" s="52"/>
       <c r="AG30" s="52"/>
       <c r="AH30" s="52"/>
       <c r="AI30" s="52"/>
       <c r="AJ30" s="52"/>
       <c r="AK30" s="52"/>
       <c r="AL30" s="52"/>
       <c r="AM30" s="52"/>
       <c r="AN30" s="52"/>
-      <c r="AO30" s="52" t="s">
-[...3 lines deleted...]
-      <c r="AQ30" s="52"/>
+      <c r="AO30" s="53" t="s">
+        <v>551</v>
+      </c>
+      <c r="AP30" s="53"/>
+      <c r="AQ30" s="53"/>
     </row>
     <row r="31" spans="1:49">
-      <c r="A31" s="52">
+      <c r="A31" s="54">
         <v>26</v>
       </c>
-      <c r="B31" s="52" t="s">
-[...32 lines deleted...]
-      <c r="M31" s="52" t="s">
+      <c r="B31" s="53" t="s">
+        <v>206</v>
+      </c>
+      <c r="C31" s="53" t="s">
         <v>552</v>
       </c>
-      <c r="N31" s="52" t="s">
+      <c r="D31" s="53" t="s">
         <v>553</v>
       </c>
-      <c r="O31" s="52" t="s">
+      <c r="E31" s="53" t="s">
         <v>554</v>
       </c>
-      <c r="P31" s="52"/>
-      <c r="Q31" s="52" t="s">
+      <c r="F31" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G31" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="H31" s="53" t="s">
         <v>555</v>
       </c>
-      <c r="R31" s="52" t="s">
+      <c r="I31" s="53" t="s">
         <v>556</v>
       </c>
-      <c r="S31" s="52" t="s">
+      <c r="J31" s="53" t="s">
         <v>557</v>
       </c>
-      <c r="T31" s="52" t="s">
+      <c r="K31" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="L31" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="M31" s="53" t="s">
         <v>558</v>
+      </c>
+      <c r="N31" s="53" t="s">
+        <v>559</v>
+      </c>
+      <c r="O31" s="53" t="s">
+        <v>560</v>
+      </c>
+      <c r="P31" s="53"/>
+      <c r="Q31" s="53" t="s">
+        <v>561</v>
+      </c>
+      <c r="R31" s="53" t="s">
+        <v>562</v>
+      </c>
+      <c r="S31" s="53" t="s">
+        <v>563</v>
+      </c>
+      <c r="T31" s="53" t="s">
+        <v>564</v>
       </c>
       <c r="U31" s="52">
         <v>100</v>
       </c>
       <c r="V31" s="52"/>
       <c r="W31" s="52"/>
       <c r="X31" s="52"/>
       <c r="Y31" s="52" t="s">
-        <v>559</v>
+        <v>565</v>
       </c>
       <c r="Z31" s="52" t="s">
-        <v>558</v>
+        <v>564</v>
       </c>
       <c r="AA31" s="52" t="s">
-        <v>560</v>
+        <v>566</v>
       </c>
       <c r="AB31" s="52" t="s">
-        <v>561</v>
+        <v>567</v>
       </c>
       <c r="AC31" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AD31" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AE31" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AF31" s="52" t="s">
-        <v>562</v>
+        <v>568</v>
       </c>
       <c r="AG31" s="52" t="s">
-        <v>117</v>
+        <v>78</v>
       </c>
       <c r="AH31" s="52" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="AI31" s="52" t="s">
-        <v>563</v>
+        <v>569</v>
       </c>
       <c r="AJ31" s="52" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="AK31" s="52" t="s">
-        <v>564</v>
+        <v>570</v>
       </c>
       <c r="AL31" s="52"/>
       <c r="AM31" s="52"/>
       <c r="AN31" s="52"/>
-      <c r="AO31" s="52" t="s">
-[...3 lines deleted...]
-      <c r="AQ31" s="52"/>
+      <c r="AO31" s="53" t="s">
+        <v>571</v>
+      </c>
+      <c r="AP31" s="53"/>
+      <c r="AQ31" s="53"/>
     </row>
     <row r="32" spans="1:49">
-      <c r="A32" s="52">
+      <c r="A32" s="54">
         <v>27</v>
       </c>
-      <c r="B32" s="52" t="s">
-[...23 lines deleted...]
-      <c r="J32" s="52" t="s">
+      <c r="B32" s="53" t="s">
         <v>572</v>
       </c>
-      <c r="K32" s="52" t="s">
-[...5 lines deleted...]
-      <c r="M32" s="52" t="s">
+      <c r="C32" s="53" t="s">
         <v>573</v>
       </c>
-      <c r="N32" s="52" t="s">
+      <c r="D32" s="53" t="s">
         <v>574</v>
       </c>
-      <c r="O32" s="52" t="s">
-[...2 lines deleted...]
-      <c r="P32" s="52">
+      <c r="E32" s="53" t="s">
+        <v>575</v>
+      </c>
+      <c r="F32" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G32" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="H32" s="53" t="s">
+        <v>576</v>
+      </c>
+      <c r="I32" s="53" t="s">
+        <v>577</v>
+      </c>
+      <c r="J32" s="53" t="s">
+        <v>578</v>
+      </c>
+      <c r="K32" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="L32" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="M32" s="53" t="s">
+        <v>579</v>
+      </c>
+      <c r="N32" s="53" t="s">
+        <v>580</v>
+      </c>
+      <c r="O32" s="53" t="s">
+        <v>89</v>
+      </c>
+      <c r="P32" s="53">
         <v>37412222322</v>
       </c>
-      <c r="Q32" s="52" t="s">
-[...9 lines deleted...]
-        <v>578</v>
+      <c r="Q32" s="53" t="s">
+        <v>581</v>
+      </c>
+      <c r="R32" s="53" t="s">
+        <v>582</v>
+      </c>
+      <c r="S32" s="53" t="s">
+        <v>583</v>
+      </c>
+      <c r="T32" s="53" t="s">
+        <v>584</v>
       </c>
       <c r="U32" s="52" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="V32" s="52"/>
       <c r="W32" s="52"/>
       <c r="X32" s="52"/>
       <c r="Y32" s="52" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="Z32" s="52" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
       <c r="AA32" s="52" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="AB32" s="52" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="AC32" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AD32" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AE32" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AF32" s="52"/>
       <c r="AG32" s="52"/>
       <c r="AH32" s="52"/>
       <c r="AI32" s="52"/>
       <c r="AJ32" s="52"/>
       <c r="AK32" s="52"/>
       <c r="AL32" s="52"/>
       <c r="AM32" s="52"/>
       <c r="AN32" s="52"/>
-      <c r="AO32" s="52" t="s">
-[...3 lines deleted...]
-      <c r="AQ32" s="52"/>
+      <c r="AO32" s="53" t="s">
+        <v>590</v>
+      </c>
+      <c r="AP32" s="53"/>
+      <c r="AQ32" s="53"/>
     </row>
     <row r="33" spans="1:49">
-      <c r="A33" s="52">
+      <c r="A33" s="54">
         <v>28</v>
       </c>
-      <c r="B33" s="52" t="s">
-[...23 lines deleted...]
-      <c r="J33" s="52" t="s">
+      <c r="B33" s="53" t="s">
         <v>591</v>
       </c>
-      <c r="K33" s="52" t="s">
-[...5 lines deleted...]
-      <c r="M33" s="52" t="s">
+      <c r="C33" s="53" t="s">
         <v>592</v>
       </c>
-      <c r="N33" s="52" t="s">
+      <c r="D33" s="53" t="s">
         <v>593</v>
       </c>
-      <c r="O33" s="52" t="s">
-[...3 lines deleted...]
-      <c r="Q33" s="52" t="s">
+      <c r="E33" s="53" t="s">
         <v>594</v>
       </c>
-      <c r="R33" s="52" t="s">
+      <c r="F33" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G33" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="H33" s="53" t="s">
         <v>595</v>
       </c>
-      <c r="S33" s="52" t="s">
+      <c r="I33" s="53" t="s">
         <v>596</v>
       </c>
-      <c r="T33" s="52" t="s">
+      <c r="J33" s="53" t="s">
         <v>597</v>
       </c>
+      <c r="K33" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="L33" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="M33" s="53" t="s">
+        <v>598</v>
+      </c>
+      <c r="N33" s="53" t="s">
+        <v>599</v>
+      </c>
+      <c r="O33" s="53" t="s">
+        <v>89</v>
+      </c>
+      <c r="P33" s="53"/>
+      <c r="Q33" s="53" t="s">
+        <v>600</v>
+      </c>
+      <c r="R33" s="53" t="s">
+        <v>601</v>
+      </c>
+      <c r="S33" s="53" t="s">
+        <v>602</v>
+      </c>
+      <c r="T33" s="53" t="s">
+        <v>603</v>
+      </c>
       <c r="U33" s="52" t="s">
-        <v>461</v>
+        <v>467</v>
       </c>
       <c r="V33" s="52"/>
       <c r="W33" s="52"/>
       <c r="X33" s="52"/>
       <c r="Y33" s="52" t="s">
-        <v>598</v>
+        <v>604</v>
       </c>
       <c r="Z33" s="52" t="s">
-        <v>597</v>
+        <v>603</v>
       </c>
       <c r="AA33" s="52" t="s">
-        <v>599</v>
+        <v>605</v>
       </c>
       <c r="AB33" s="52" t="s">
-        <v>600</v>
+        <v>606</v>
       </c>
       <c r="AC33" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AD33" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AE33" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AF33" s="52"/>
       <c r="AG33" s="52"/>
       <c r="AH33" s="52"/>
       <c r="AI33" s="52"/>
       <c r="AJ33" s="52"/>
       <c r="AK33" s="52"/>
       <c r="AL33" s="52"/>
       <c r="AM33" s="52"/>
       <c r="AN33" s="52"/>
-      <c r="AO33" s="52" t="s">
-[...3 lines deleted...]
-      <c r="AQ33" s="52"/>
+      <c r="AO33" s="53" t="s">
+        <v>607</v>
+      </c>
+      <c r="AP33" s="53"/>
+      <c r="AQ33" s="53"/>
     </row>
     <row r="34" spans="1:49">
-      <c r="A34" s="52">
+      <c r="A34" s="54">
         <v>29</v>
       </c>
-      <c r="B34" s="52" t="s">
-[...23 lines deleted...]
-      <c r="J34" s="52" t="s">
+      <c r="B34" s="53" t="s">
         <v>608</v>
       </c>
-      <c r="K34" s="52" t="s">
-[...5 lines deleted...]
-      <c r="M34" s="52" t="s">
+      <c r="C34" s="53" t="s">
         <v>609</v>
       </c>
-      <c r="N34" s="52" t="s">
+      <c r="D34" s="53" t="s">
         <v>610</v>
       </c>
-      <c r="O34" s="52" t="s">
-[...2 lines deleted...]
-      <c r="P34" s="52" t="s">
+      <c r="E34" s="53" t="s">
         <v>611</v>
       </c>
-      <c r="Q34" s="52" t="s">
+      <c r="F34" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G34" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="H34" s="53" t="s">
         <v>612</v>
       </c>
-      <c r="R34" s="52" t="s">
+      <c r="I34" s="53" t="s">
         <v>613</v>
       </c>
-      <c r="S34" s="52" t="s">
+      <c r="J34" s="53" t="s">
         <v>614</v>
       </c>
-      <c r="T34" s="52" t="s">
+      <c r="K34" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="L34" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="M34" s="53" t="s">
         <v>615</v>
       </c>
+      <c r="N34" s="53" t="s">
+        <v>616</v>
+      </c>
+      <c r="O34" s="53" t="s">
+        <v>344</v>
+      </c>
+      <c r="P34" s="53" t="s">
+        <v>617</v>
+      </c>
+      <c r="Q34" s="53" t="s">
+        <v>618</v>
+      </c>
+      <c r="R34" s="53" t="s">
+        <v>619</v>
+      </c>
+      <c r="S34" s="53" t="s">
+        <v>620</v>
+      </c>
+      <c r="T34" s="53" t="s">
+        <v>621</v>
+      </c>
       <c r="U34" s="52" t="s">
-        <v>616</v>
+        <v>622</v>
       </c>
       <c r="V34" s="52"/>
       <c r="W34" s="52"/>
       <c r="X34" s="52"/>
       <c r="Y34" s="52" t="s">
-        <v>617</v>
+        <v>623</v>
       </c>
       <c r="Z34" s="52" t="s">
-        <v>618</v>
+        <v>624</v>
       </c>
       <c r="AA34" s="52" t="s">
-        <v>619</v>
+        <v>625</v>
       </c>
       <c r="AB34" s="52" t="s">
-        <v>620</v>
+        <v>626</v>
       </c>
       <c r="AC34" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AD34" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AE34" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AF34" s="52"/>
       <c r="AG34" s="52"/>
       <c r="AH34" s="52"/>
       <c r="AI34" s="52"/>
       <c r="AJ34" s="52"/>
       <c r="AK34" s="52"/>
       <c r="AL34" s="52"/>
       <c r="AM34" s="52"/>
       <c r="AN34" s="52"/>
-      <c r="AO34" s="52" t="s">
-[...3 lines deleted...]
-      <c r="AQ34" s="52"/>
+      <c r="AO34" s="53" t="s">
+        <v>627</v>
+      </c>
+      <c r="AP34" s="53"/>
+      <c r="AQ34" s="53"/>
     </row>
     <row r="35" spans="1:49">
-      <c r="A35" s="52">
+      <c r="A35" s="54">
         <v>30</v>
       </c>
-      <c r="B35" s="52" t="s">
-[...45 lines deleted...]
-      <c r="R35" s="52" t="s">
+      <c r="B35" s="53" t="s">
         <v>628</v>
       </c>
-      <c r="S35" s="52" t="s">
+      <c r="C35" s="53" t="s">
         <v>629</v>
       </c>
-      <c r="T35" s="52" t="s">
+      <c r="D35" s="53" t="s">
         <v>630</v>
       </c>
+      <c r="E35" s="53" t="s">
+        <v>631</v>
+      </c>
+      <c r="F35" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G35" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="H35" s="53" t="s">
+        <v>384</v>
+      </c>
+      <c r="I35" s="53" t="s">
+        <v>632</v>
+      </c>
+      <c r="J35" s="53" t="s">
+        <v>324</v>
+      </c>
+      <c r="K35" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="L35" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="M35" s="53" t="s">
+        <v>384</v>
+      </c>
+      <c r="N35" s="53" t="s">
+        <v>632</v>
+      </c>
+      <c r="O35" s="53" t="s">
+        <v>324</v>
+      </c>
+      <c r="P35" s="53"/>
+      <c r="Q35" s="53" t="s">
+        <v>633</v>
+      </c>
+      <c r="R35" s="53" t="s">
+        <v>634</v>
+      </c>
+      <c r="S35" s="53" t="s">
+        <v>635</v>
+      </c>
+      <c r="T35" s="53" t="s">
+        <v>636</v>
+      </c>
       <c r="U35" s="52" t="s">
-        <v>631</v>
+        <v>637</v>
       </c>
       <c r="V35" s="52"/>
       <c r="W35" s="52"/>
       <c r="X35" s="52"/>
       <c r="Y35" s="52" t="s">
-        <v>632</v>
+        <v>638</v>
       </c>
       <c r="Z35" s="52" t="s">
-        <v>633</v>
+        <v>639</v>
       </c>
       <c r="AA35" s="52" t="s">
-        <v>634</v>
+        <v>640</v>
       </c>
       <c r="AB35" s="52" t="s">
-        <v>635</v>
+        <v>641</v>
       </c>
       <c r="AC35" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AD35" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AE35" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AF35" s="52"/>
       <c r="AG35" s="52"/>
       <c r="AH35" s="52"/>
       <c r="AI35" s="52"/>
       <c r="AJ35" s="52"/>
       <c r="AK35" s="52"/>
       <c r="AL35" s="52"/>
       <c r="AM35" s="52"/>
       <c r="AN35" s="52"/>
-      <c r="AO35" s="52" t="s">
-[...3 lines deleted...]
-      <c r="AQ35" s="52"/>
+      <c r="AO35" s="53" t="s">
+        <v>642</v>
+      </c>
+      <c r="AP35" s="53"/>
+      <c r="AQ35" s="53"/>
     </row>
     <row r="36" spans="1:49">
-      <c r="A36" s="52">
+      <c r="A36" s="54">
         <v>31</v>
       </c>
-      <c r="B36" s="52" t="s">
-[...41 lines deleted...]
-      <c r="P36" s="52" t="s">
+      <c r="B36" s="53" t="s">
         <v>643</v>
       </c>
-      <c r="Q36" s="52" t="s">
+      <c r="C36" s="53" t="s">
         <v>644</v>
       </c>
-      <c r="R36" s="52" t="s">
+      <c r="D36" s="53" t="s">
         <v>645</v>
       </c>
-      <c r="S36" s="52" t="s">
+      <c r="E36" s="53" t="s">
         <v>646</v>
       </c>
-      <c r="T36" s="52" t="s">
+      <c r="F36" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G36" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="H36" s="53" t="s">
         <v>647</v>
       </c>
+      <c r="I36" s="53" t="s">
+        <v>648</v>
+      </c>
+      <c r="J36" s="53" t="s">
+        <v>154</v>
+      </c>
+      <c r="K36" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="L36" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="M36" s="53" t="s">
+        <v>647</v>
+      </c>
+      <c r="N36" s="53" t="s">
+        <v>648</v>
+      </c>
+      <c r="O36" s="53" t="s">
+        <v>154</v>
+      </c>
+      <c r="P36" s="53" t="s">
+        <v>649</v>
+      </c>
+      <c r="Q36" s="53" t="s">
+        <v>650</v>
+      </c>
+      <c r="R36" s="53" t="s">
+        <v>651</v>
+      </c>
+      <c r="S36" s="53" t="s">
+        <v>652</v>
+      </c>
+      <c r="T36" s="53" t="s">
+        <v>653</v>
+      </c>
       <c r="U36" s="52" t="s">
-        <v>648</v>
+        <v>654</v>
       </c>
       <c r="V36" s="52"/>
       <c r="W36" s="52"/>
       <c r="X36" s="52"/>
       <c r="Y36" s="52" t="s">
-        <v>649</v>
+        <v>655</v>
       </c>
       <c r="Z36" s="52" t="s">
-        <v>647</v>
+        <v>653</v>
       </c>
       <c r="AA36" s="52" t="s">
-        <v>650</v>
+        <v>656</v>
       </c>
       <c r="AB36" s="52" t="s">
-        <v>651</v>
+        <v>657</v>
       </c>
       <c r="AC36" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AD36" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AE36" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AF36" s="52"/>
       <c r="AG36" s="52"/>
       <c r="AH36" s="52"/>
       <c r="AI36" s="52"/>
       <c r="AJ36" s="52"/>
       <c r="AK36" s="52"/>
       <c r="AL36" s="52"/>
       <c r="AM36" s="52"/>
       <c r="AN36" s="52"/>
-      <c r="AO36" s="52" t="s">
-[...3 lines deleted...]
-      <c r="AQ36" s="52"/>
+      <c r="AO36" s="53" t="s">
+        <v>658</v>
+      </c>
+      <c r="AP36" s="53"/>
+      <c r="AQ36" s="53"/>
     </row>
     <row r="37" spans="1:49">
-      <c r="A37" s="52">
+      <c r="A37" s="54">
         <v>32</v>
       </c>
-      <c r="B37" s="52" t="s">
-[...20 lines deleted...]
-      <c r="I37" s="52" t="s">
+      <c r="B37" s="53" t="s">
+        <v>643</v>
+      </c>
+      <c r="C37" s="53" t="s">
         <v>659</v>
       </c>
-      <c r="J37" s="52">
+      <c r="D37" s="53" t="s">
+        <v>660</v>
+      </c>
+      <c r="E37" s="53" t="s">
+        <v>661</v>
+      </c>
+      <c r="F37" s="53" t="s">
+        <v>662</v>
+      </c>
+      <c r="G37" s="53" t="s">
+        <v>663</v>
+      </c>
+      <c r="H37" s="53" t="s">
+        <v>664</v>
+      </c>
+      <c r="I37" s="53" t="s">
+        <v>665</v>
+      </c>
+      <c r="J37" s="53">
         <v>2202</v>
       </c>
-      <c r="K37" s="52" t="s">
-[...26 lines deleted...]
-      <c r="T37" s="52" t="s">
+      <c r="K37" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="L37" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="M37" s="53" t="s">
         <v>666</v>
       </c>
+      <c r="N37" s="53" t="s">
+        <v>667</v>
+      </c>
+      <c r="O37" s="53" t="s">
+        <v>151</v>
+      </c>
+      <c r="P37" s="53" t="s">
+        <v>668</v>
+      </c>
+      <c r="Q37" s="53" t="s">
+        <v>669</v>
+      </c>
+      <c r="R37" s="53" t="s">
+        <v>670</v>
+      </c>
+      <c r="S37" s="53" t="s">
+        <v>671</v>
+      </c>
+      <c r="T37" s="53" t="s">
+        <v>672</v>
+      </c>
       <c r="U37" s="52" t="s">
-        <v>461</v>
+        <v>467</v>
       </c>
       <c r="V37" s="52"/>
       <c r="W37" s="52"/>
       <c r="X37" s="52"/>
       <c r="Y37" s="52" t="s">
-        <v>667</v>
+        <v>673</v>
       </c>
       <c r="Z37" s="52" t="s">
-        <v>668</v>
+        <v>674</v>
       </c>
       <c r="AA37" s="52" t="s">
-        <v>669</v>
+        <v>675</v>
       </c>
       <c r="AB37" s="52" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
       <c r="AC37" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AD37" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AE37" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AF37" s="52"/>
       <c r="AG37" s="52"/>
       <c r="AH37" s="52"/>
       <c r="AI37" s="52"/>
       <c r="AJ37" s="52"/>
       <c r="AK37" s="52"/>
       <c r="AL37" s="52"/>
       <c r="AM37" s="52"/>
       <c r="AN37" s="52"/>
-      <c r="AO37" s="52" t="s">
-[...3 lines deleted...]
-      <c r="AQ37" s="52"/>
+      <c r="AO37" s="53" t="s">
+        <v>677</v>
+      </c>
+      <c r="AP37" s="53"/>
+      <c r="AQ37" s="53"/>
     </row>
     <row r="38" spans="1:49">
-      <c r="A38" s="52"/>
-[...19 lines deleted...]
-      <c r="U38" s="52"/>
+      <c r="A38" s="54">
+        <v>33</v>
+      </c>
+      <c r="B38" s="53" t="s">
+        <v>678</v>
+      </c>
+      <c r="C38" s="53" t="s">
+        <v>679</v>
+      </c>
+      <c r="D38" s="53" t="s">
+        <v>680</v>
+      </c>
+      <c r="E38" s="53" t="s">
+        <v>681</v>
+      </c>
+      <c r="F38" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G38" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="H38" s="53" t="s">
+        <v>682</v>
+      </c>
+      <c r="I38" s="53" t="s">
+        <v>683</v>
+      </c>
+      <c r="J38" s="53" t="s">
+        <v>684</v>
+      </c>
+      <c r="K38" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="L38" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="M38" s="53" t="s">
+        <v>682</v>
+      </c>
+      <c r="N38" s="53" t="s">
+        <v>683</v>
+      </c>
+      <c r="O38" s="53" t="s">
+        <v>684</v>
+      </c>
+      <c r="P38" s="53" t="s">
+        <v>685</v>
+      </c>
+      <c r="Q38" s="53" t="s">
+        <v>686</v>
+      </c>
+      <c r="R38" s="53" t="s">
+        <v>687</v>
+      </c>
+      <c r="S38" s="53" t="s">
+        <v>688</v>
+      </c>
+      <c r="T38" s="53" t="s">
+        <v>689</v>
+      </c>
+      <c r="U38" s="52" t="s">
+        <v>221</v>
+      </c>
       <c r="V38" s="52"/>
       <c r="W38" s="52"/>
       <c r="X38" s="52"/>
-      <c r="Y38" s="52"/>
-[...5 lines deleted...]
-      <c r="AE38" s="52"/>
+      <c r="Y38" s="52" t="s">
+        <v>690</v>
+      </c>
+      <c r="Z38" s="52" t="s">
+        <v>691</v>
+      </c>
+      <c r="AA38" s="52" t="s">
+        <v>692</v>
+      </c>
+      <c r="AB38" s="52" t="s">
+        <v>693</v>
+      </c>
+      <c r="AC38" s="52" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD38" s="52" t="s">
+        <v>76</v>
+      </c>
+      <c r="AE38" s="52" t="s">
+        <v>76</v>
+      </c>
       <c r="AF38" s="52"/>
       <c r="AG38" s="52"/>
       <c r="AH38" s="52"/>
       <c r="AI38" s="52"/>
       <c r="AJ38" s="52"/>
       <c r="AK38" s="52"/>
       <c r="AL38" s="52"/>
       <c r="AM38" s="52"/>
       <c r="AN38" s="52"/>
-      <c r="AO38" s="52"/>
-[...1 lines deleted...]
-      <c r="AQ38" s="52"/>
+      <c r="AO38" s="53" t="s">
+        <v>694</v>
+      </c>
+      <c r="AP38" s="53"/>
+      <c r="AQ38" s="53"/>
     </row>
-    <row r="39" spans="1:49" customHeight="1" ht="55.5"/>
+    <row r="39" spans="1:49">
+      <c r="A39" s="54"/>
+      <c r="B39" s="53"/>
+      <c r="C39" s="53"/>
+      <c r="D39" s="53"/>
+      <c r="E39" s="53"/>
+      <c r="F39" s="53"/>
+      <c r="G39" s="53"/>
+      <c r="H39" s="53"/>
+      <c r="I39" s="53"/>
+      <c r="J39" s="53"/>
+      <c r="K39" s="53"/>
+      <c r="L39" s="53"/>
+      <c r="M39" s="53"/>
+      <c r="N39" s="53"/>
+      <c r="O39" s="53"/>
+      <c r="P39" s="53"/>
+      <c r="Q39" s="53"/>
+      <c r="R39" s="53"/>
+      <c r="S39" s="53"/>
+      <c r="T39" s="53"/>
+      <c r="U39" s="52"/>
+      <c r="V39" s="52"/>
+      <c r="W39" s="52"/>
+      <c r="X39" s="52"/>
+      <c r="Y39" s="52"/>
+      <c r="Z39" s="52"/>
+      <c r="AA39" s="52"/>
+      <c r="AB39" s="52"/>
+      <c r="AC39" s="52"/>
+      <c r="AD39" s="52"/>
+      <c r="AE39" s="52"/>
+      <c r="AF39" s="52"/>
+      <c r="AG39" s="52"/>
+      <c r="AH39" s="52"/>
+      <c r="AI39" s="52"/>
+      <c r="AJ39" s="52"/>
+      <c r="AK39" s="52"/>
+      <c r="AL39" s="52"/>
+      <c r="AM39" s="52"/>
+      <c r="AN39" s="52"/>
+      <c r="AO39" s="53"/>
+      <c r="AP39" s="53"/>
+      <c r="AQ39" s="53"/>
+    </row>
     <row r="40" spans="1:49" customHeight="1" ht="13.5"/>
     <row r="41" spans="1:49" customHeight="1" ht="13.5"/>
     <row r="42" spans="1:49" customHeight="1" ht="13.5"/>
     <row r="43" spans="1:49" customHeight="1" ht="13.5"/>
     <row r="44" spans="1:49" customHeight="1" ht="13.5"/>
     <row r="45" spans="1:49" customHeight="1" ht="13.5"/>
   </sheetData>
   <autoFilter ref="A5:AV45"/>
   <mergeCells>
     <mergeCell ref="AP3:AQ3"/>
     <mergeCell ref="AI3:AN3"/>
     <mergeCell ref="K3:O3"/>
     <mergeCell ref="Q3:Q4"/>
     <mergeCell ref="R3:R4"/>
     <mergeCell ref="S3:X3"/>
     <mergeCell ref="Y3:Z3"/>
     <mergeCell ref="AA3:AB3"/>
     <mergeCell ref="AC3:AC4"/>
     <mergeCell ref="AD3:AD4"/>
     <mergeCell ref="AE3:AE4"/>
     <mergeCell ref="AF3:AH3"/>
     <mergeCell ref="F3:J3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="B3:B4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="38" fitToHeight="1" fitToWidth="4" pageOrder="downThenOver" r:id="rId1ps"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Աուդ. կազմակերպ.</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>