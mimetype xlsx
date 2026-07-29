--- v1 (2026-05-26)
+++ v2 (2026-07-29)
@@ -15,51 +15,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="599" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Աուդ. կազմակերպ." sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Աուդ. կազմակերպ.'!$A$5:$AV$45</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="695">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="693">
   <si>
     <t>Պալատի ռեեստրում աուդիտորական կազմակերպությունների վերաբերյալ տեղեկություններ</t>
   </si>
   <si>
     <t>ՀՏ</t>
   </si>
   <si>
     <t>ՀՄ</t>
   </si>
   <si>
     <t>ԿՄ</t>
   </si>
   <si>
     <t>ԱՈՒ</t>
   </si>
   <si>
     <t>ՄՑ</t>
   </si>
   <si>
     <t>ԱՏ</t>
   </si>
   <si>
     <t>ԱԳ</t>
   </si>
   <si>
@@ -274,64 +274,64 @@
   <si>
     <t>Պետրոսյան Հովհաննես Պետրոսի(Ա 0001)
 Եղոյան Վիգեն Շիրազի(Ա 0003)
 Մինասյան Լիլիթ Վալերիի(Ա 0195)
 Ազիզյան Արուսյակ Մովսեսի(Ա 0005)
 Հարությունյան Հասմիկ Միքայելի(Ա 0172)</t>
   </si>
   <si>
     <t>2 20 0001
 2 20 0003
 2 20 0007
 2 20 0006
 2 20 0058</t>
   </si>
   <si>
     <t>Առկա չէ</t>
   </si>
   <si>
     <t>03.10.2025</t>
   </si>
   <si>
     <t>Հայաստանի աուդիտորների և փորձագետ հաշվապահների Պալատ
 (ք. Երևան, Մոնթե Մելքոնյան 46/2)</t>
   </si>
   <si>
-    <t>3
+    <t>2
 Կիրառել կարգապահական պատասխանատվության միջոց</t>
   </si>
   <si>
     <t>Հայաստանի աուդիտորների և փորձագետ հաշվապահների պալատի խորհուրդ
 (ք. Երևան, Մոնթե Մելքոնյան 46/2)
-26.03.2026
-[...6 lines deleted...]
-    <t>Հիմք ընդունելով «Հաշվապահական հաշվառման և աուդիտորական գործունեության կարգավորման և հանրային վերահսկողության մասին» օրենքի հոդված 28-ի 1-ին կետը, հոդված 31-ը, «Հայաստանի աուդիտորների և փորձագետ հաշվապահների պալատ» հասարակական կազմակերպության Կանոնադրության 14.17.25 կետը, Պալատի անդամների նկատմամբ կարգապահական պատասխանատվության միջոցների կիրառման կարգի 8.7 կետը, ինչպես նաև Որակի պահանջների պահպանման և կարգապահական հանձնաժողովի 08.10.2025թ. N 08 արձանագրությունը</t>
+25.06.2026
+40-Ա</t>
+  </si>
+  <si>
+    <t>Նախազգուշացում</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> «Հաշվապահական հաշվառման և աուդիտորական գործունեության կարգավորման և հանրային վերահսկողության մասին» օրենքի հոդված 28-ը,  «Հայաստանի աուդիտորների և փորձագետ հաշվապահների պալատ» հասարակական կազմակերպության Կանոնադրության 14.17.25 կետը, ինչպես նաև Պալատի Խորհրդի 2026 թվականի մարտի 26-ի թիվ 20-Ա որոշումը և Հաշվապահական հաշվառման և աուդիտորական գործունեության հանրային վերահսկողության խորհրդի 2026 թվականի հունիսի 3-ի «Փի-Էյջ-Փի Փարթնըրզ» ՓԲԸ-ի բողոքը բավարարելու մասին» թիվ 11-Ա որոշում</t>
   </si>
   <si>
     <t>273.120.04133</t>
   </si>
   <si>
     <t>1 20 0219</t>
   </si>
   <si>
     <t>"Ֆոր Էյ Քնսալթինգ" փակ բաժնետիրական ընկերություն</t>
   </si>
   <si>
     <t>00148693</t>
   </si>
   <si>
     <t>Նալբանդյան</t>
   </si>
   <si>
     <t>50,
 գրասենյակ 136</t>
   </si>
   <si>
     <t>0010</t>
   </si>
   <si>
     <t>+37410 520847</t>
@@ -364,56 +364,63 @@
   </si>
   <si>
     <t>Մարտիրոսյան Անիկ Արարատի(Ա 0069)
 Խաչատրյան Անի Լևոնի(Ա 0070)
 Գազազյան Քեթրին Դավթի(Ա 0132)
 Նալբանդյան Կարինե Ալբերտի(Ա 0097)
 Մանուկյան Կարեն Լյովայի(Ա 0275)
 Թովմասյան Գայանե Սերգեյի(Ա 0038)</t>
   </si>
   <si>
     <t>2 20 0072
 2 20 0073
 2 20 0236
 2 20 0221
 2 25 0995
 2 20 0065</t>
   </si>
   <si>
     <t>11.09.2024</t>
   </si>
   <si>
     <t>Հայաստանի աուդիտորների և փորձագետ հաշվապահների Պալատ
 (ք. Երևան, Կոմիտաս 49/3, 6-րդ հարկ)</t>
   </si>
   <si>
+    <t>3
+Կիրառել կարգապահական պատասխանատվության միջոց</t>
+  </si>
+  <si>
     <t>Հայաստանի աուդիտորների և փորձագետ հաշվապահների պալատի խորհուրդ
 (ք. Երևան, Կոմիտաս 49/3, 6-րդ հարկ)
 16.04.2024
 44-Ա</t>
   </si>
   <si>
+    <t>Տուգանք</t>
+  </si>
+  <si>
     <t>«Հաշվապահական հաշվառման և աուդիտորական գործունեության կարգավորման և հանրային վերահսկողության մասին» օրենքի հոդված 28-ի 1-ին կետը, հոդված 31-ը, «Հայաստանի աուդիտորների և փորձագետ հաշվապահների պալատ» հասարակական կազմակերպության Կանոնադրության 14.16.25 կետը, Պալատի անդամների նկատմամբ կարգապահական պատասխանատվության միջոցների կիրառման կարգի 8.7 կետը</t>
   </si>
   <si>
     <t>271.120.880537</t>
   </si>
   <si>
     <t>1 20 0243</t>
   </si>
   <si>
     <t>"ՓրայսուոթերհաուսԿուպերս Արմենիա" սահմանափակ պատասխանատվությամբ ընկերություն</t>
   </si>
   <si>
     <t>02588296</t>
   </si>
   <si>
     <t>Վ. Սարգսյան</t>
   </si>
   <si>
     <t>2,
 8-րդ հարկ</t>
   </si>
   <si>
     <t>+37496 202733</t>
   </si>
   <si>
@@ -499,63 +506,64 @@
   <si>
     <t>Սահակյան Վահագն Շահենի (ՀՀ, ք. Երևան, Բաբայան 34շ., բն. 27)
 Դանիելյան Սամվել Ալբերտի (ՀՀ, ք. Երևան,Սասնա ծռեր 3փ., բն.97)
 Շաղիկյան Ալեքսանդր Սերգեյի (ՀՀ, ք. Երևան, Մոլդովական 49/53փ.,բն. 6)</t>
   </si>
   <si>
     <t xml:space="preserve">2 20 0254
 </t>
   </si>
   <si>
     <t>36.54
 8.32
 9.24</t>
   </si>
   <si>
     <t>"ԲԻ-ԴԻ-Օ Արմենիա" փակ բաժնետիրական ընկերություն, 
 ՀՀ, ք. Երևան, Դ. Անհաղթի 23/6</t>
   </si>
   <si>
     <t>Սահակյան Վահագն Շահենի</t>
   </si>
   <si>
     <t>2 20 0254</t>
   </si>
   <si>
-    <t xml:space="preserve">Սահակյան Վահագն Շահենի(Ա 0249)
+    <t>Սահակյան Վահագն Շահենի(Ա 0249)
 Ավետիսյան Մարիամ Ռազմիկի(Ա 0212)
 Յակովլեվ Սերգեյ Պետրովիչ(Ա 0176)
 Եդիգարյան Դավիթ Օնիկի(Ա 0158)
 Վարդանյան Արամ Արայի(Ա 0206)
-</t>
+Ղազարյան Քրիստինե Սարգսի(Ա 0299)</t>
   </si>
   <si>
     <t>2 20 0254
 2 20 0263
 2 20 0054
 2 20 0005
-2 23 0777</t>
+2 23 0777
+2 26 1073</t>
   </si>
   <si>
     <t>BDO International Limited, www.bdo.global/en-gb/home</t>
   </si>
   <si>
     <t>06.10.2025</t>
   </si>
   <si>
     <t>Հայաստանի աուդիտորների և փորձագետ հաշվապահների պալատի խորհուրդ
 (ք. Երևան, Մոնթե Մելքոնյան 46/2)
 18.11.2025, 71-Ա</t>
   </si>
   <si>
     <t>«Հաշվապահական հաշվառման և աուդիտորական գործունեության կարգավորման և հանրային վերահսկողության մասին» օրենքի հոդված 28-ի 1-ին և 3-րդ կետերը, «Հայաստանի աուդիտորների և փորձագետ հաշվապահների պալատ» հասարակական կազմակերպության Կանոնադրության 14.17.25 կետը, Պալատի անդամների նկատմամբ կարգապահական պատասխանատվության միջոցների կիրառման կարգի 8.7 կետը, ինչպես նաև Որակի պահանջների պահպանման և կարգապահական հանձնաժողովի 08.10.2025թ. N 08 արձանագրությունը</t>
   </si>
   <si>
     <t>273.120.05398</t>
   </si>
   <si>
     <t>1 20 0301</t>
   </si>
   <si>
     <t>"ԹՐԱՍԹ ԱՈՒԴԻՏ" փակ բաժնետիրական ընկերություն</t>
   </si>
   <si>
@@ -598,65 +606,58 @@
   <si>
     <t>26
 25
 49</t>
   </si>
   <si>
     <t>Կատոյան Լիլիթ Գարիի
 Սարգսյան Նելլի Վարդանի
 Մարգարյան Հայկ Էմիլի</t>
   </si>
   <si>
     <t>Կատոյան Լիլիթ Գարիի(Ա 0025)
 Սարգսյան Նելլի Վարդանի(Ա 0124)
 Հովհաննիսյան Սամվել Սերգոյի(Ա 0277)</t>
   </si>
   <si>
     <t>2 20 0035
 2 20 0051
 2 25 1004</t>
   </si>
   <si>
     <t>JPA International, www.jpainternational.com</t>
   </si>
   <si>
     <t>26.12.2023</t>
-  </si>
-[...2 lines deleted...]
-Կիրառել կարգապահական պատասխանատվության միջոց</t>
   </si>
   <si>
     <t>Հայաստանի աուդիտորների և փորձագետ հաշվապահների պալատի խորհուրդ
 (ք. Երևան, Կոմիտաս 49/3, 6-րդ հարկ)
 16.04.2024
 45-Ա</t>
   </si>
   <si>
-    <t>Նախազգուշացում</t>
-[...1 lines deleted...]
-  <si>
     <t>«Հաշվապահական հաշվառման և աուդիտորական գործունեության կարգավորման և հանրային վերահսկողության մասին» օրենքի հոդված 28-ի 1-ին կետը, հոդված 30-ը, «Հայաստանի աուդիտորների և փորձագետ հաշվապահների պալատ» հասարակական կազմակերպության Կանոնադրության 14.16.25 կետը, Պալատի անդամների նկատմամբ կարգապահական պատասխանատվության միջոցների կիրառման կարգի 8.7 կետը, ինչպես նաև Որակի պահանջների պահպանման և կարգապահական հանձնաժողովի 01.04.2024թ. N 03 արձանագրությունը</t>
   </si>
   <si>
     <t>273.120.05381</t>
   </si>
   <si>
     <t>1 20 0220</t>
   </si>
   <si>
     <t>"Էյ-Էմ-Էյչ Աուդիտ" փակ բաժնետիրական ընկերություն</t>
   </si>
   <si>
     <t>02246786</t>
   </si>
   <si>
     <t>Շիրակի</t>
   </si>
   <si>
     <t>56/1,
 բնակարան 35</t>
   </si>
   <si>
     <t>0086</t>
   </si>
   <si>
@@ -712,51 +713,51 @@
   <si>
     <t xml:space="preserve"> «Հաշվապահական հաշվառման և աուդիտորական գործունեության կարգավորման և հանրային վերահսկողության մասին» օրենքի հոդված 28-ի 1-ին կետը, հոդված 30-ը, «Հայաստանի աուդիտորների և փորձագետ հաշվապահների պալատ» հասարակական կազմակերպության Կանոնադրության 14.17.25 կետը, Պալատի անդամների նկատմամբ կարգապահական պատասխանատվության միջոցների կիրառման կարգի 8.7 կետը, ինչպես նաև Որակի պահանջների պահպանման և կարգապահական հանձնաժողովի 21.12.2025թ. N 11 արձանագրությունը</t>
   </si>
   <si>
     <t>290․120․03879</t>
   </si>
   <si>
     <t>1 20 0284</t>
   </si>
   <si>
     <t>"ՓԸՐՖԵՔԹ ԱՈՒԴԻՏ" սահմանափակ պատասխանատվությամբ ընկերություն</t>
   </si>
   <si>
     <t>02591995</t>
   </si>
   <si>
     <t>Մաշտոցի</t>
   </si>
   <si>
     <t>Տիգրան Մեծ</t>
   </si>
   <si>
     <t>+37410 524724</t>
   </si>
   <si>
-    <t>perfect.audit@mail.ru</t>
+    <t>info@perfectaudit.am</t>
   </si>
   <si>
     <t>www.perfectaudit.am</t>
   </si>
   <si>
     <t>Բաբայան Աղավնի Ռուբենի (ՀՀ, ք. Երևան, Լենինգրադյան 20շ., բն.7)</t>
   </si>
   <si>
     <t>2 20 0044</t>
   </si>
   <si>
     <t>Բաբայան Աղավնի Ռուբենի</t>
   </si>
   <si>
     <t>Բաբայան Աղավնի Ռուբենի(Ա 0032)
 Խաչատրյան Դավիթ Օնիկի(Ա 0210)
 Աբրամյան Էդվարդ Վաչագանի(Ա 0021)
 Մանուկյան Նունե Մանավազի(Ա 0033)
 Հարությունյան Արթուր Մհերի(Ա 0127)
 Վրթանեսյան Սառա Հովսեփի(Ա 0053)
 Հովհաննիսյան Հրաչյա Բախշիի(Ա 0245)</t>
   </si>
   <si>
     <t>2 20 0044
 2 20 0362
@@ -931,77 +932,68 @@
     <t>01012831</t>
   </si>
   <si>
     <t>Օրբելի եղբայրներ</t>
   </si>
   <si>
     <t>67/2, 
 բն. 86</t>
   </si>
   <si>
     <t>0028</t>
   </si>
   <si>
     <t>26/3</t>
   </si>
   <si>
     <t>+37410 541175</t>
   </si>
   <si>
     <t>info@progress-audit.am</t>
   </si>
   <si>
     <t>www.progress-audit.am</t>
   </si>
   <si>
-    <t>Արզումանյան Ռուզաննա Սաշայի (ՀՀ, ք. Երևան,Նանսենի 6շ., բն.57)
-[...18 lines deleted...]
-Աբրահամյան Լուսյա Յուրիկի(Ա 0078)
+    <t>Կիրակոսյան Արթուր Գրիշայի (ՀՀ, ք. Երևան, Քրիստափորի 9փ., բն. 47)</t>
+  </si>
+  <si>
+    <t>2 26 1060</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Կիրակոսյան Արթուր Գրիշայի </t>
+  </si>
+  <si>
+    <t>Կիրակոսյան Արթուր Գրիշայի(Ա 0303)
+Արզումանյան Ռուզաննա Սաշայի(Ա 0072)
 Գալստյան Կարինե Մկրտչի(Ա 0128)
 Նիկողոսյան Էմիլ Զավենի(Ա 0045)
 Գրիգորյան Քրիստինե Էմիլի(Ա 0239)</t>
   </si>
   <si>
-    <t>2 20 0078
-2 20 0109
+    <t>2 26 1060
+2 20 0078
 2 20 0108
 2 20 0086
 2 24 0855</t>
   </si>
   <si>
     <t>09.10.2025</t>
   </si>
   <si>
     <t>Հայաստանի աուդիտորների և փորձագետ հաշվապահների պալատի խորհուրդ
 (ք. Երևան, Մոնթե Մելքոնյան 46/2)
 02.12.2025
 74-Ա</t>
   </si>
   <si>
     <t>Հիմք ընդունելով «Հաշվապահական հաշվառման և աուդիտորական գործունեության կարգավորման և հանրային վերահսկողության մասին» օրենքի հոդված 28-ի 1-ին կետը, հոդված 31-ը, «Հայաստանի աուդիտորների և փորձագետ հաշվապահների պալատ» հասարակական կազմակերպության Կանոնադրության 14.17.25 կետը, Պալատի անդամների նկատմամբ կարգապահական պատասխանատվության միջոցների կիրառման կարգի 8.7 կետը, ինչպես նաև Որակի պահանջների պահպանման և կարգապահական հանձնաժողովի 04.11.2025թ. N 09 արձանագրությունը</t>
   </si>
   <si>
     <t>264.120.08958</t>
   </si>
   <si>
     <t>1 20 0330</t>
   </si>
   <si>
     <t>"Այ Էֆ Փի" սահմանափակ պատասխանատվությամբ ընկերություն</t>
   </si>
@@ -1089,58 +1081,56 @@
   </si>
   <si>
     <t>info@tmaudit.am</t>
   </si>
   <si>
     <t>www.tmaudit.am</t>
   </si>
   <si>
     <t>Մովսիսյան Թաթուլ Հրանտի (ՀՀ, Գեղարքունիքի մ., գ. Վարդենիկ, 4-րդ փող., տ. 134)
 Գրիգորյան Սոֆյա Մամիկոնի (ՀՀ, ք. Երևան,Անդրանիկի 95շ., բն. 7)</t>
   </si>
   <si>
     <t>2 20 0039</t>
   </si>
   <si>
     <t>80
 20</t>
   </si>
   <si>
     <t>Մովսիսյան Թաթուլ Հրանտի</t>
   </si>
   <si>
     <t xml:space="preserve">Մովսիսյան Թաթուլ Հրանտի(Ա 0029)
 Աթոյան Ղուկաս Մադաթի(Ա 0024)
 Չիթչյան Անուշ Կամոյի(Ա 0131)
-Գրիգորյան Լիլիթ Տիգրանի(Ա 0065)
 </t>
   </si>
   <si>
     <t xml:space="preserve">2 20 0039
 2 20 0034
 2 20 0240
-2 20 0144
 </t>
   </si>
   <si>
     <t>22.04.2026</t>
   </si>
   <si>
     <t>Հայաստանի աուդիտորների և փորձագետ հաշվապահների պալատի խորհուրդ
 (ք. Երևան, Մոնթե Մելքոնյան 46/2)
 27.04.2026
 30-Ա</t>
   </si>
   <si>
     <t xml:space="preserve"> «Հաշվապահական հաշվառման և աուդիտորական գործունեության կարգավորման և հանրային վերահսկողության մասին» օրենքի հոդված 28-ի 1-ին կետը, հոդված 30-ը, «Հայաստանի աուդիտորների և փորձագետ հաշվապահների պալատ» հասարակական կազմակերպության Կանոնադրության 14.17.25 կետը, Պալատի անդամների նկատմամբ կարգապահական պատասխանատվության միջոցների կիրառման կարգի 8.7 կետը, ինչպես նաև Որակի պահանջների պահպանման և կարգապահական հանձնաժողովի 22.04.2026թ. N 13 արձանագրությունը</t>
   </si>
   <si>
     <t>264․120․03701</t>
   </si>
   <si>
     <t>1 20 0371</t>
   </si>
   <si>
     <t>"ԱԼՖԱ ԱՈՒԴԻՏ" սահմանափակ պատասխանատվությամբ ընկերություն</t>
   </si>
   <si>
     <t>00128775</t>
@@ -2476,59 +2466,58 @@
   </si>
   <si>
     <t>www.tvs.am</t>
   </si>
   <si>
     <t>Վարազդատյան Տարոն Սիրակի (ՀՀ, ք. Եղեգնաձոր, Բաղդասարյան փող., տ. 22)
 Հակոբյան Նարինե Սեդրակի (ՀՀ, ք. Երևան, Ծատուրյան փող., տ. 27)
 Տոնոյան Անուշ Մեխակի (ՀՀ, ք. Վաղարշապատ, Պատկանյան փող., 51շ., բն. 29)</t>
   </si>
   <si>
     <t>2 20 0015</t>
   </si>
   <si>
     <t>80
 10
 10</t>
   </si>
   <si>
     <t>Վարազդատյան Տարոն Սիրակի</t>
   </si>
   <si>
     <t xml:space="preserve">Վարազդատյան Տարոն Սիրակի(Ա 0010)
 Գալստյան Անուշ Վյաչեսլավի(Ա 0233)
 Խաչատրյան Կարեն Կարլենի(Ա 0011)
 Մկրտչյան Դիանա Վոլոդյայի(Ա 0039)
-Պետրոսյան Լաուրա Վալերիի(Ա 0121)
 </t>
   </si>
   <si>
-    <t>2 20 0015
+    <t xml:space="preserve">2 20 0015
 2 25 1003
 2 20 0016
 2 20 0068
-2 20 0356</t>
+</t>
   </si>
   <si>
     <t>264.120.1482206</t>
   </si>
   <si>
     <t>1 26 1039</t>
   </si>
   <si>
     <t>"ԷԿՈՆՈՄԻԿՍ ԱՈՒԴԻՏ" սահմանափակ պատասխանատվությամբ ընկերություն</t>
   </si>
   <si>
     <t>01572702</t>
   </si>
   <si>
     <t>Կոտայք</t>
   </si>
   <si>
     <t>Աբովյան</t>
   </si>
   <si>
     <t>Ռոսիա</t>
   </si>
   <si>
     <t>4, 
 բնակարան 123</t>
@@ -4559,412 +4548,412 @@
       <c r="Z7" s="52" t="s">
         <v>97</v>
       </c>
       <c r="AA7" s="52" t="s">
         <v>98</v>
       </c>
       <c r="AB7" s="52" t="s">
         <v>99</v>
       </c>
       <c r="AC7" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AD7" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AE7" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AF7" s="52" t="s">
         <v>100</v>
       </c>
       <c r="AG7" s="52" t="s">
         <v>101</v>
       </c>
       <c r="AH7" s="52" t="s">
-        <v>79</v>
+        <v>102</v>
       </c>
       <c r="AI7" s="52" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AJ7" s="52" t="s">
-        <v>81</v>
+        <v>104</v>
       </c>
       <c r="AK7" s="52" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="AL7" s="52"/>
       <c r="AM7" s="52"/>
       <c r="AN7" s="52"/>
       <c r="AO7" s="53" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="AP7" s="53"/>
       <c r="AQ7" s="53"/>
     </row>
     <row r="8" spans="1:49">
       <c r="A8" s="54">
         <v>3</v>
       </c>
       <c r="B8" s="53" t="s">
         <v>56</v>
       </c>
       <c r="C8" s="53" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="D8" s="53" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="E8" s="53" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="F8" s="53" t="s">
         <v>60</v>
       </c>
       <c r="G8" s="53" t="s">
         <v>60</v>
       </c>
       <c r="H8" s="53" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="I8" s="53" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="J8" s="53" t="s">
         <v>89</v>
       </c>
       <c r="K8" s="53" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="53" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="53" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="N8" s="53" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="O8" s="53" t="s">
         <v>89</v>
       </c>
       <c r="P8" s="53" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="Q8" s="53" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="R8" s="53" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="S8" s="53" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="T8" s="53" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="U8" s="52">
         <v>51.71</v>
       </c>
       <c r="V8" s="52" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="W8" s="52"/>
       <c r="X8" s="52">
         <v>48.28</v>
       </c>
       <c r="Y8" s="52" t="s">
+        <v>118</v>
+      </c>
+      <c r="Z8" s="52" t="s">
         <v>116</v>
       </c>
-      <c r="Z8" s="52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA8" s="52" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="AB8" s="52" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="AC8" s="52" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="AD8" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AE8" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AF8" s="52" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="AG8" s="52" t="s">
         <v>78</v>
       </c>
       <c r="AH8" s="52" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="AI8" s="52" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="AJ8" s="52" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="AK8" s="52" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="AL8" s="52"/>
       <c r="AM8" s="52"/>
       <c r="AN8" s="52"/>
       <c r="AO8" s="53" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="AP8" s="53"/>
       <c r="AQ8" s="53"/>
     </row>
     <row r="9" spans="1:49">
       <c r="A9" s="54">
         <v>4</v>
       </c>
       <c r="B9" s="53" t="s">
         <v>56</v>
       </c>
       <c r="C9" s="53" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D9" s="53" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E9" s="53" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="F9" s="53" t="s">
         <v>60</v>
       </c>
       <c r="G9" s="53" t="s">
         <v>60</v>
       </c>
       <c r="H9" s="53" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="I9" s="53" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="J9" s="53" t="s">
         <v>89</v>
       </c>
       <c r="K9" s="53" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="53" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="53" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="N9" s="53" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="O9" s="53" t="s">
         <v>89</v>
       </c>
       <c r="P9" s="53" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="Q9" s="53" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="R9" s="53" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="S9" s="53" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="T9" s="53" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="U9" s="52" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="V9" s="52" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="W9" s="52" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="X9" s="52">
         <v>45.9</v>
       </c>
       <c r="Y9" s="52" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="Z9" s="52" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="AA9" s="52" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="AB9" s="52" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="AC9" s="52" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="AD9" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AE9" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AF9" s="52" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="AG9" s="52" t="s">
         <v>78</v>
       </c>
       <c r="AH9" s="52" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="AI9" s="52" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="AJ9" s="52" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="AK9" s="52" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="AL9" s="52"/>
       <c r="AM9" s="52"/>
       <c r="AN9" s="52"/>
       <c r="AO9" s="53" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="AP9" s="53"/>
       <c r="AQ9" s="53"/>
     </row>
     <row r="10" spans="1:49">
       <c r="A10" s="54">
         <v>5</v>
       </c>
       <c r="B10" s="53" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="53" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="D10" s="53" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E10" s="53" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F10" s="53" t="s">
         <v>60</v>
       </c>
       <c r="G10" s="53" t="s">
         <v>60</v>
       </c>
       <c r="H10" s="53" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="I10" s="53">
         <v>8</v>
       </c>
       <c r="J10" s="53" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="K10" s="53" t="s">
         <v>60</v>
       </c>
       <c r="L10" s="53" t="s">
         <v>60</v>
       </c>
       <c r="M10" s="53" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="N10" s="53" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="O10" s="53" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="P10" s="53" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="Q10" s="53" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="R10" s="53" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="S10" s="53" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="T10" s="53" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="U10" s="52" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="V10" s="52"/>
       <c r="W10" s="52"/>
       <c r="X10" s="52"/>
       <c r="Y10" s="52" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z10" s="52" t="s">
         <v>161</v>
       </c>
-      <c r="Z10" s="52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA10" s="52" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="AB10" s="52" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="AC10" s="52" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="AD10" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AE10" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AF10" s="52" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="AG10" s="52" t="s">
         <v>101</v>
       </c>
       <c r="AH10" s="52" t="s">
-        <v>166</v>
+        <v>79</v>
       </c>
       <c r="AI10" s="52" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="AJ10" s="52" t="s">
-        <v>168</v>
+        <v>81</v>
       </c>
       <c r="AK10" s="52" t="s">
         <v>169</v>
       </c>
       <c r="AL10" s="52"/>
       <c r="AM10" s="52"/>
       <c r="AN10" s="52"/>
       <c r="AO10" s="53" t="s">
         <v>170</v>
       </c>
       <c r="AP10" s="53"/>
       <c r="AQ10" s="53"/>
     </row>
     <row r="11" spans="1:49">
       <c r="A11" s="54">
         <v>6</v>
       </c>
       <c r="B11" s="53" t="s">
         <v>56</v>
       </c>
       <c r="C11" s="53" t="s">
         <v>171</v>
       </c>
       <c r="D11" s="53" t="s">
         <v>172</v>
@@ -5029,57 +5018,57 @@
       <c r="Z11" s="52" t="s">
         <v>184</v>
       </c>
       <c r="AA11" s="52" t="s">
         <v>186</v>
       </c>
       <c r="AB11" s="52" t="s">
         <v>187</v>
       </c>
       <c r="AC11" s="52" t="s">
         <v>188</v>
       </c>
       <c r="AD11" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AE11" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AF11" s="52" t="s">
         <v>189</v>
       </c>
       <c r="AG11" s="52" t="s">
         <v>78</v>
       </c>
       <c r="AH11" s="52" t="s">
-        <v>166</v>
+        <v>79</v>
       </c>
       <c r="AI11" s="52" t="s">
         <v>190</v>
       </c>
       <c r="AJ11" s="52" t="s">
-        <v>168</v>
+        <v>81</v>
       </c>
       <c r="AK11" s="52" t="s">
         <v>191</v>
       </c>
       <c r="AL11" s="52"/>
       <c r="AM11" s="52"/>
       <c r="AN11" s="52"/>
       <c r="AO11" s="53" t="s">
         <v>192</v>
       </c>
       <c r="AP11" s="53"/>
       <c r="AQ11" s="53"/>
     </row>
     <row r="12" spans="1:49">
       <c r="A12" s="54">
         <v>7</v>
       </c>
       <c r="B12" s="53" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="53" t="s">
         <v>193</v>
       </c>
       <c r="D12" s="53" t="s">
         <v>194</v>
@@ -5140,57 +5129,57 @@
       <c r="Z12" s="52" t="s">
         <v>202</v>
       </c>
       <c r="AA12" s="52" t="s">
         <v>204</v>
       </c>
       <c r="AB12" s="52" t="s">
         <v>205</v>
       </c>
       <c r="AC12" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AD12" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AE12" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AF12" s="52" t="s">
         <v>206</v>
       </c>
       <c r="AG12" s="52" t="s">
         <v>101</v>
       </c>
       <c r="AH12" s="52" t="s">
-        <v>79</v>
+        <v>102</v>
       </c>
       <c r="AI12" s="52" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AJ12" s="52" t="s">
-        <v>81</v>
+        <v>104</v>
       </c>
       <c r="AK12" s="52" t="s">
         <v>207</v>
       </c>
       <c r="AL12" s="52"/>
       <c r="AM12" s="52"/>
       <c r="AN12" s="52"/>
       <c r="AO12" s="53" t="s">
         <v>208</v>
       </c>
       <c r="AP12" s="53"/>
       <c r="AQ12" s="53"/>
     </row>
     <row r="13" spans="1:49">
       <c r="A13" s="54">
         <v>8</v>
       </c>
       <c r="B13" s="53" t="s">
         <v>209</v>
       </c>
       <c r="C13" s="53" t="s">
         <v>210</v>
       </c>
       <c r="D13" s="53" t="s">
         <v>211</v>
@@ -5255,115 +5244,115 @@
       <c r="Z13" s="52" t="s">
         <v>223</v>
       </c>
       <c r="AA13" s="52" t="s">
         <v>224</v>
       </c>
       <c r="AB13" s="52" t="s">
         <v>225</v>
       </c>
       <c r="AC13" s="52" t="s">
         <v>226</v>
       </c>
       <c r="AD13" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AE13" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AF13" s="52" t="s">
         <v>227</v>
       </c>
       <c r="AG13" s="52" t="s">
         <v>101</v>
       </c>
       <c r="AH13" s="52" t="s">
-        <v>166</v>
+        <v>79</v>
       </c>
       <c r="AI13" s="52" t="s">
         <v>228</v>
       </c>
       <c r="AJ13" s="52" t="s">
-        <v>168</v>
+        <v>81</v>
       </c>
       <c r="AK13" s="52" t="s">
         <v>169</v>
       </c>
       <c r="AL13" s="52"/>
       <c r="AM13" s="52"/>
       <c r="AN13" s="52"/>
       <c r="AO13" s="53" t="s">
         <v>229</v>
       </c>
       <c r="AP13" s="53"/>
       <c r="AQ13" s="53"/>
     </row>
     <row r="14" spans="1:49">
       <c r="A14" s="54">
         <v>9</v>
       </c>
       <c r="B14" s="53" t="s">
         <v>209</v>
       </c>
       <c r="C14" s="53" t="s">
         <v>230</v>
       </c>
       <c r="D14" s="53" t="s">
         <v>231</v>
       </c>
       <c r="E14" s="53" t="s">
         <v>232</v>
       </c>
       <c r="F14" s="53" t="s">
         <v>60</v>
       </c>
       <c r="G14" s="53" t="s">
         <v>60</v>
       </c>
       <c r="H14" s="53" t="s">
         <v>233</v>
       </c>
       <c r="I14" s="53" t="s">
         <v>234</v>
       </c>
       <c r="J14" s="53" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="K14" s="53" t="s">
         <v>60</v>
       </c>
       <c r="L14" s="53" t="s">
         <v>60</v>
       </c>
       <c r="M14" s="53" t="s">
         <v>233</v>
       </c>
       <c r="N14" s="53" t="s">
         <v>234</v>
       </c>
       <c r="O14" s="53" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="P14" s="53" t="s">
         <v>235</v>
       </c>
       <c r="Q14" s="53" t="s">
         <v>236</v>
       </c>
       <c r="R14" s="53" t="s">
         <v>237</v>
       </c>
       <c r="S14" s="53" t="s">
         <v>238</v>
       </c>
       <c r="T14" s="53" t="s">
         <v>239</v>
       </c>
       <c r="U14" s="52" t="s">
         <v>240</v>
       </c>
       <c r="V14" s="52"/>
       <c r="W14" s="52"/>
       <c r="X14" s="52"/>
       <c r="Y14" s="52" t="s">
         <v>241</v>
       </c>
@@ -5439,2609 +5428,2609 @@
       </c>
       <c r="M15" s="53" t="s">
         <v>233</v>
       </c>
       <c r="N15" s="53" t="s">
         <v>252</v>
       </c>
       <c r="O15" s="53" t="s">
         <v>89</v>
       </c>
       <c r="P15" s="53" t="s">
         <v>253</v>
       </c>
       <c r="Q15" s="53" t="s">
         <v>254</v>
       </c>
       <c r="R15" s="53" t="s">
         <v>255</v>
       </c>
       <c r="S15" s="53" t="s">
         <v>256</v>
       </c>
       <c r="T15" s="53" t="s">
         <v>257</v>
       </c>
-      <c r="U15" s="52" t="s">
-        <v>258</v>
+      <c r="U15" s="52">
+        <v>100</v>
       </c>
       <c r="V15" s="52"/>
       <c r="W15" s="52"/>
       <c r="X15" s="52"/>
       <c r="Y15" s="52" t="s">
+        <v>258</v>
+      </c>
+      <c r="Z15" s="52" t="s">
+        <v>257</v>
+      </c>
+      <c r="AA15" s="52" t="s">
         <v>259</v>
       </c>
-      <c r="Z15" s="52" t="s">
+      <c r="AB15" s="52" t="s">
         <v>260</v>
       </c>
-      <c r="AA15" s="52" t="s">
+      <c r="AC15" s="52" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD15" s="52" t="s">
+        <v>76</v>
+      </c>
+      <c r="AE15" s="52" t="s">
+        <v>76</v>
+      </c>
+      <c r="AF15" s="52" t="s">
         <v>261</v>
-      </c>
-[...13 lines deleted...]
-        <v>263</v>
       </c>
       <c r="AG15" s="52" t="s">
         <v>78</v>
       </c>
       <c r="AH15" s="52" t="s">
-        <v>79</v>
+        <v>102</v>
       </c>
       <c r="AI15" s="52" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="AJ15" s="52" t="s">
-        <v>81</v>
+        <v>104</v>
       </c>
       <c r="AK15" s="52" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="AL15" s="52"/>
       <c r="AM15" s="52"/>
       <c r="AN15" s="52"/>
       <c r="AO15" s="53" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="AP15" s="53"/>
       <c r="AQ15" s="53"/>
     </row>
     <row r="16" spans="1:49">
       <c r="A16" s="54">
         <v>11</v>
       </c>
       <c r="B16" s="53" t="s">
         <v>209</v>
       </c>
       <c r="C16" s="53" t="s">
+        <v>265</v>
+      </c>
+      <c r="D16" s="53" t="s">
+        <v>266</v>
+      </c>
+      <c r="E16" s="53" t="s">
         <v>267</v>
       </c>
-      <c r="D16" s="53" t="s">
+      <c r="F16" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G16" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="H16" s="53" t="s">
         <v>268</v>
-      </c>
-[...10 lines deleted...]
-        <v>270</v>
       </c>
       <c r="I16" s="53">
         <v>53</v>
       </c>
       <c r="J16" s="53" t="s">
         <v>251</v>
       </c>
       <c r="K16" s="53" t="s">
         <v>60</v>
       </c>
       <c r="L16" s="53" t="s">
         <v>60</v>
       </c>
       <c r="M16" s="53" t="s">
         <v>213</v>
       </c>
       <c r="N16" s="53" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="O16" s="53" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="P16" s="53"/>
       <c r="Q16" s="53" t="s">
+        <v>271</v>
+      </c>
+      <c r="R16" s="53" t="s">
+        <v>272</v>
+      </c>
+      <c r="S16" s="53" t="s">
         <v>273</v>
       </c>
-      <c r="R16" s="53" t="s">
+      <c r="T16" s="53" t="s">
         <v>274</v>
       </c>
-      <c r="S16" s="53" t="s">
+      <c r="U16" s="52" t="s">
         <v>275</v>
-      </c>
-[...4 lines deleted...]
-        <v>277</v>
       </c>
       <c r="V16" s="52"/>
       <c r="W16" s="52"/>
       <c r="X16" s="52"/>
       <c r="Y16" s="52" t="s">
+        <v>276</v>
+      </c>
+      <c r="Z16" s="52" t="s">
+        <v>277</v>
+      </c>
+      <c r="AA16" s="52" t="s">
         <v>278</v>
       </c>
-      <c r="Z16" s="52" t="s">
+      <c r="AB16" s="52" t="s">
         <v>279</v>
       </c>
-      <c r="AA16" s="52" t="s">
+      <c r="AC16" s="52" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD16" s="52" t="s">
+        <v>76</v>
+      </c>
+      <c r="AE16" s="52" t="s">
+        <v>76</v>
+      </c>
+      <c r="AF16" s="52" t="s">
         <v>280</v>
-      </c>
-[...13 lines deleted...]
-        <v>282</v>
       </c>
       <c r="AG16" s="52" t="s">
         <v>101</v>
       </c>
       <c r="AH16" s="52" t="s">
-        <v>166</v>
+        <v>79</v>
       </c>
       <c r="AI16" s="52" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="AJ16" s="52" t="s">
-        <v>168</v>
+        <v>81</v>
       </c>
       <c r="AK16" s="52" t="s">
         <v>169</v>
       </c>
       <c r="AL16" s="52"/>
       <c r="AM16" s="52"/>
       <c r="AN16" s="52"/>
       <c r="AO16" s="53" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="AP16" s="53"/>
       <c r="AQ16" s="53"/>
     </row>
     <row r="17" spans="1:49">
       <c r="A17" s="54">
         <v>12</v>
       </c>
       <c r="B17" s="53" t="s">
         <v>209</v>
       </c>
       <c r="C17" s="53" t="s">
+        <v>283</v>
+      </c>
+      <c r="D17" s="53" t="s">
+        <v>284</v>
+      </c>
+      <c r="E17" s="53" t="s">
         <v>285</v>
       </c>
-      <c r="D17" s="53" t="s">
+      <c r="F17" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G17" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="H17" s="53" t="s">
         <v>286</v>
       </c>
-      <c r="E17" s="53" t="s">
+      <c r="I17" s="53" t="s">
         <v>287</v>
-      </c>
-[...10 lines deleted...]
-        <v>289</v>
       </c>
       <c r="J17" s="53" t="s">
         <v>65</v>
       </c>
       <c r="K17" s="53" t="s">
         <v>60</v>
       </c>
       <c r="L17" s="53" t="s">
         <v>60</v>
       </c>
       <c r="M17" s="53" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="N17" s="53" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="O17" s="53" t="s">
         <v>65</v>
       </c>
       <c r="P17" s="53">
         <v>37411607081</v>
       </c>
       <c r="Q17" s="53" t="s">
+        <v>288</v>
+      </c>
+      <c r="R17" s="53" t="s">
+        <v>289</v>
+      </c>
+      <c r="S17" s="53" t="s">
         <v>290</v>
       </c>
-      <c r="R17" s="53" t="s">
+      <c r="T17" s="53" t="s">
         <v>291</v>
       </c>
-      <c r="S17" s="53" t="s">
+      <c r="U17" s="52" t="s">
         <v>292</v>
-      </c>
-[...4 lines deleted...]
-        <v>294</v>
       </c>
       <c r="V17" s="52"/>
       <c r="W17" s="52"/>
       <c r="X17" s="52"/>
       <c r="Y17" s="52" t="s">
+        <v>293</v>
+      </c>
+      <c r="Z17" s="52" t="s">
+        <v>291</v>
+      </c>
+      <c r="AA17" s="52" t="s">
+        <v>294</v>
+      </c>
+      <c r="AB17" s="52" t="s">
         <v>295</v>
       </c>
-      <c r="Z17" s="52" t="s">
-[...2 lines deleted...]
-      <c r="AA17" s="52" t="s">
+      <c r="AC17" s="52" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD17" s="52" t="s">
+        <v>76</v>
+      </c>
+      <c r="AE17" s="52" t="s">
+        <v>76</v>
+      </c>
+      <c r="AF17" s="52" t="s">
         <v>296</v>
-      </c>
-[...13 lines deleted...]
-        <v>298</v>
       </c>
       <c r="AG17" s="52" t="s">
         <v>78</v>
       </c>
       <c r="AH17" s="52" t="s">
-        <v>166</v>
+        <v>79</v>
       </c>
       <c r="AI17" s="52" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="AJ17" s="52" t="s">
-        <v>168</v>
+        <v>81</v>
       </c>
       <c r="AK17" s="52" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="AL17" s="52"/>
       <c r="AM17" s="52"/>
       <c r="AN17" s="52"/>
       <c r="AO17" s="53" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="AP17" s="53"/>
       <c r="AQ17" s="53"/>
     </row>
     <row r="18" spans="1:49">
       <c r="A18" s="54">
         <v>13</v>
       </c>
       <c r="B18" s="53" t="s">
         <v>209</v>
       </c>
       <c r="C18" s="53" t="s">
+        <v>300</v>
+      </c>
+      <c r="D18" s="53" t="s">
+        <v>301</v>
+      </c>
+      <c r="E18" s="53" t="s">
         <v>302</v>
       </c>
-      <c r="D18" s="53" t="s">
+      <c r="F18" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G18" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="H18" s="53" t="s">
         <v>303</v>
       </c>
-      <c r="E18" s="53" t="s">
+      <c r="I18" s="53" t="s">
         <v>304</v>
       </c>
-      <c r="F18" s="53" t="s">
-[...5 lines deleted...]
-      <c r="H18" s="53" t="s">
+      <c r="J18" s="53" t="s">
         <v>305</v>
       </c>
-      <c r="I18" s="53" t="s">
+      <c r="K18" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="L18" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="M18" s="53" t="s">
+        <v>303</v>
+      </c>
+      <c r="N18" s="53" t="s">
+        <v>304</v>
+      </c>
+      <c r="O18" s="53" t="s">
+        <v>305</v>
+      </c>
+      <c r="P18" s="53" t="s">
         <v>306</v>
       </c>
-      <c r="J18" s="53" t="s">
+      <c r="Q18" s="53" t="s">
         <v>307</v>
       </c>
-      <c r="K18" s="53" t="s">
-[...14 lines deleted...]
-      <c r="P18" s="53" t="s">
+      <c r="R18" s="53" t="s">
         <v>308</v>
       </c>
-      <c r="Q18" s="53" t="s">
+      <c r="S18" s="53" t="s">
         <v>309</v>
       </c>
-      <c r="R18" s="53" t="s">
+      <c r="T18" s="53" t="s">
         <v>310</v>
-      </c>
-[...4 lines deleted...]
-        <v>312</v>
       </c>
       <c r="U18" s="52">
         <v>100</v>
       </c>
       <c r="V18" s="52"/>
       <c r="W18" s="52"/>
       <c r="X18" s="52"/>
       <c r="Y18" s="52" t="s">
+        <v>311</v>
+      </c>
+      <c r="Z18" s="52" t="s">
+        <v>310</v>
+      </c>
+      <c r="AA18" s="52" t="s">
+        <v>312</v>
+      </c>
+      <c r="AB18" s="52" t="s">
         <v>313</v>
       </c>
-      <c r="Z18" s="52" t="s">
-[...2 lines deleted...]
-      <c r="AA18" s="52" t="s">
+      <c r="AC18" s="52" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD18" s="52" t="s">
+        <v>76</v>
+      </c>
+      <c r="AE18" s="52" t="s">
+        <v>76</v>
+      </c>
+      <c r="AF18" s="52" t="s">
         <v>314</v>
-      </c>
-[...13 lines deleted...]
-        <v>316</v>
       </c>
       <c r="AG18" s="52" t="s">
         <v>101</v>
       </c>
       <c r="AH18" s="52" t="s">
-        <v>166</v>
+        <v>79</v>
       </c>
       <c r="AI18" s="52" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
       <c r="AJ18" s="52" t="s">
-        <v>168</v>
+        <v>81</v>
       </c>
       <c r="AK18" s="52" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="AL18" s="52"/>
       <c r="AM18" s="52"/>
       <c r="AN18" s="52"/>
       <c r="AO18" s="53" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="AP18" s="53"/>
       <c r="AQ18" s="53"/>
     </row>
     <row r="19" spans="1:49">
       <c r="A19" s="54">
         <v>14</v>
       </c>
       <c r="B19" s="53" t="s">
         <v>209</v>
       </c>
       <c r="C19" s="53" t="s">
+        <v>318</v>
+      </c>
+      <c r="D19" s="53" t="s">
+        <v>319</v>
+      </c>
+      <c r="E19" s="53" t="s">
         <v>320</v>
       </c>
-      <c r="D19" s="53" t="s">
+      <c r="F19" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G19" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="H19" s="53" t="s">
         <v>321</v>
-      </c>
-[...10 lines deleted...]
-        <v>323</v>
       </c>
       <c r="I19" s="53">
         <v>9</v>
       </c>
       <c r="J19" s="53" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="K19" s="53" t="s">
         <v>60</v>
       </c>
       <c r="L19" s="53" t="s">
         <v>60</v>
       </c>
       <c r="M19" s="53" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="N19" s="53">
         <v>9</v>
       </c>
       <c r="O19" s="53" t="s">
+        <v>322</v>
+      </c>
+      <c r="P19" s="53" t="s">
+        <v>323</v>
+      </c>
+      <c r="Q19" s="53" t="s">
         <v>324</v>
       </c>
-      <c r="P19" s="53" t="s">
+      <c r="R19" s="53" t="s">
         <v>325</v>
       </c>
-      <c r="Q19" s="53" t="s">
+      <c r="S19" s="53" t="s">
         <v>326</v>
       </c>
-      <c r="R19" s="53" t="s">
+      <c r="T19" s="53" t="s">
         <v>327</v>
       </c>
-      <c r="S19" s="53" t="s">
+      <c r="U19" s="52" t="s">
         <v>328</v>
-      </c>
-[...4 lines deleted...]
-        <v>330</v>
       </c>
       <c r="V19" s="52"/>
       <c r="W19" s="52"/>
       <c r="X19" s="52"/>
       <c r="Y19" s="52" t="s">
+        <v>329</v>
+      </c>
+      <c r="Z19" s="52" t="s">
+        <v>330</v>
+      </c>
+      <c r="AA19" s="52" t="s">
         <v>331</v>
       </c>
-      <c r="Z19" s="52" t="s">
+      <c r="AB19" s="52" t="s">
         <v>332</v>
       </c>
-      <c r="AA19" s="52" t="s">
+      <c r="AC19" s="52" t="s">
         <v>333</v>
-      </c>
-[...4 lines deleted...]
-        <v>335</v>
       </c>
       <c r="AD19" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AE19" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AF19" s="52"/>
       <c r="AG19" s="52"/>
       <c r="AH19" s="52"/>
       <c r="AI19" s="52"/>
       <c r="AJ19" s="52"/>
       <c r="AK19" s="52"/>
       <c r="AL19" s="52"/>
       <c r="AM19" s="52"/>
       <c r="AN19" s="52"/>
       <c r="AO19" s="53" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
       <c r="AP19" s="53"/>
       <c r="AQ19" s="53"/>
     </row>
     <row r="20" spans="1:49">
       <c r="A20" s="54">
         <v>15</v>
       </c>
       <c r="B20" s="53" t="s">
+        <v>335</v>
+      </c>
+      <c r="C20" s="53" t="s">
+        <v>336</v>
+      </c>
+      <c r="D20" s="53" t="s">
         <v>337</v>
       </c>
-      <c r="C20" s="53" t="s">
+      <c r="E20" s="53" t="s">
         <v>338</v>
       </c>
-      <c r="D20" s="53" t="s">
+      <c r="F20" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G20" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="H20" s="53" t="s">
         <v>339</v>
       </c>
-      <c r="E20" s="53" t="s">
+      <c r="I20" s="53" t="s">
         <v>340</v>
       </c>
-      <c r="F20" s="53" t="s">
-[...5 lines deleted...]
-      <c r="H20" s="53" t="s">
+      <c r="J20" s="53" t="s">
         <v>341</v>
-      </c>
-[...4 lines deleted...]
-        <v>343</v>
       </c>
       <c r="K20" s="53" t="s">
         <v>60</v>
       </c>
       <c r="L20" s="53" t="s">
         <v>60</v>
       </c>
       <c r="M20" s="53" t="s">
         <v>61</v>
       </c>
       <c r="N20" s="53">
         <v>5</v>
       </c>
       <c r="O20" s="53" t="s">
+        <v>342</v>
+      </c>
+      <c r="P20" s="53" t="s">
+        <v>343</v>
+      </c>
+      <c r="Q20" s="53" t="s">
         <v>344</v>
       </c>
-      <c r="P20" s="53" t="s">
+      <c r="R20" s="53" t="s">
         <v>345</v>
       </c>
-      <c r="Q20" s="53" t="s">
+      <c r="S20" s="53" t="s">
         <v>346</v>
       </c>
-      <c r="R20" s="53" t="s">
+      <c r="T20" s="53" t="s">
         <v>347</v>
       </c>
-      <c r="S20" s="53" t="s">
+      <c r="U20" s="52" t="s">
         <v>348</v>
-      </c>
-[...4 lines deleted...]
-        <v>350</v>
       </c>
       <c r="V20" s="52"/>
       <c r="W20" s="52"/>
       <c r="X20" s="52"/>
       <c r="Y20" s="52" t="s">
+        <v>349</v>
+      </c>
+      <c r="Z20" s="52" t="s">
+        <v>350</v>
+      </c>
+      <c r="AA20" s="52" t="s">
         <v>351</v>
       </c>
-      <c r="Z20" s="52" t="s">
+      <c r="AB20" s="52" t="s">
         <v>352</v>
       </c>
-      <c r="AA20" s="52" t="s">
+      <c r="AC20" s="52" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD20" s="52" t="s">
+        <v>76</v>
+      </c>
+      <c r="AE20" s="52" t="s">
+        <v>76</v>
+      </c>
+      <c r="AF20" s="52" t="s">
         <v>353</v>
       </c>
-      <c r="AB20" s="52" t="s">
+      <c r="AG20" s="52" t="s">
         <v>354</v>
       </c>
-      <c r="AC20" s="52" t="s">
-[...8 lines deleted...]
-      <c r="AF20" s="52" t="s">
+      <c r="AH20" s="52" t="s">
         <v>355</v>
       </c>
-      <c r="AG20" s="52" t="s">
+      <c r="AI20" s="52" t="s">
         <v>356</v>
       </c>
-      <c r="AH20" s="52" t="s">
+      <c r="AJ20" s="52" t="s">
         <v>357</v>
       </c>
-      <c r="AI20" s="52" t="s">
+      <c r="AK20" s="52" t="s">
         <v>358</v>
-      </c>
-[...4 lines deleted...]
-        <v>360</v>
       </c>
       <c r="AL20" s="52"/>
       <c r="AM20" s="52"/>
       <c r="AN20" s="52"/>
       <c r="AO20" s="53" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="AP20" s="53"/>
       <c r="AQ20" s="53"/>
     </row>
     <row r="21" spans="1:49">
       <c r="A21" s="54">
         <v>16</v>
       </c>
       <c r="B21" s="53" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="C21" s="53" t="s">
+        <v>360</v>
+      </c>
+      <c r="D21" s="53" t="s">
+        <v>361</v>
+      </c>
+      <c r="E21" s="53" t="s">
         <v>362</v>
       </c>
-      <c r="D21" s="53" t="s">
+      <c r="F21" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G21" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="H21" s="53" t="s">
+        <v>110</v>
+      </c>
+      <c r="I21" s="53" t="s">
         <v>363</v>
-      </c>
-[...13 lines deleted...]
-        <v>365</v>
       </c>
       <c r="J21" s="53" t="s">
         <v>89</v>
       </c>
       <c r="K21" s="53" t="s">
         <v>60</v>
       </c>
       <c r="L21" s="53" t="s">
         <v>60</v>
       </c>
       <c r="M21" s="53" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="N21" s="53" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="O21" s="53" t="s">
         <v>89</v>
       </c>
       <c r="P21" s="53" t="s">
+        <v>364</v>
+      </c>
+      <c r="Q21" s="53" t="s">
+        <v>365</v>
+      </c>
+      <c r="R21" s="53" t="s">
         <v>366</v>
       </c>
-      <c r="Q21" s="53" t="s">
+      <c r="S21" s="53" t="s">
         <v>367</v>
       </c>
-      <c r="R21" s="53" t="s">
+      <c r="T21" s="53" t="s">
         <v>368</v>
       </c>
-      <c r="S21" s="53" t="s">
+      <c r="U21" s="52" t="s">
         <v>369</v>
       </c>
-      <c r="T21" s="53" t="s">
+      <c r="V21" s="52" t="s">
         <v>370</v>
-      </c>
-[...4 lines deleted...]
-        <v>372</v>
       </c>
       <c r="W21" s="52"/>
       <c r="X21" s="52">
         <v>49</v>
       </c>
       <c r="Y21" s="52" t="s">
+        <v>371</v>
+      </c>
+      <c r="Z21" s="52" t="s">
+        <v>372</v>
+      </c>
+      <c r="AA21" s="52" t="s">
         <v>373</v>
       </c>
-      <c r="Z21" s="52" t="s">
+      <c r="AB21" s="52" t="s">
         <v>374</v>
       </c>
-      <c r="AA21" s="52" t="s">
+      <c r="AC21" s="52" t="s">
         <v>375</v>
       </c>
-      <c r="AB21" s="52" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AD21" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AE21" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AF21" s="52" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="AG21" s="52" t="s">
         <v>101</v>
       </c>
       <c r="AH21" s="52" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="AI21" s="52" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="AJ21" s="52" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="AK21" s="52" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="AL21" s="52"/>
       <c r="AM21" s="52"/>
       <c r="AN21" s="52"/>
       <c r="AO21" s="53" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="AP21" s="53"/>
       <c r="AQ21" s="53"/>
     </row>
     <row r="22" spans="1:49">
       <c r="A22" s="54">
         <v>17</v>
       </c>
       <c r="B22" s="53" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="C22" s="53" t="s">
+        <v>379</v>
+      </c>
+      <c r="D22" s="53" t="s">
+        <v>380</v>
+      </c>
+      <c r="E22" s="53" t="s">
         <v>381</v>
       </c>
-      <c r="D22" s="53" t="s">
+      <c r="F22" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G22" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="H22" s="53" t="s">
         <v>382</v>
-      </c>
-[...10 lines deleted...]
-        <v>384</v>
       </c>
       <c r="I22" s="53">
         <v>7</v>
       </c>
       <c r="J22" s="53" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="K22" s="53" t="s">
         <v>60</v>
       </c>
       <c r="L22" s="53" t="s">
         <v>60</v>
       </c>
       <c r="M22" s="53" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="N22" s="53">
         <v>7</v>
       </c>
       <c r="O22" s="53" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="P22" s="53" t="s">
+        <v>383</v>
+      </c>
+      <c r="Q22" s="53" t="s">
+        <v>384</v>
+      </c>
+      <c r="R22" s="53" t="s">
         <v>385</v>
       </c>
-      <c r="Q22" s="53" t="s">
+      <c r="S22" s="53" t="s">
         <v>386</v>
       </c>
-      <c r="R22" s="53" t="s">
+      <c r="T22" s="53" t="s">
         <v>387</v>
-      </c>
-[...4 lines deleted...]
-        <v>389</v>
       </c>
       <c r="U22" s="52">
         <v>100</v>
       </c>
       <c r="V22" s="52"/>
       <c r="W22" s="52"/>
       <c r="X22" s="52"/>
       <c r="Y22" s="52" t="s">
+        <v>388</v>
+      </c>
+      <c r="Z22" s="52" t="s">
+        <v>387</v>
+      </c>
+      <c r="AA22" s="52" t="s">
+        <v>389</v>
+      </c>
+      <c r="AB22" s="52" t="s">
         <v>390</v>
       </c>
-      <c r="Z22" s="52" t="s">
-[...2 lines deleted...]
-      <c r="AA22" s="52" t="s">
+      <c r="AC22" s="52" t="s">
         <v>391</v>
       </c>
-      <c r="AB22" s="52" t="s">
+      <c r="AD22" s="52" t="s">
+        <v>76</v>
+      </c>
+      <c r="AE22" s="52" t="s">
+        <v>76</v>
+      </c>
+      <c r="AF22" s="52" t="s">
         <v>392</v>
-      </c>
-[...10 lines deleted...]
-        <v>394</v>
       </c>
       <c r="AG22" s="52" t="s">
         <v>101</v>
       </c>
       <c r="AH22" s="52" t="s">
+        <v>393</v>
+      </c>
+      <c r="AI22" s="52" t="s">
+        <v>394</v>
+      </c>
+      <c r="AJ22" s="52" t="s">
         <v>395</v>
       </c>
-      <c r="AI22" s="52" t="s">
+      <c r="AK22" s="52" t="s">
         <v>396</v>
-      </c>
-[...4 lines deleted...]
-        <v>398</v>
       </c>
       <c r="AL22" s="52"/>
       <c r="AM22" s="52"/>
       <c r="AN22" s="52"/>
       <c r="AO22" s="53" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="AP22" s="53"/>
       <c r="AQ22" s="53"/>
     </row>
     <row r="23" spans="1:49">
       <c r="A23" s="54">
         <v>18</v>
       </c>
       <c r="B23" s="53" t="s">
+        <v>398</v>
+      </c>
+      <c r="C23" s="53" t="s">
+        <v>399</v>
+      </c>
+      <c r="D23" s="53" t="s">
         <v>400</v>
       </c>
-      <c r="C23" s="53" t="s">
+      <c r="E23" s="53" t="s">
         <v>401</v>
       </c>
-      <c r="D23" s="53" t="s">
+      <c r="F23" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G23" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="H23" s="53" t="s">
         <v>402</v>
-      </c>
-[...10 lines deleted...]
-        <v>404</v>
       </c>
       <c r="I23" s="53">
         <v>26</v>
       </c>
       <c r="J23" s="53" t="s">
         <v>179</v>
       </c>
       <c r="K23" s="53" t="s">
         <v>60</v>
       </c>
       <c r="L23" s="53" t="s">
         <v>60</v>
       </c>
       <c r="M23" s="53" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="N23" s="53">
         <v>3</v>
       </c>
       <c r="O23" s="53" t="s">
+        <v>404</v>
+      </c>
+      <c r="P23" s="53" t="s">
+        <v>405</v>
+      </c>
+      <c r="Q23" s="53" t="s">
         <v>406</v>
       </c>
-      <c r="P23" s="53" t="s">
+      <c r="R23" s="53" t="s">
         <v>407</v>
       </c>
-      <c r="Q23" s="53" t="s">
+      <c r="S23" s="53" t="s">
         <v>408</v>
       </c>
-      <c r="R23" s="53" t="s">
+      <c r="T23" s="53" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>411</v>
       </c>
       <c r="U23" s="52">
         <v>100</v>
       </c>
       <c r="V23" s="52"/>
       <c r="W23" s="52"/>
       <c r="X23" s="52"/>
       <c r="Y23" s="52" t="s">
+        <v>410</v>
+      </c>
+      <c r="Z23" s="52" t="s">
+        <v>409</v>
+      </c>
+      <c r="AA23" s="52" t="s">
+        <v>411</v>
+      </c>
+      <c r="AB23" s="52" t="s">
         <v>412</v>
-      </c>
-[...7 lines deleted...]
-        <v>414</v>
       </c>
       <c r="AC23" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AD23" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AE23" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AF23" s="52"/>
       <c r="AG23" s="52"/>
       <c r="AH23" s="52"/>
       <c r="AI23" s="52"/>
       <c r="AJ23" s="52"/>
       <c r="AK23" s="52"/>
       <c r="AL23" s="52"/>
       <c r="AM23" s="52"/>
       <c r="AN23" s="52"/>
       <c r="AO23" s="53" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="AP23" s="53"/>
       <c r="AQ23" s="53"/>
     </row>
     <row r="24" spans="1:49">
       <c r="A24" s="54">
         <v>19</v>
       </c>
       <c r="B24" s="53" t="s">
+        <v>414</v>
+      </c>
+      <c r="C24" s="53" t="s">
+        <v>415</v>
+      </c>
+      <c r="D24" s="53" t="s">
         <v>416</v>
       </c>
-      <c r="C24" s="53" t="s">
+      <c r="E24" s="53" t="s">
         <v>417</v>
       </c>
-      <c r="D24" s="53" t="s">
+      <c r="F24" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G24" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="H24" s="53" t="s">
         <v>418</v>
       </c>
-      <c r="E24" s="53" t="s">
+      <c r="I24" s="53" t="s">
         <v>419</v>
       </c>
-      <c r="F24" s="53" t="s">
-[...5 lines deleted...]
-      <c r="H24" s="53" t="s">
+      <c r="J24" s="53" t="s">
         <v>420</v>
       </c>
-      <c r="I24" s="53" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K24" s="53" t="s">
         <v>60</v>
       </c>
       <c r="L24" s="53" t="s">
         <v>60</v>
       </c>
       <c r="M24" s="53" t="s">
+        <v>418</v>
+      </c>
+      <c r="N24" s="53" t="s">
+        <v>419</v>
+      </c>
+      <c r="O24" s="53" t="s">
         <v>420</v>
-      </c>
-[...4 lines deleted...]
-        <v>422</v>
       </c>
       <c r="P24" s="53"/>
       <c r="Q24" s="53" t="s">
+        <v>421</v>
+      </c>
+      <c r="R24" s="53" t="s">
+        <v>422</v>
+      </c>
+      <c r="S24" s="53" t="s">
         <v>423</v>
       </c>
-      <c r="R24" s="53" t="s">
+      <c r="T24" s="53" t="s">
         <v>424</v>
-      </c>
-[...4 lines deleted...]
-        <v>426</v>
       </c>
       <c r="U24" s="52" t="s">
         <v>221</v>
       </c>
       <c r="V24" s="52"/>
       <c r="W24" s="52"/>
       <c r="X24" s="52"/>
       <c r="Y24" s="52" t="s">
+        <v>425</v>
+      </c>
+      <c r="Z24" s="52" t="s">
+        <v>426</v>
+      </c>
+      <c r="AA24" s="52" t="s">
         <v>427</v>
       </c>
-      <c r="Z24" s="52" t="s">
+      <c r="AB24" s="52" t="s">
         <v>428</v>
       </c>
-      <c r="AA24" s="52" t="s">
+      <c r="AC24" s="52" t="s">
         <v>429</v>
       </c>
-      <c r="AB24" s="52" t="s">
+      <c r="AD24" s="52" t="s">
+        <v>76</v>
+      </c>
+      <c r="AE24" s="52" t="s">
+        <v>76</v>
+      </c>
+      <c r="AF24" s="52" t="s">
         <v>430</v>
-      </c>
-[...10 lines deleted...]
-        <v>432</v>
       </c>
       <c r="AG24" s="52" t="s">
         <v>101</v>
       </c>
       <c r="AH24" s="52" t="s">
-        <v>166</v>
+        <v>79</v>
       </c>
       <c r="AI24" s="52" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="AJ24" s="52" t="s">
-        <v>168</v>
+        <v>81</v>
       </c>
       <c r="AK24" s="52" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="AL24" s="52"/>
       <c r="AM24" s="52"/>
       <c r="AN24" s="52"/>
       <c r="AO24" s="53" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="AP24" s="53"/>
       <c r="AQ24" s="53"/>
     </row>
     <row r="25" spans="1:49">
       <c r="A25" s="54">
         <v>20</v>
       </c>
       <c r="B25" s="53" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="C25" s="53" t="s">
+        <v>434</v>
+      </c>
+      <c r="D25" s="53" t="s">
+        <v>435</v>
+      </c>
+      <c r="E25" s="53" t="s">
         <v>436</v>
       </c>
-      <c r="D25" s="53" t="s">
+      <c r="F25" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G25" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="H25" s="53" t="s">
         <v>437</v>
       </c>
-      <c r="E25" s="53" t="s">
+      <c r="I25" s="53" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>440</v>
       </c>
       <c r="J25" s="53" t="s">
         <v>63</v>
       </c>
       <c r="K25" s="53" t="s">
         <v>60</v>
       </c>
       <c r="L25" s="53" t="s">
         <v>60</v>
       </c>
       <c r="M25" s="53" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="N25" s="53" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
       <c r="O25" s="53" t="s">
         <v>89</v>
       </c>
       <c r="P25" s="53">
         <v>37493723575</v>
       </c>
       <c r="Q25" s="53" t="s">
+        <v>441</v>
+      </c>
+      <c r="R25" s="53" t="s">
+        <v>442</v>
+      </c>
+      <c r="S25" s="53" t="s">
         <v>443</v>
       </c>
-      <c r="R25" s="53" t="s">
+      <c r="T25" s="53" t="s">
         <v>444</v>
       </c>
-      <c r="S25" s="53" t="s">
+      <c r="U25" s="52" t="s">
         <v>445</v>
-      </c>
-[...4 lines deleted...]
-        <v>447</v>
       </c>
       <c r="V25" s="52"/>
       <c r="W25" s="52"/>
       <c r="X25" s="52"/>
       <c r="Y25" s="52" t="s">
+        <v>446</v>
+      </c>
+      <c r="Z25" s="52" t="s">
+        <v>444</v>
+      </c>
+      <c r="AA25" s="52" t="s">
+        <v>447</v>
+      </c>
+      <c r="AB25" s="52" t="s">
         <v>448</v>
       </c>
-      <c r="Z25" s="52" t="s">
-[...2 lines deleted...]
-      <c r="AA25" s="52" t="s">
+      <c r="AC25" s="52" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD25" s="52" t="s">
+        <v>76</v>
+      </c>
+      <c r="AE25" s="52" t="s">
+        <v>76</v>
+      </c>
+      <c r="AF25" s="52" t="s">
         <v>449</v>
-      </c>
-[...13 lines deleted...]
-        <v>451</v>
       </c>
       <c r="AG25" s="52" t="s">
         <v>101</v>
       </c>
       <c r="AH25" s="52" t="s">
-        <v>79</v>
+        <v>102</v>
       </c>
       <c r="AI25" s="52" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="AJ25" s="52" t="s">
-        <v>81</v>
+        <v>104</v>
       </c>
       <c r="AK25" s="52" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="AL25" s="52"/>
       <c r="AM25" s="52"/>
       <c r="AN25" s="52"/>
       <c r="AO25" s="53" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="AP25" s="53"/>
       <c r="AQ25" s="53"/>
     </row>
     <row r="26" spans="1:49">
       <c r="A26" s="54">
         <v>21</v>
       </c>
       <c r="B26" s="53" t="s">
+        <v>453</v>
+      </c>
+      <c r="C26" s="53" t="s">
+        <v>454</v>
+      </c>
+      <c r="D26" s="53" t="s">
         <v>455</v>
       </c>
-      <c r="C26" s="53" t="s">
+      <c r="E26" s="53" t="s">
         <v>456</v>
       </c>
-      <c r="D26" s="53" t="s">
+      <c r="F26" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G26" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="H26" s="53" t="s">
         <v>457</v>
       </c>
-      <c r="E26" s="53" t="s">
+      <c r="I26" s="53" t="s">
         <v>458</v>
       </c>
-      <c r="F26" s="53" t="s">
-[...5 lines deleted...]
-      <c r="H26" s="53" t="s">
+      <c r="J26" s="53" t="s">
         <v>459</v>
       </c>
-      <c r="I26" s="53" t="s">
+      <c r="K26" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="L26" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="M26" s="53" t="s">
+        <v>457</v>
+      </c>
+      <c r="N26" s="53" t="s">
+        <v>458</v>
+      </c>
+      <c r="O26" s="53" t="s">
+        <v>459</v>
+      </c>
+      <c r="P26" s="53" t="s">
         <v>460</v>
       </c>
-      <c r="J26" s="53" t="s">
+      <c r="Q26" s="53" t="s">
         <v>461</v>
       </c>
-      <c r="K26" s="53" t="s">
-[...14 lines deleted...]
-      <c r="P26" s="53" t="s">
+      <c r="R26" s="53" t="s">
         <v>462</v>
       </c>
-      <c r="Q26" s="53" t="s">
+      <c r="S26" s="53" t="s">
         <v>463</v>
       </c>
-      <c r="R26" s="53" t="s">
+      <c r="T26" s="53" t="s">
         <v>464</v>
       </c>
-      <c r="S26" s="53" t="s">
+      <c r="U26" s="52" t="s">
         <v>465</v>
-      </c>
-[...4 lines deleted...]
-        <v>467</v>
       </c>
       <c r="V26" s="52"/>
       <c r="W26" s="52"/>
       <c r="X26" s="52"/>
       <c r="Y26" s="52" t="s">
+        <v>466</v>
+      </c>
+      <c r="Z26" s="52" t="s">
+        <v>464</v>
+      </c>
+      <c r="AA26" s="52" t="s">
+        <v>467</v>
+      </c>
+      <c r="AB26" s="52" t="s">
         <v>468</v>
       </c>
-      <c r="Z26" s="52" t="s">
-[...2 lines deleted...]
-      <c r="AA26" s="52" t="s">
+      <c r="AC26" s="52" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD26" s="52" t="s">
+        <v>76</v>
+      </c>
+      <c r="AE26" s="52" t="s">
+        <v>76</v>
+      </c>
+      <c r="AF26" s="52" t="s">
         <v>469</v>
       </c>
-      <c r="AB26" s="52" t="s">
+      <c r="AG26" s="52" t="s">
         <v>470</v>
       </c>
-      <c r="AC26" s="52" t="s">
-[...8 lines deleted...]
-      <c r="AF26" s="52" t="s">
+      <c r="AH26" s="52" t="s">
         <v>471</v>
       </c>
-      <c r="AG26" s="52" t="s">
+      <c r="AI26" s="52" t="s">
         <v>472</v>
       </c>
-      <c r="AH26" s="52" t="s">
+      <c r="AJ26" s="52" t="s">
         <v>473</v>
       </c>
-      <c r="AI26" s="52" t="s">
+      <c r="AK26" s="52" t="s">
         <v>474</v>
       </c>
-      <c r="AJ26" s="52" t="s">
+      <c r="AL26" s="52" t="s">
         <v>475</v>
-      </c>
-[...4 lines deleted...]
-        <v>477</v>
       </c>
       <c r="AM26" s="52"/>
       <c r="AN26" s="52"/>
       <c r="AO26" s="53" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="AP26" s="53"/>
       <c r="AQ26" s="53"/>
     </row>
     <row r="27" spans="1:49">
       <c r="A27" s="54">
         <v>22</v>
       </c>
       <c r="B27" s="53" t="s">
+        <v>477</v>
+      </c>
+      <c r="C27" s="53" t="s">
+        <v>478</v>
+      </c>
+      <c r="D27" s="53" t="s">
         <v>479</v>
       </c>
-      <c r="C27" s="53" t="s">
+      <c r="E27" s="53" t="s">
         <v>480</v>
       </c>
-      <c r="D27" s="53" t="s">
+      <c r="F27" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G27" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="H27" s="53" t="s">
         <v>481</v>
       </c>
-      <c r="E27" s="53" t="s">
+      <c r="I27" s="53" t="s">
         <v>482</v>
-      </c>
-[...10 lines deleted...]
-        <v>484</v>
       </c>
       <c r="J27" s="53" t="s">
         <v>215</v>
       </c>
       <c r="K27" s="53" t="s">
         <v>60</v>
       </c>
       <c r="L27" s="53" t="s">
         <v>60</v>
       </c>
       <c r="M27" s="53" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="N27" s="53" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="O27" s="53" t="s">
         <v>215</v>
       </c>
       <c r="P27" s="53" t="s">
+        <v>483</v>
+      </c>
+      <c r="Q27" s="53" t="s">
+        <v>484</v>
+      </c>
+      <c r="R27" s="53" t="s">
         <v>485</v>
       </c>
-      <c r="Q27" s="53" t="s">
+      <c r="S27" s="53" t="s">
         <v>486</v>
       </c>
-      <c r="R27" s="53" t="s">
+      <c r="T27" s="53" t="s">
         <v>487</v>
-      </c>
-[...4 lines deleted...]
-        <v>489</v>
       </c>
       <c r="U27" s="52">
         <v>100</v>
       </c>
       <c r="V27" s="52"/>
       <c r="W27" s="52"/>
       <c r="X27" s="52"/>
       <c r="Y27" s="52" t="s">
+        <v>488</v>
+      </c>
+      <c r="Z27" s="52" t="s">
+        <v>487</v>
+      </c>
+      <c r="AA27" s="52" t="s">
+        <v>489</v>
+      </c>
+      <c r="AB27" s="52" t="s">
         <v>490</v>
       </c>
-      <c r="Z27" s="52" t="s">
-[...2 lines deleted...]
-      <c r="AA27" s="52" t="s">
+      <c r="AC27" s="52" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD27" s="52" t="s">
+        <v>76</v>
+      </c>
+      <c r="AE27" s="52" t="s">
+        <v>76</v>
+      </c>
+      <c r="AF27" s="52" t="s">
         <v>491</v>
-      </c>
-[...13 lines deleted...]
-        <v>493</v>
       </c>
       <c r="AG27" s="52" t="s">
         <v>101</v>
       </c>
       <c r="AH27" s="52" t="s">
-        <v>79</v>
+        <v>102</v>
       </c>
       <c r="AI27" s="52" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="AJ27" s="52" t="s">
-        <v>81</v>
+        <v>104</v>
       </c>
       <c r="AK27" s="52" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="AL27" s="52"/>
       <c r="AM27" s="52"/>
       <c r="AN27" s="52"/>
       <c r="AO27" s="53" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
       <c r="AP27" s="53"/>
       <c r="AQ27" s="53"/>
     </row>
     <row r="28" spans="1:49">
       <c r="A28" s="54">
         <v>23</v>
       </c>
       <c r="B28" s="53" t="s">
+        <v>495</v>
+      </c>
+      <c r="C28" s="53" t="s">
+        <v>496</v>
+      </c>
+      <c r="D28" s="53" t="s">
         <v>497</v>
       </c>
-      <c r="C28" s="53" t="s">
+      <c r="E28" s="53" t="s">
         <v>498</v>
       </c>
-      <c r="D28" s="53" t="s">
+      <c r="F28" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G28" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="H28" s="53" t="s">
         <v>499</v>
       </c>
-      <c r="E28" s="53" t="s">
+      <c r="I28" s="53" t="s">
         <v>500</v>
       </c>
-      <c r="F28" s="53" t="s">
-[...5 lines deleted...]
-      <c r="H28" s="53" t="s">
+      <c r="J28" s="53" t="s">
+        <v>153</v>
+      </c>
+      <c r="K28" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="L28" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="M28" s="53" t="s">
+        <v>499</v>
+      </c>
+      <c r="N28" s="53" t="s">
+        <v>500</v>
+      </c>
+      <c r="O28" s="53" t="s">
+        <v>153</v>
+      </c>
+      <c r="P28" s="53" t="s">
         <v>501</v>
       </c>
-      <c r="I28" s="53" t="s">
+      <c r="Q28" s="53" t="s">
         <v>502</v>
       </c>
-      <c r="J28" s="53" t="s">
-[...17 lines deleted...]
-      <c r="P28" s="53" t="s">
+      <c r="R28" s="53" t="s">
         <v>503</v>
       </c>
-      <c r="Q28" s="53" t="s">
+      <c r="S28" s="53" t="s">
         <v>504</v>
       </c>
-      <c r="R28" s="53" t="s">
+      <c r="T28" s="53" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>507</v>
       </c>
       <c r="U28" s="52">
         <v>100</v>
       </c>
       <c r="V28" s="52"/>
       <c r="W28" s="52"/>
       <c r="X28" s="52"/>
       <c r="Y28" s="52" t="s">
+        <v>506</v>
+      </c>
+      <c r="Z28" s="52" t="s">
+        <v>507</v>
+      </c>
+      <c r="AA28" s="52" t="s">
         <v>508</v>
       </c>
-      <c r="Z28" s="52" t="s">
+      <c r="AB28" s="52" t="s">
         <v>509</v>
-      </c>
-[...4 lines deleted...]
-        <v>511</v>
       </c>
       <c r="AC28" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AD28" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AE28" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AF28" s="52"/>
       <c r="AG28" s="52"/>
       <c r="AH28" s="52"/>
       <c r="AI28" s="52"/>
       <c r="AJ28" s="52"/>
       <c r="AK28" s="52"/>
       <c r="AL28" s="52"/>
       <c r="AM28" s="52"/>
       <c r="AN28" s="52"/>
       <c r="AO28" s="53" t="s">
-        <v>512</v>
+        <v>510</v>
       </c>
       <c r="AP28" s="53"/>
       <c r="AQ28" s="53"/>
     </row>
     <row r="29" spans="1:49">
       <c r="A29" s="54">
         <v>24</v>
       </c>
       <c r="B29" s="53" t="s">
+        <v>511</v>
+      </c>
+      <c r="C29" s="53" t="s">
+        <v>512</v>
+      </c>
+      <c r="D29" s="53" t="s">
         <v>513</v>
       </c>
-      <c r="C29" s="53" t="s">
+      <c r="E29" s="53" t="s">
         <v>514</v>
       </c>
-      <c r="D29" s="53" t="s">
+      <c r="F29" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G29" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="H29" s="53" t="s">
         <v>515</v>
       </c>
-      <c r="E29" s="53" t="s">
+      <c r="I29" s="53" t="s">
         <v>516</v>
       </c>
-      <c r="F29" s="53" t="s">
-[...5 lines deleted...]
-      <c r="H29" s="53" t="s">
+      <c r="J29" s="53" t="s">
         <v>517</v>
       </c>
-      <c r="I29" s="53" t="s">
+      <c r="K29" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="L29" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="M29" s="53" t="s">
         <v>518</v>
       </c>
-      <c r="J29" s="53" t="s">
+      <c r="N29" s="53" t="s">
         <v>519</v>
       </c>
-      <c r="K29" s="53" t="s">
-[...5 lines deleted...]
-      <c r="M29" s="53" t="s">
+      <c r="O29" s="53" t="s">
+        <v>322</v>
+      </c>
+      <c r="P29" s="53" t="s">
         <v>520</v>
       </c>
-      <c r="N29" s="53" t="s">
+      <c r="Q29" s="53" t="s">
         <v>521</v>
       </c>
-      <c r="O29" s="53" t="s">
-[...2 lines deleted...]
-      <c r="P29" s="53" t="s">
+      <c r="R29" s="53" t="s">
         <v>522</v>
       </c>
-      <c r="Q29" s="53" t="s">
+      <c r="S29" s="53" t="s">
         <v>523</v>
       </c>
-      <c r="R29" s="53" t="s">
+      <c r="T29" s="53" t="s">
         <v>524</v>
-      </c>
-[...4 lines deleted...]
-        <v>526</v>
       </c>
       <c r="U29" s="52">
         <v>100</v>
       </c>
       <c r="V29" s="52"/>
       <c r="W29" s="52"/>
       <c r="X29" s="52"/>
       <c r="Y29" s="52" t="s">
+        <v>525</v>
+      </c>
+      <c r="Z29" s="52" t="s">
+        <v>524</v>
+      </c>
+      <c r="AA29" s="52" t="s">
+        <v>526</v>
+      </c>
+      <c r="AB29" s="52" t="s">
         <v>527</v>
       </c>
-      <c r="Z29" s="52" t="s">
-[...2 lines deleted...]
-      <c r="AA29" s="52" t="s">
+      <c r="AC29" s="52" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD29" s="52" t="s">
+        <v>76</v>
+      </c>
+      <c r="AE29" s="52" t="s">
+        <v>76</v>
+      </c>
+      <c r="AF29" s="52" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
       <c r="AG29" s="52" t="s">
         <v>78</v>
       </c>
       <c r="AH29" s="52" t="s">
-        <v>166</v>
+        <v>79</v>
       </c>
       <c r="AI29" s="52" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="AJ29" s="52" t="s">
-        <v>168</v>
+        <v>81</v>
       </c>
       <c r="AK29" s="52" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="AL29" s="52"/>
       <c r="AM29" s="52"/>
       <c r="AN29" s="52"/>
       <c r="AO29" s="53" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
       <c r="AP29" s="53"/>
       <c r="AQ29" s="53"/>
     </row>
     <row r="30" spans="1:49">
       <c r="A30" s="54">
         <v>25</v>
       </c>
       <c r="B30" s="53" t="s">
+        <v>532</v>
+      </c>
+      <c r="C30" s="53" t="s">
+        <v>533</v>
+      </c>
+      <c r="D30" s="53" t="s">
         <v>534</v>
       </c>
-      <c r="C30" s="53" t="s">
+      <c r="E30" s="53" t="s">
         <v>535</v>
       </c>
-      <c r="D30" s="53" t="s">
+      <c r="F30" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G30" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="H30" s="53" t="s">
         <v>536</v>
       </c>
-      <c r="E30" s="53" t="s">
+      <c r="I30" s="53" t="s">
         <v>537</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
       <c r="J30" s="53" t="s">
         <v>89</v>
       </c>
       <c r="K30" s="53" t="s">
         <v>60</v>
       </c>
       <c r="L30" s="53" t="s">
         <v>60</v>
       </c>
       <c r="M30" s="53" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="N30" s="53" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
       <c r="O30" s="53" t="s">
         <v>89</v>
       </c>
       <c r="P30" s="53">
         <v>37410544301</v>
       </c>
       <c r="Q30" s="53" t="s">
+        <v>538</v>
+      </c>
+      <c r="R30" s="53" t="s">
+        <v>539</v>
+      </c>
+      <c r="S30" s="53" t="s">
         <v>540</v>
       </c>
-      <c r="R30" s="53" t="s">
+      <c r="T30" s="53" t="s">
         <v>541</v>
       </c>
-      <c r="S30" s="53" t="s">
+      <c r="U30" s="52" t="s">
         <v>542</v>
-      </c>
-[...4 lines deleted...]
-        <v>544</v>
       </c>
       <c r="V30" s="52"/>
       <c r="W30" s="52"/>
       <c r="X30" s="52"/>
       <c r="Y30" s="52" t="s">
+        <v>543</v>
+      </c>
+      <c r="Z30" s="52" t="s">
+        <v>544</v>
+      </c>
+      <c r="AA30" s="52" t="s">
         <v>545</v>
       </c>
-      <c r="Z30" s="52" t="s">
+      <c r="AB30" s="52" t="s">
         <v>546</v>
       </c>
-      <c r="AA30" s="52" t="s">
+      <c r="AC30" s="52" t="s">
         <v>547</v>
       </c>
-      <c r="AB30" s="52" t="s">
+      <c r="AD30" s="52" t="s">
+        <v>76</v>
+      </c>
+      <c r="AE30" s="52" t="s">
         <v>548</v>
-      </c>
-[...7 lines deleted...]
-        <v>550</v>
       </c>
       <c r="AF30" s="52"/>
       <c r="AG30" s="52"/>
       <c r="AH30" s="52"/>
       <c r="AI30" s="52"/>
       <c r="AJ30" s="52"/>
       <c r="AK30" s="52"/>
       <c r="AL30" s="52"/>
       <c r="AM30" s="52"/>
       <c r="AN30" s="52"/>
       <c r="AO30" s="53" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
       <c r="AP30" s="53"/>
       <c r="AQ30" s="53"/>
     </row>
     <row r="31" spans="1:49">
       <c r="A31" s="54">
         <v>26</v>
       </c>
       <c r="B31" s="53" t="s">
         <v>206</v>
       </c>
       <c r="C31" s="53" t="s">
+        <v>550</v>
+      </c>
+      <c r="D31" s="53" t="s">
+        <v>551</v>
+      </c>
+      <c r="E31" s="53" t="s">
         <v>552</v>
       </c>
-      <c r="D31" s="53" t="s">
+      <c r="F31" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G31" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="H31" s="53" t="s">
         <v>553</v>
       </c>
-      <c r="E31" s="53" t="s">
+      <c r="I31" s="53" t="s">
         <v>554</v>
       </c>
-      <c r="F31" s="53" t="s">
-[...5 lines deleted...]
-      <c r="H31" s="53" t="s">
+      <c r="J31" s="53" t="s">
         <v>555</v>
       </c>
-      <c r="I31" s="53" t="s">
+      <c r="K31" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="L31" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="M31" s="53" t="s">
         <v>556</v>
       </c>
-      <c r="J31" s="53" t="s">
+      <c r="N31" s="53" t="s">
         <v>557</v>
       </c>
-      <c r="K31" s="53" t="s">
-[...5 lines deleted...]
-      <c r="M31" s="53" t="s">
+      <c r="O31" s="53" t="s">
         <v>558</v>
-      </c>
-[...4 lines deleted...]
-        <v>560</v>
       </c>
       <c r="P31" s="53"/>
       <c r="Q31" s="53" t="s">
+        <v>559</v>
+      </c>
+      <c r="R31" s="53" t="s">
+        <v>560</v>
+      </c>
+      <c r="S31" s="53" t="s">
         <v>561</v>
       </c>
-      <c r="R31" s="53" t="s">
+      <c r="T31" s="53" t="s">
         <v>562</v>
-      </c>
-[...4 lines deleted...]
-        <v>564</v>
       </c>
       <c r="U31" s="52">
         <v>100</v>
       </c>
       <c r="V31" s="52"/>
       <c r="W31" s="52"/>
       <c r="X31" s="52"/>
       <c r="Y31" s="52" t="s">
+        <v>563</v>
+      </c>
+      <c r="Z31" s="52" t="s">
+        <v>562</v>
+      </c>
+      <c r="AA31" s="52" t="s">
+        <v>564</v>
+      </c>
+      <c r="AB31" s="52" t="s">
         <v>565</v>
       </c>
-      <c r="Z31" s="52" t="s">
-[...2 lines deleted...]
-      <c r="AA31" s="52" t="s">
+      <c r="AC31" s="52" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD31" s="52" t="s">
+        <v>76</v>
+      </c>
+      <c r="AE31" s="52" t="s">
+        <v>76</v>
+      </c>
+      <c r="AF31" s="52" t="s">
         <v>566</v>
-      </c>
-[...13 lines deleted...]
-        <v>568</v>
       </c>
       <c r="AG31" s="52" t="s">
         <v>78</v>
       </c>
       <c r="AH31" s="52" t="s">
-        <v>166</v>
+        <v>79</v>
       </c>
       <c r="AI31" s="52" t="s">
-        <v>569</v>
+        <v>567</v>
       </c>
       <c r="AJ31" s="52" t="s">
-        <v>168</v>
+        <v>81</v>
       </c>
       <c r="AK31" s="52" t="s">
-        <v>570</v>
+        <v>568</v>
       </c>
       <c r="AL31" s="52"/>
       <c r="AM31" s="52"/>
       <c r="AN31" s="52"/>
       <c r="AO31" s="53" t="s">
-        <v>571</v>
+        <v>569</v>
       </c>
       <c r="AP31" s="53"/>
       <c r="AQ31" s="53"/>
     </row>
     <row r="32" spans="1:49">
       <c r="A32" s="54">
         <v>27</v>
       </c>
       <c r="B32" s="53" t="s">
+        <v>570</v>
+      </c>
+      <c r="C32" s="53" t="s">
+        <v>571</v>
+      </c>
+      <c r="D32" s="53" t="s">
         <v>572</v>
       </c>
-      <c r="C32" s="53" t="s">
+      <c r="E32" s="53" t="s">
         <v>573</v>
       </c>
-      <c r="D32" s="53" t="s">
+      <c r="F32" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G32" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="H32" s="53" t="s">
         <v>574</v>
       </c>
-      <c r="E32" s="53" t="s">
+      <c r="I32" s="53" t="s">
         <v>575</v>
       </c>
-      <c r="F32" s="53" t="s">
-[...5 lines deleted...]
-      <c r="H32" s="53" t="s">
+      <c r="J32" s="53" t="s">
         <v>576</v>
       </c>
-      <c r="I32" s="53" t="s">
+      <c r="K32" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="L32" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="M32" s="53" t="s">
         <v>577</v>
       </c>
-      <c r="J32" s="53" t="s">
+      <c r="N32" s="53" t="s">
         <v>578</v>
-      </c>
-[...10 lines deleted...]
-        <v>580</v>
       </c>
       <c r="O32" s="53" t="s">
         <v>89</v>
       </c>
       <c r="P32" s="53">
         <v>37412222322</v>
       </c>
       <c r="Q32" s="53" t="s">
+        <v>579</v>
+      </c>
+      <c r="R32" s="53" t="s">
+        <v>580</v>
+      </c>
+      <c r="S32" s="53" t="s">
         <v>581</v>
       </c>
-      <c r="R32" s="53" t="s">
+      <c r="T32" s="53" t="s">
         <v>582</v>
       </c>
-      <c r="S32" s="53" t="s">
+      <c r="U32" s="52" t="s">
         <v>583</v>
-      </c>
-[...4 lines deleted...]
-        <v>585</v>
       </c>
       <c r="V32" s="52"/>
       <c r="W32" s="52"/>
       <c r="X32" s="52"/>
       <c r="Y32" s="52" t="s">
+        <v>584</v>
+      </c>
+      <c r="Z32" s="52" t="s">
+        <v>585</v>
+      </c>
+      <c r="AA32" s="52" t="s">
         <v>586</v>
       </c>
-      <c r="Z32" s="52" t="s">
+      <c r="AB32" s="52" t="s">
         <v>587</v>
-      </c>
-[...4 lines deleted...]
-        <v>589</v>
       </c>
       <c r="AC32" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AD32" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AE32" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AF32" s="52"/>
       <c r="AG32" s="52"/>
       <c r="AH32" s="52"/>
       <c r="AI32" s="52"/>
       <c r="AJ32" s="52"/>
       <c r="AK32" s="52"/>
       <c r="AL32" s="52"/>
       <c r="AM32" s="52"/>
       <c r="AN32" s="52"/>
       <c r="AO32" s="53" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="AP32" s="53"/>
       <c r="AQ32" s="53"/>
     </row>
     <row r="33" spans="1:49">
       <c r="A33" s="54">
         <v>28</v>
       </c>
       <c r="B33" s="53" t="s">
+        <v>589</v>
+      </c>
+      <c r="C33" s="53" t="s">
+        <v>590</v>
+      </c>
+      <c r="D33" s="53" t="s">
         <v>591</v>
       </c>
-      <c r="C33" s="53" t="s">
+      <c r="E33" s="53" t="s">
         <v>592</v>
       </c>
-      <c r="D33" s="53" t="s">
+      <c r="F33" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G33" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="H33" s="53" t="s">
         <v>593</v>
       </c>
-      <c r="E33" s="53" t="s">
+      <c r="I33" s="53" t="s">
         <v>594</v>
       </c>
-      <c r="F33" s="53" t="s">
-[...5 lines deleted...]
-      <c r="H33" s="53" t="s">
+      <c r="J33" s="53" t="s">
         <v>595</v>
       </c>
-      <c r="I33" s="53" t="s">
+      <c r="K33" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="L33" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="M33" s="53" t="s">
         <v>596</v>
       </c>
-      <c r="J33" s="53" t="s">
+      <c r="N33" s="53" t="s">
         <v>597</v>
-      </c>
-[...10 lines deleted...]
-        <v>599</v>
       </c>
       <c r="O33" s="53" t="s">
         <v>89</v>
       </c>
       <c r="P33" s="53"/>
       <c r="Q33" s="53" t="s">
+        <v>598</v>
+      </c>
+      <c r="R33" s="53" t="s">
+        <v>599</v>
+      </c>
+      <c r="S33" s="53" t="s">
         <v>600</v>
       </c>
-      <c r="R33" s="53" t="s">
+      <c r="T33" s="53" t="s">
         <v>601</v>
       </c>
-      <c r="S33" s="53" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="U33" s="52" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
       <c r="V33" s="52"/>
       <c r="W33" s="52"/>
       <c r="X33" s="52"/>
       <c r="Y33" s="52" t="s">
+        <v>602</v>
+      </c>
+      <c r="Z33" s="52" t="s">
+        <v>601</v>
+      </c>
+      <c r="AA33" s="52" t="s">
+        <v>603</v>
+      </c>
+      <c r="AB33" s="52" t="s">
         <v>604</v>
-      </c>
-[...7 lines deleted...]
-        <v>606</v>
       </c>
       <c r="AC33" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AD33" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AE33" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AF33" s="52"/>
       <c r="AG33" s="52"/>
       <c r="AH33" s="52"/>
       <c r="AI33" s="52"/>
       <c r="AJ33" s="52"/>
       <c r="AK33" s="52"/>
       <c r="AL33" s="52"/>
       <c r="AM33" s="52"/>
       <c r="AN33" s="52"/>
       <c r="AO33" s="53" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="AP33" s="53"/>
       <c r="AQ33" s="53"/>
     </row>
     <row r="34" spans="1:49">
       <c r="A34" s="54">
         <v>29</v>
       </c>
       <c r="B34" s="53" t="s">
+        <v>606</v>
+      </c>
+      <c r="C34" s="53" t="s">
+        <v>607</v>
+      </c>
+      <c r="D34" s="53" t="s">
         <v>608</v>
       </c>
-      <c r="C34" s="53" t="s">
+      <c r="E34" s="53" t="s">
         <v>609</v>
       </c>
-      <c r="D34" s="53" t="s">
+      <c r="F34" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G34" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="H34" s="53" t="s">
         <v>610</v>
       </c>
-      <c r="E34" s="53" t="s">
+      <c r="I34" s="53" t="s">
         <v>611</v>
       </c>
-      <c r="F34" s="53" t="s">
-[...5 lines deleted...]
-      <c r="H34" s="53" t="s">
+      <c r="J34" s="53" t="s">
         <v>612</v>
       </c>
-      <c r="I34" s="53" t="s">
+      <c r="K34" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="L34" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="M34" s="53" t="s">
         <v>613</v>
       </c>
-      <c r="J34" s="53" t="s">
+      <c r="N34" s="53" t="s">
         <v>614</v>
       </c>
-      <c r="K34" s="53" t="s">
-[...5 lines deleted...]
-      <c r="M34" s="53" t="s">
+      <c r="O34" s="53" t="s">
+        <v>342</v>
+      </c>
+      <c r="P34" s="53" t="s">
         <v>615</v>
       </c>
-      <c r="N34" s="53" t="s">
+      <c r="Q34" s="53" t="s">
         <v>616</v>
       </c>
-      <c r="O34" s="53" t="s">
-[...2 lines deleted...]
-      <c r="P34" s="53" t="s">
+      <c r="R34" s="53" t="s">
         <v>617</v>
       </c>
-      <c r="Q34" s="53" t="s">
+      <c r="S34" s="53" t="s">
         <v>618</v>
       </c>
-      <c r="R34" s="53" t="s">
+      <c r="T34" s="53" t="s">
         <v>619</v>
       </c>
-      <c r="S34" s="53" t="s">
+      <c r="U34" s="52" t="s">
         <v>620</v>
-      </c>
-[...4 lines deleted...]
-        <v>622</v>
       </c>
       <c r="V34" s="52"/>
       <c r="W34" s="52"/>
       <c r="X34" s="52"/>
       <c r="Y34" s="52" t="s">
+        <v>621</v>
+      </c>
+      <c r="Z34" s="52" t="s">
+        <v>622</v>
+      </c>
+      <c r="AA34" s="52" t="s">
         <v>623</v>
       </c>
-      <c r="Z34" s="52" t="s">
+      <c r="AB34" s="52" t="s">
         <v>624</v>
-      </c>
-[...4 lines deleted...]
-        <v>626</v>
       </c>
       <c r="AC34" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AD34" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AE34" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AF34" s="52"/>
       <c r="AG34" s="52"/>
       <c r="AH34" s="52"/>
       <c r="AI34" s="52"/>
       <c r="AJ34" s="52"/>
       <c r="AK34" s="52"/>
       <c r="AL34" s="52"/>
       <c r="AM34" s="52"/>
       <c r="AN34" s="52"/>
       <c r="AO34" s="53" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="AP34" s="53"/>
       <c r="AQ34" s="53"/>
     </row>
     <row r="35" spans="1:49">
       <c r="A35" s="54">
         <v>30</v>
       </c>
       <c r="B35" s="53" t="s">
+        <v>626</v>
+      </c>
+      <c r="C35" s="53" t="s">
+        <v>627</v>
+      </c>
+      <c r="D35" s="53" t="s">
         <v>628</v>
       </c>
-      <c r="C35" s="53" t="s">
+      <c r="E35" s="53" t="s">
         <v>629</v>
       </c>
-      <c r="D35" s="53" t="s">
+      <c r="F35" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G35" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="H35" s="53" t="s">
+        <v>382</v>
+      </c>
+      <c r="I35" s="53" t="s">
         <v>630</v>
       </c>
-      <c r="E35" s="53" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J35" s="53" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="K35" s="53" t="s">
         <v>60</v>
       </c>
       <c r="L35" s="53" t="s">
         <v>60</v>
       </c>
       <c r="M35" s="53" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="N35" s="53" t="s">
-        <v>632</v>
+        <v>630</v>
       </c>
       <c r="O35" s="53" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="P35" s="53"/>
       <c r="Q35" s="53" t="s">
+        <v>631</v>
+      </c>
+      <c r="R35" s="53" t="s">
+        <v>632</v>
+      </c>
+      <c r="S35" s="53" t="s">
         <v>633</v>
       </c>
-      <c r="R35" s="53" t="s">
+      <c r="T35" s="53" t="s">
         <v>634</v>
       </c>
-      <c r="S35" s="53" t="s">
+      <c r="U35" s="52" t="s">
         <v>635</v>
-      </c>
-[...4 lines deleted...]
-        <v>637</v>
       </c>
       <c r="V35" s="52"/>
       <c r="W35" s="52"/>
       <c r="X35" s="52"/>
       <c r="Y35" s="52" t="s">
+        <v>636</v>
+      </c>
+      <c r="Z35" s="52" t="s">
+        <v>637</v>
+      </c>
+      <c r="AA35" s="52" t="s">
         <v>638</v>
       </c>
-      <c r="Z35" s="52" t="s">
+      <c r="AB35" s="52" t="s">
         <v>639</v>
-      </c>
-[...4 lines deleted...]
-        <v>641</v>
       </c>
       <c r="AC35" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AD35" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AE35" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AF35" s="52"/>
       <c r="AG35" s="52"/>
       <c r="AH35" s="52"/>
       <c r="AI35" s="52"/>
       <c r="AJ35" s="52"/>
       <c r="AK35" s="52"/>
       <c r="AL35" s="52"/>
       <c r="AM35" s="52"/>
       <c r="AN35" s="52"/>
       <c r="AO35" s="53" t="s">
-        <v>642</v>
+        <v>640</v>
       </c>
       <c r="AP35" s="53"/>
       <c r="AQ35" s="53"/>
     </row>
     <row r="36" spans="1:49">
       <c r="A36" s="54">
         <v>31</v>
       </c>
       <c r="B36" s="53" t="s">
+        <v>641</v>
+      </c>
+      <c r="C36" s="53" t="s">
+        <v>642</v>
+      </c>
+      <c r="D36" s="53" t="s">
         <v>643</v>
       </c>
-      <c r="C36" s="53" t="s">
+      <c r="E36" s="53" t="s">
         <v>644</v>
       </c>
-      <c r="D36" s="53" t="s">
+      <c r="F36" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G36" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="H36" s="53" t="s">
         <v>645</v>
       </c>
-      <c r="E36" s="53" t="s">
+      <c r="I36" s="53" t="s">
         <v>646</v>
       </c>
-      <c r="F36" s="53" t="s">
-[...5 lines deleted...]
-      <c r="H36" s="53" t="s">
+      <c r="J36" s="53" t="s">
+        <v>156</v>
+      </c>
+      <c r="K36" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="L36" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="M36" s="53" t="s">
+        <v>645</v>
+      </c>
+      <c r="N36" s="53" t="s">
+        <v>646</v>
+      </c>
+      <c r="O36" s="53" t="s">
+        <v>156</v>
+      </c>
+      <c r="P36" s="53" t="s">
         <v>647</v>
       </c>
-      <c r="I36" s="53" t="s">
+      <c r="Q36" s="53" t="s">
         <v>648</v>
       </c>
-      <c r="J36" s="53" t="s">
-[...17 lines deleted...]
-      <c r="P36" s="53" t="s">
+      <c r="R36" s="53" t="s">
         <v>649</v>
       </c>
-      <c r="Q36" s="53" t="s">
+      <c r="S36" s="53" t="s">
         <v>650</v>
       </c>
-      <c r="R36" s="53" t="s">
+      <c r="T36" s="53" t="s">
         <v>651</v>
       </c>
-      <c r="S36" s="53" t="s">
+      <c r="U36" s="52" t="s">
         <v>652</v>
-      </c>
-[...4 lines deleted...]
-        <v>654</v>
       </c>
       <c r="V36" s="52"/>
       <c r="W36" s="52"/>
       <c r="X36" s="52"/>
       <c r="Y36" s="52" t="s">
+        <v>653</v>
+      </c>
+      <c r="Z36" s="52" t="s">
+        <v>651</v>
+      </c>
+      <c r="AA36" s="52" t="s">
+        <v>654</v>
+      </c>
+      <c r="AB36" s="52" t="s">
         <v>655</v>
-      </c>
-[...7 lines deleted...]
-        <v>657</v>
       </c>
       <c r="AC36" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AD36" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AE36" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AF36" s="52"/>
       <c r="AG36" s="52"/>
       <c r="AH36" s="52"/>
       <c r="AI36" s="52"/>
       <c r="AJ36" s="52"/>
       <c r="AK36" s="52"/>
       <c r="AL36" s="52"/>
       <c r="AM36" s="52"/>
       <c r="AN36" s="52"/>
       <c r="AO36" s="53" t="s">
-        <v>658</v>
+        <v>656</v>
       </c>
       <c r="AP36" s="53"/>
       <c r="AQ36" s="53"/>
     </row>
     <row r="37" spans="1:49">
       <c r="A37" s="54">
         <v>32</v>
       </c>
       <c r="B37" s="53" t="s">
-        <v>643</v>
+        <v>641</v>
       </c>
       <c r="C37" s="53" t="s">
+        <v>657</v>
+      </c>
+      <c r="D37" s="53" t="s">
+        <v>658</v>
+      </c>
+      <c r="E37" s="53" t="s">
         <v>659</v>
       </c>
-      <c r="D37" s="53" t="s">
+      <c r="F37" s="53" t="s">
         <v>660</v>
       </c>
-      <c r="E37" s="53" t="s">
+      <c r="G37" s="53" t="s">
         <v>661</v>
       </c>
-      <c r="F37" s="53" t="s">
+      <c r="H37" s="53" t="s">
         <v>662</v>
       </c>
-      <c r="G37" s="53" t="s">
+      <c r="I37" s="53" t="s">
         <v>663</v>
-      </c>
-[...4 lines deleted...]
-        <v>665</v>
       </c>
       <c r="J37" s="53">
         <v>2202</v>
       </c>
       <c r="K37" s="53" t="s">
         <v>60</v>
       </c>
       <c r="L37" s="53" t="s">
         <v>60</v>
       </c>
       <c r="M37" s="53" t="s">
+        <v>664</v>
+      </c>
+      <c r="N37" s="53" t="s">
+        <v>665</v>
+      </c>
+      <c r="O37" s="53" t="s">
+        <v>153</v>
+      </c>
+      <c r="P37" s="53" t="s">
         <v>666</v>
       </c>
-      <c r="N37" s="53" t="s">
+      <c r="Q37" s="53" t="s">
         <v>667</v>
       </c>
-      <c r="O37" s="53" t="s">
-[...2 lines deleted...]
-      <c r="P37" s="53" t="s">
+      <c r="R37" s="53" t="s">
         <v>668</v>
       </c>
-      <c r="Q37" s="53" t="s">
+      <c r="S37" s="53" t="s">
         <v>669</v>
       </c>
-      <c r="R37" s="53" t="s">
+      <c r="T37" s="53" t="s">
         <v>670</v>
       </c>
-      <c r="S37" s="53" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="U37" s="52" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
       <c r="V37" s="52"/>
       <c r="W37" s="52"/>
       <c r="X37" s="52"/>
       <c r="Y37" s="52" t="s">
+        <v>671</v>
+      </c>
+      <c r="Z37" s="52" t="s">
+        <v>672</v>
+      </c>
+      <c r="AA37" s="52" t="s">
         <v>673</v>
       </c>
-      <c r="Z37" s="52" t="s">
+      <c r="AB37" s="52" t="s">
         <v>674</v>
-      </c>
-[...4 lines deleted...]
-        <v>676</v>
       </c>
       <c r="AC37" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AD37" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AE37" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AF37" s="52"/>
       <c r="AG37" s="52"/>
       <c r="AH37" s="52"/>
       <c r="AI37" s="52"/>
       <c r="AJ37" s="52"/>
       <c r="AK37" s="52"/>
       <c r="AL37" s="52"/>
       <c r="AM37" s="52"/>
       <c r="AN37" s="52"/>
       <c r="AO37" s="53" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
       <c r="AP37" s="53"/>
       <c r="AQ37" s="53"/>
     </row>
     <row r="38" spans="1:49">
       <c r="A38" s="54">
         <v>33</v>
       </c>
       <c r="B38" s="53" t="s">
+        <v>676</v>
+      </c>
+      <c r="C38" s="53" t="s">
+        <v>677</v>
+      </c>
+      <c r="D38" s="53" t="s">
         <v>678</v>
       </c>
-      <c r="C38" s="53" t="s">
+      <c r="E38" s="53" t="s">
         <v>679</v>
       </c>
-      <c r="D38" s="53" t="s">
+      <c r="F38" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="G38" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="H38" s="53" t="s">
         <v>680</v>
       </c>
-      <c r="E38" s="53" t="s">
+      <c r="I38" s="53" t="s">
         <v>681</v>
       </c>
-      <c r="F38" s="53" t="s">
-[...5 lines deleted...]
-      <c r="H38" s="53" t="s">
+      <c r="J38" s="53" t="s">
         <v>682</v>
       </c>
-      <c r="I38" s="53" t="s">
+      <c r="K38" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="L38" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="M38" s="53" t="s">
+        <v>680</v>
+      </c>
+      <c r="N38" s="53" t="s">
+        <v>681</v>
+      </c>
+      <c r="O38" s="53" t="s">
+        <v>682</v>
+      </c>
+      <c r="P38" s="53" t="s">
         <v>683</v>
       </c>
-      <c r="J38" s="53" t="s">
+      <c r="Q38" s="53" t="s">
         <v>684</v>
       </c>
-      <c r="K38" s="53" t="s">
-[...14 lines deleted...]
-      <c r="P38" s="53" t="s">
+      <c r="R38" s="53" t="s">
         <v>685</v>
       </c>
-      <c r="Q38" s="53" t="s">
+      <c r="S38" s="53" t="s">
         <v>686</v>
       </c>
-      <c r="R38" s="53" t="s">
+      <c r="T38" s="53" t="s">
         <v>687</v>
-      </c>
-[...4 lines deleted...]
-        <v>689</v>
       </c>
       <c r="U38" s="52" t="s">
         <v>221</v>
       </c>
       <c r="V38" s="52"/>
       <c r="W38" s="52"/>
       <c r="X38" s="52"/>
       <c r="Y38" s="52" t="s">
+        <v>688</v>
+      </c>
+      <c r="Z38" s="52" t="s">
+        <v>689</v>
+      </c>
+      <c r="AA38" s="52" t="s">
         <v>690</v>
       </c>
-      <c r="Z38" s="52" t="s">
+      <c r="AB38" s="52" t="s">
         <v>691</v>
-      </c>
-[...4 lines deleted...]
-        <v>693</v>
       </c>
       <c r="AC38" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AD38" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AE38" s="52" t="s">
         <v>76</v>
       </c>
       <c r="AF38" s="52"/>
       <c r="AG38" s="52"/>
       <c r="AH38" s="52"/>
       <c r="AI38" s="52"/>
       <c r="AJ38" s="52"/>
       <c r="AK38" s="52"/>
       <c r="AL38" s="52"/>
       <c r="AM38" s="52"/>
       <c r="AN38" s="52"/>
       <c r="AO38" s="53" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="AP38" s="53"/>
       <c r="AQ38" s="53"/>
     </row>
     <row r="39" spans="1:49">
       <c r="A39" s="54"/>
       <c r="B39" s="53"/>
       <c r="C39" s="53"/>
       <c r="D39" s="53"/>
       <c r="E39" s="53"/>
       <c r="F39" s="53"/>
       <c r="G39" s="53"/>
       <c r="H39" s="53"/>
       <c r="I39" s="53"/>
       <c r="J39" s="53"/>
       <c r="K39" s="53"/>
       <c r="L39" s="53"/>
       <c r="M39" s="53"/>
       <c r="N39" s="53"/>
       <c r="O39" s="53"/>
       <c r="P39" s="53"/>
       <c r="Q39" s="53"/>
       <c r="R39" s="53"/>
       <c r="S39" s="53"/>
       <c r="T39" s="53"/>