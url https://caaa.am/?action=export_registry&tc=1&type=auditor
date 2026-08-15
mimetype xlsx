--- v0 (2026-06-14)
+++ v1 (2026-08-15)
@@ -1172,51 +1172,51 @@
   <si>
     <t>ք. Երևան, Աշտարակի խճուղի 2ա</t>
   </si>
   <si>
     <t>03302375</t>
   </si>
   <si>
     <t>2 20 0228</t>
   </si>
   <si>
     <t xml:space="preserve">Հովսեփյան Սամվել Վոլոդյայի </t>
   </si>
   <si>
     <t>"ԳԼՈԲ ԱՈՒԴԻՏ" սահմանափակ պատասխանատվությամբ ընկերություն</t>
   </si>
   <si>
     <t>1 20 0423</t>
   </si>
   <si>
     <t>2 20 0268</t>
   </si>
   <si>
     <t xml:space="preserve">Մուշեղյան Մարինե Գեորգիի </t>
   </si>
   <si>
-    <t>Ա 0181</t>
+    <t>Ա 0187</t>
   </si>
   <si>
     <t>16.12.2022</t>
   </si>
   <si>
     <t>Չեղարկված
 49-Ա
 22.05.2023
 Ուժի մեջ է մտել 19.06.2023</t>
   </si>
   <si>
     <t>"Ջեյ Դաբլյու Հոլդինգ" սահմանափակ պատասխանատվությամբ ընկերություն</t>
   </si>
   <si>
     <t>ք. Երևան, Դեմիրճյան 1</t>
   </si>
   <si>
     <t>02661099</t>
   </si>
   <si>
     <t>49-Ա</t>
   </si>
   <si>
     <t>22.05.2023</t>
   </si>