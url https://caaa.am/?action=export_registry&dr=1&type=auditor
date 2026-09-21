--- v0 (2026-04-16)
+++ v1 (2026-09-21)
@@ -223,58 +223,64 @@
     <t>Ներգրավված է</t>
   </si>
   <si>
     <t>06.05.2024</t>
   </si>
   <si>
     <t>Հայաստանի աուդիտորների և փորձագետ հաշվապահների Պալատ
 (ք. Երևան, Կոմիտաս 49/3, 6-րդ հարկ)</t>
   </si>
   <si>
     <t>5
 Կիրառել կարգապահական պատասխանատվության միջոց</t>
   </si>
   <si>
     <t xml:space="preserve">Հայաստանի աուդիտորների և փորձագետ հաշվապահների պալատի խորհուրդ
 03.06.2024
 63-Ա
 65-Ա
 Չեղարկված
 Հայաստանի աուդիտորների և փորձագետ հաշվապահների պալատի խորհուրդ
 14.03.2025
 15-Ա
 </t>
   </si>
   <si>
-    <t>Որակավորման չեղարկման
+    <t>Որակավորման չեղարկում
+Անդամակցության դադարեցում
+Հիմք՝
+03.06.2024
+63-Ա
+65-Ա
+Որակավորման չեղարկման
 Անդամակցության դադարեցման չեղարկում
 Հիմք՝ 
 14.03.2025
 15-Ա</t>
   </si>
   <si>
-    <t>Հիմք ընդունելով «Հաշվապահական հաշվառման և աուդիտորական գործունեության կարգավորման և հանրային վերահսկողության մասին» ՀՀ օրենքի 21-րդ հոդվածի 1-ին մասի 2-րդ կետը, «Հայաստանի աուդիտորների և փորձագետ հաշվապահների պալատ» հասարակական կազմակերպության  կանոնադրության 10.4.1.5 կետը, ինչպես նաև Պալատի խորհրդի 3.06.2024 թվականի N 63-Ա որոշումը</t>
+    <t>Հիմք ընդունելով «Հաշվապահական հաշվառման և աուդիտորական գործունեության կարգավորման և հանրային վերահսկողության մասին» ՀՀ օրենքի 21-րդ հոդվածի 1-ին մասի 2-րդ կետը, «Հայաստանի աուդիտորների և փորձագետ հաշվապահների պալատ» հասարակական կազմակերպության  կանոնադրության 10.4.1.5 կետը, ինչպես նաև Պալատի խորհրդի 03.06.2024 թվականի N 63-Ա որոշումը</t>
   </si>
   <si>
     <t>02.05.2022</t>
   </si>
   <si>
     <t>2 22 0689</t>
   </si>
   <si>
     <t>Պողոսյան Հայկ Ալբերտի</t>
   </si>
   <si>
     <t xml:space="preserve">13-Ա </t>
   </si>
   <si>
     <t>29.04.2022</t>
   </si>
   <si>
     <t>Ա 0153</t>
   </si>
   <si>
     <t>14.04.2022</t>
   </si>
   <si>
     <t>Չեղարկված 
 62-Ա